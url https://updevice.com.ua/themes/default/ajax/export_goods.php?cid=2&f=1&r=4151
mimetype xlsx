--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a19b7c4fb5e4dc3bec4d8fa711fe781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31036d5c757f35fa73c930fd8e6e4dad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dd9f04dbd42902428fdb241210fd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba7c8100b9281c9c42b55cb36a54c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c56fed13496100542b19f7a8d8555e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30733b69890b7b28e91dbc56c7df6e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609d75e488d2f3124a9fbc85c8cfeab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20099b092c20497aeefe1b8fe306db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20228153e87f4a6e8c1d72e7b3246c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fc11eb3fe462873a0c6935159e59210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf4c23d7b1f13ffcfc909b958ef15d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169f62c60afcf985e3c7b5aaec9c58012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abc3222cd2eb48b8b974be0883a02a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9941c60790c80651af2f9631e1ebf1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afceb98681c57c9f057886b43947ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af46bcc212d5ef7676551d2e176f3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66300e01a51598c7ec990dd0d274e4ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf535875f39deb5a3d465cafcfb1c51a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414b03973e48c4ebdd8fc35f0a070b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056549c68b99c6518ae0f9ab392ad2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8aa4489a997e79fdef2a8dd62d90e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311250b09546d83cf2c329c83967d0da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be06d13ccefde209a65e75ba88edb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910f08e06a202f98cbacef22caea98024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b4355d1cc34bb6fb306846def0f5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f13d13e3de721904b59a0883215cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd6bb99966fce28ff4c062f956084427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db74b3f4a996ceba11a7cacae12ee628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb24cfa067388bcc76ac310691375c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98678d3a2da7e7115b0115ca3e079b5430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb046df66c60292897b4f276c79217831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174043ccb87e2634eb847c764524b3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc07a7e98d96cd8cd2eb6cee04f65d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d80537c85929e32a2997f7b88f5b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31cf1c12d4bd135728735a907ec8fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42650c5141b2b40b5770dff9dd1b3db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2735dafdf2bc93eb679ade3387ac2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb098959204a4cfc24609212e4f6e21c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17641953ebcc6ea30ebca45176f06a2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e6767e6433dfbd2f347f2002304e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9aa9b888ea83bd987c9f170a4784f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e64c1a78bf2c2b9a1f415f7db0de142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dcd31cad8aa5caff3ed06f6e0bc9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c78724230e3a75744cfbeeeb10780644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8f4445fe0e0333525db64c0a32b4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee583aa4b6ef3f07dc923cde0d691b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2591c8b55355b3c7b62fa8e33c955de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccebcdd5101d55d9083e38a54b0c6fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba00fbea2369126da5a64f647c2430549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0e4556d816f8c2912a8b3f4da1e0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0296e32f87a1682f5cd14946664cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fe812da83dc85bde75a81726ce52e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68887643c5e8adea70294038ffced553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8165072025e6728829b9d94c18bc3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96144e626d14cea2fcb8f8779f6a2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7f48851cfc37cfd78b935a9cf1f9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793522b2527b61d0c58a0f3bbf7e2fb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bd811ddc284686a63d42b8f704e7558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210f4aeb208d32ba7136ef7e09325f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ca9e8f53fe7dacf968a6c9014284460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c71a63c000cf3fc4608720153cd3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a769d060ce3a59cb57768ae6659b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d8332224ce973eb8946c89186b01163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0befbc8ff2ca1c7b186c954ada1cc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315396660434ff9c548fb4a27aaaa33e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d09ff353cbef489120430ce71b773966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf89300a2d541c2189e51d9895e7b2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64698774045d2d38e19eea4721577d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3173c81660298ce73e3c0aa519e1ccf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc5c5d3b62db80877d4aeef163e65b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447077274ffeaceb0ba005bd20ef1c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8ba1e753758d86a1e9f455ef0b91e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5f8591de9c406d29e153ed84cf44673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ed5e5baf04c2482559dbde3b8ce5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2761c8553188168b8bcdc66f1cc5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893d3215e27894de3af3be35e704d8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8efaf72580f8684bc34e2e01c2add77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ae0c391b0b74788e685e3cc7586b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93220eca3befa0d485f3196f024eed1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28769a54b753857e40851f18277ca01180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4de15185274b05cdc5fdae9b1977181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc40201744d6a3d7ed2ee41686531282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdeb2a6bf96efe36554ed5492c55f9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a3bb81598682b0c795de0b72f29e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f981e56c1fd0b53a3b39cf4a33ed385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a9d3179262d0988a095535320bb0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f61e47a26dacfb74d3b95b49bb4d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bcbf08ca59d3a100f430d13e62ebc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea3f1f690b6ba2cec3f8727756cd7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a28729ae95837e9194ebca827c327390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e4ac68cede97e644d32ab22826af891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83ae659eafce04d0e8509d160451e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc7e1f15c57abc4be555b1bbcbc3a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38748e8b5201ef2b0c5b75eaea84918a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f7c41c1c84137986bbfd1b31e55fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdad6d77bc810dfd6b5c7d569580a8196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1b066e4ff3f402afdf97769fa6f5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a5c33f1b840ffc3fc76e58fe4719c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b91efa10f9ea7e53a30bb6b5786a4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62d58051f81ff3bb9fa0bb058eec05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513ba97a9e442653b252dec598f75d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260088d8825edbb5b093a88249ddc13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a237a1fb073d4b5973862e7d64b3f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcec05d97f96ceeee80ebfc997d0988104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a49b5275f7963d8b3324f294251b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630d8a9bba57a62f65dc5e784e4ab95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397d286632c72455808b2cdc64387ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80aee9864c3e850e2006214420fbe0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f95f9ca165dd2420d62bedae4ed09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adc2552162d1380f2a8e6015577e1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650263ab90a11f8618680b08dcbca379111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88439a4e783715683298379319eb036112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467de63769ab65747d83a3265ae13488113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11935ff8e226b7f8807932c0f56f93ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01ee051a11987830884e1d141a8ce0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbae891b7b702ecda102defbde10def116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbfc27ad366064d54074bb03bf1572117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab71b31a0d4855d5ec56aff3d45ef5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb082ca93fbcf1764d596982d289fb5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ec9033d377694997404ec7e305d1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb24e8c2af6db4feffc46da2cfdf61121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bff1111ef77130c2669730bc3cf8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398252f3e832a368e7eed65826264f78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74f8da22782af86f2d8d91de468473124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b302ccc54297ea2f05d859f135ae692125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a73a0903340796246dff651b56806126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b3230126fc98bf5c22590a4c11df4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1aa5c4ff83ad0706eef254f46fff5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2825313795fc844bb234b8768cbd85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a53be561de67fd64557464e3d7f3a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4c8e94a93a421b9bd7e6f6c086068131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca72b50440a8f5643cbd2fb6e2185f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec53947d36a1a622c418be65f2c035133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8c593cf5025f6dacc016dcbf3431d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f28e79122bbf8dfdaf3000346caf3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df837931ac162467d398fa8d2e5a4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaef05512e777237a8d5626f1fc138a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c4c917445ecafefc00588f00f7db3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eac4fd3a98b91c4888da718fbfcafa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985e2a4e734e630a4d0441b27b1141e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c35a24afc2245321ea334a5b8fa087141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e119ddb475d61ae4c6a574a2e2e03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f234476703b7eec7f0c150becae10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e6ce502333efa0db3477a41b74d55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570aebca62f032b85462171ee57d3ef0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a137e914e10e56e6c19ff0328dcd6ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77457eddc0c080ef8d05e34f93f136147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81d3a12df69bf4c9312328fac67d53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cc304c172ba012940a61af9e35eb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a82ebeb5f782399fb55926f191f15a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20fdb8b97b1494e944a728d0754798151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28219cf081f53eb6318f7f501c904708152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46df6873d8ac435ee5fdfb43a852b48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb68aa3b5df875067711444a4e2fb9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc070e10af79c38cc9d8142b8af581155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7888bf7059dfbc14f7035ceb9db805156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5ac35bb8f69a0273123db301ecd05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb38e58a7907bf7413a3a5f173c67bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43ff159ef228c9d977a4b0b6a7e0e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794b953b31abeb778d671fd41a9c379160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91218b97d47b75fc755825874b8f051161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267f775a62457611a572df4b5ac40b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed4e20e832048f8eb220ca80abe4fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177ee2234698783341a1a74c7fdb90f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c56964b832949bac3994b1a2a1dbea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51268f7414bc95cd094589b140f08d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e122ad8f90ed0bfa9cc4cfb6100768c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8737219b920ba21ab90599affe817b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9eb921c658eaebd23de9f3d8245e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1dba8fde26a952b94690b6a48c273170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225149c238e4842439cc646d0f7da869171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fad80fd3f4c3337aaeca028d9cd18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daacf6169ed07d1ca6362c8aabaea9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93f90162df6b1ddfed4fd3f2a5a858174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ec2a65a698ff71700025cfc8e0dad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71beaea155a46414f8516dc8d1ff6375176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a14b246e641f7fc738fd6147f29256177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869542db046b514cf3485111dd5e9d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cc9cc40dfb04e97a67ef1362c62a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebdbbb1b4be3285a9bd640a1b6bbe5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4696f3f2d1a9f081b57871caa5bff8d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbb584f2faf1e4fb39e2e4aaa92c3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31360fd9619534c6ef2b878897b4aaed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a017366cfca9a3261598d0ff54fed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4703ce7c81ddd0dc493c782db9fe4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafce11d33d7ad071fce5a767b1f61b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd71ddf5b334e56736a9598a6c8f72b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8815d8ac6c679ae104f2f91e953c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b6b118bb07d1ae2af7968f415649c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daed94ef3a01e57fe8c1a3ede5ad6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfa343523f4791a9bb5ecf3159ab72191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc40e7ece569ab1a2985f8dcdb323e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfad491d590cdd762d7eeef6bfad14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b734c9e274202f7db512f063ebdbe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce770150b6dbe8d54f0921b24fae61195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e99bb1f953f4291b95fc77f7d470f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d4f8fd75fb8967b0067598ba9af4f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737eeb37700c2af32d17d1fa4cce5acc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb68e942132e2665252bc03ade617b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3f12875c5ef23a2c8459f332935d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8800d1f739ee44eabf3f98ff1fa69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77100f8f1da7821c840f060c6b2e2cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0a1e9e78d0ff6f6ef37e8447495b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab259f9ec540cfbcdead1d1f9e56da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3571da0cce6141a15ea14c11d14799205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c7585b735be154df9a21e949c6bcd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bf74b1910e78e50ababd2155f2321207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab6d3169c13836f3cb4eaed0082e83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab56e6c3c626f2647c47750abaebf0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc7f8c1edafcb47ea19d5b22232cc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19654b58db86cf17d0212827a983d530211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac63fdf25e95cb6e41263266bfe395a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef741b040bdedbf9c4bf113b90070a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b02ee84ca21ac163450d8ed960662214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3b39afea8ae368f150b57bbf02ca3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b3ae7ef1a20b2606462e568909bc6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62ca423e003dedf0df237f8fb6e7ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a57235a7c211b8bdc94b699cee2c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261e4c8870031b3c148ebcacce41b2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6c2d570abdfbd30ba1a548e489c1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e2474b8be3c577ea971612188f25b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68166d6f78aae7b6b6f847858c2f0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40bfde3ad9d3ce6123ea316c43f7d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb66d31cdbbe7aa64d8e0c31519cc7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c119fae8bd342241278b478616e53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3a722205c4b695d8ed360a55304a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9ece4b2014a194df044006ad405bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a46b6916831822d23350b85e7dee0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbae54bc06c646d89bd11472b680e6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd627b93577ef4dc87ac81f7592165230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9beaba452fa8cd2119aa6f3ce141d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3215aaf138ef1eb6d696dfceed42ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3a0cce0a98fbdd57aecc45412b306233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551425a1dd3d6f98c4076bc2c7e2155234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43506767ba1507c423e93bf65da9a21e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a34df687b33e6bd72ac0cb0dc6d4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736f1f83748969e8b0016367ca10a88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc66bc8a2e7b971ac548925cd645c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905d7f08daf141a6d26cb7f5a395aac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc8f6c7872f0b77c931621971a1857240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6033520e778769473f53c3f07d26602241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf943a272e66d2b2fab9cf2bdaea193242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac84e372a83f118dcd8e7693d766317243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad02bedab7bb2ac61dc5e43cb004af9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9272bd2f657a31c37bc675202de04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292bfb16ffa0612061535d6f34689be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb905030b565144f301568b5799f14e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1d89222c39bc2a3892f372ee60a63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1cf6409bd08606c1f7a67abc45793249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fb839bf071d4dc36e0eda68a6ca33250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe527808a6207064845b964ec42c4f62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf76ac7c66cae52bea80755a2477c85252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb32e5ede3d7a4dbe864186046e15da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ced79ac2037f4a26b9ff308f7c2990254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5a72c207fc395aa3244715887b4ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d680c5fca726a51c53e124eeb7511d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47d40a71a4f9e7bb4465ded4eda245257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7524da70de1ec7c9608157d67064fbc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7093bd4a8d533ea8e2545ab71bcf8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee72e9d7f4834cd109b093dcf0e465260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8b5f22287930f418a05581f1cb1a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bcc21965fc74b5d581f3ef57f87d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c04e76402b982e73f40c79eb7c7166263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad5dca2cb3e173ab7174748a8083b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880732eb8253f4f39d17195875578d32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4d81e7e0032d3e32a07bb90fc4a77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38a8716ddad5eb4c803bd378e105e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeca39c21741679a26eebd6deee99e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b993867dd73f7102820dfabfd0b3f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162e8414cc45fb1eddf072262737364270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798ca6e555382f54ce1bc3081bbf09c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b937b82b18b116a499e2d43a4572546272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39487506057df2713e3edb3dac72586e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625e23f9e3ff464e26578d23eb2bdb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04231578fd0f2d25b1d81faebc01e19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14060239e71b29ecf8a827122ed9031f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63e99c2c0009b8410f398214df4aa0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f46dc1718efbdc97b6f5394fd905a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea5396db5539cd35540aab4b1ec436279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e2ada822a33ebafc90f0cd9f1c472280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf64ba059b0549c61110b759dce229e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6640eefe545bf928bf4e881f93a3c84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5f8737fd302ba4300a5c52285b965283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730a87b42d166e29199e317dbca8c00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82663311c7529380b8fda3ba8893d6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d98e762b59ffca0e86de437ee14a70286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc10f90016719a14df8f11822b1c7c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514033718b329db621dde732260f2df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005baf6c6b484fb815830a4f9238ecd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e099e62607996fae2881cb53b4f87b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5640da0d6615b0d6c206e2746713d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29a33a84ed1437cee4e7f5eed6a3af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1bd1fb7b094f480ec8be49bced7c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786580cd8fe0aab633f9ddb89d68edb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e60cc27e7b1c695838b9260102cf29295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59b2305f80f97f789ceb0703f2d3cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b7c66a5a5bde106ed359a5d54b5c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7ee2301cd8feb43ff69772a6272b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0685e90887667c57daaf6c36d90175299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda500fc6d4854a7ef9531910ab8acf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe911e1b780c57ba28491b34eb7b72bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4918e47f14d573c526c836f2b10c0a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70e44e07bc93e774da1dd39d672576303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4e4ba0c1aeb3ea465cd0bec8d8d54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c52135d1b24309169abd1ccbd788d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309f7da4b2963e1213617936874a65d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92090e5d99bd974aacaddc91847509307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ecc2b23fe160937ea29376b634115308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb3a64a0a9b0d8879b840ce5327a03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148d59affaa4ca1701f57ff66d36db2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1420ac9f4c36ccf3db7bef616aed36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584decd9731140733e9d1dc2cd439e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cac3cb18dbf0ee3b5e9209aedd6fe5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dca755840cd0296c8fa39b91510ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed209e07bbfe52213e8368f08761552f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588741bea2988b67948d0cf553b1cf3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7552ae0aa869608a959c4641de812a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8460be820b0e6b83a490944ab6dd8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea48634e5954473786ed8d87fec23eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb82cc5440cb80a77195901edf778c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debab1fd27f646e852d4d1f5caa18ad4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477647bfac120461bb7760ce1d13919d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e6a62c068fa8090634be81883912b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8863d44983d543fae393a2b484db6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba94f47c447f7784bdad832287c865325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f259d78137311f00893c324d742040326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5730770f21555752245f3aae1655ed0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb92729be90530cefe3a99f73ca882328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df562f1e40784d9287afab14455bf4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24fdcc2292c0ffbc4a93152962e2d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976bff2f92c58a39f66fe4187eb2df5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264d3c8a815bc02986b637fac5067b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f0242b8b0a7eda7f1dd014690e559333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3395bb1ae48757adfe2ebb1e007ecf3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e383842945b045363a8331089475f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e7b6864fe0e824ee2ddb20d630074336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e5b4a917f5cb6cd100704e3e2a83c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a201b2803e240453a365d0a8d132fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5642c65bd6027448f980ebdb2e2f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a591366848515119eab8dd6b4b6f19d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410050200490d9928358b8d925bb3cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8dfb2c0f6c7a985f0cebe155def6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025582d99e3bff61510dd0e3f4ab04e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc99369b31d80dca8dc15b04f60e00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c44a605db501d7b35da9c2b1d15aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f53fc8d069e1493a2fefbb12d6932b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a01045075229848a3c87b6a34a5007347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c050a6f4d9c85827e874bc9017651348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d46f3e17fb249679607042db5d0009349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac48a3f7f2842fd0342a6e4b20432ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78140e7332501863b2005eb1d6a248351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560b0342b1f093fb03f03dda43a8519352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a4e989745771af5d7a21d0c6279b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfc5acf86911bc08f5d3bc0ed08037354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22345dbb37a3ca858f0ecba7c43cfed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb36b41d104a50a5747fc8f0615c1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbbb83ccba7d8548f6684ea4053d5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2f8cda18cd398dd63ecdda4a05e00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7083b91d79665ff56621925556b5ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17ab6db5e7315e7b14669deca949aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d37ac13d7be566172294494ab74e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6e338669e345517e56578bb466a22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95127f99e358619d229907c2950d9902363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec068b9832eed652241dafb028d9ee0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19be7da356c1a40ecb39ee17c651f8f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dca97f220406f9545830c74b446879366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389f1333d554d7dd724bf12517a4fa6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c74dac6841a790e2749356589a3da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd77ea1cdd88acc8710e320cba1bfd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd76bd140708c8c8fe581bf87e1456370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aac47e8731d6ab69bb114ceb4a1e38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acc1a6dc96d7dd2231e9d4df5f1602372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d456146fb6691b4a1cac1fce9b78d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7356911075e75fe562488c4554a7323374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7747adf210753f0c90c017f8bcc61d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353538774a7248d36d57cb8943bce58376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0b8e268207314a91eb7eb5431321a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d7c20d6958445ad533153453d3e2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58b024e44e4698866cc061675804f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa51724bfa05cb5b0e35629b3e4894380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60397479cbe4b9458ffc8c9366955b22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecfd4d661278489d4e9f046dcd3d60382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a0a351f0411615699912a4ffcbbe8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001cd777f50fe1bb2e582d7879a65f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404be92e3187d7ea13a68fc20f9f7cac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b63357e86282c26226ad0f2a1429d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19789385b8349035fb826a0d96e29e06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5e1e6f3912fbeba4cefd155943f13388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183f0ec261bc0250493dc103abfb353389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0b381e88fd169bbbfc6a656fd3865390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab10294329dc2c4d2e4002dab21179391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e74ade84d4a4968307c4b742be32b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bb27b23a57084981e10a5dc474e3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020c418bd589c8aa911a85bfe97c5ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a20270d21798b7f0bd146a85c897b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb4bd7a2a99b5f993a1cad5fc179e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff925829f4766e03aad7e518fcd100c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3d2e4d4003febece38ae1fe4e87b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f21f529ca0ac9eab10c732786e1b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3b9d25b59bad7ab93bb72f892c62d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee08b19b37a952d97d7735e1c03fef1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941e8db3e1cec1e8501ab17dc64b6db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442828fcc726a0ed02c74d567291730d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9a1aa3b726e0b775fe9f8d117e9df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304588d7e3455667408e54ac5770218405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dc2f1727d265f54233e43cd63d8be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53773b829f878f8e6e6aee2ea0ae2e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6462197ae5919156b648b11e444012408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e54424d736a8c4b2e6d3a39e4895b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7f40b4d21f40bcf8419040fd3be1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae04de5099a116b6f45cf704218078e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade8abe720c182db1019a5e08fb9f9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb31928c8eb454b1e42b4514567e14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47b65d10382c3447a5edd754d15718414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48199ddc120b75ba49dfdec2e0d007415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eed9d204d25b60211493df6cbe2295416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9106c2abd006029f335ca833fa293fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2639eb3b3bd09ffa88f3778159f42f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6d5038b9e8143099de32921ca64e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b859582e44e09c92c788f6236d6cd3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d35399980282e173783cb0cdd43e1d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bf8e3da9e928bfa1b68738b384b0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7dc474e1e87443ec6ffcaa4976a44423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edffcd35421e46129984b5974a074a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6f56235240f2f9d8278116528f4c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddf897b54cdb6f9aea548fb8d8d0f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0a58e707883c04883ac9b7a084457427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38b18a7fea9611a2985e0ca5b392a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9003fec1350892b2993afcd1666e1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3164102dc13366f30bfe4c728842c5f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d172fa96b5af2375f161beae972744a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f04a730d31b5c6e38aed14f7a1435d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71d7bd3cfa5bd03bf48fb6de6d18fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde0d9264dcdcc65e3d0336f0973824434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8036a8d8fdbc12f00361ddc5829584435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9872428f65d51f9638c5a56e4c962436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceab58c120872ce13e39a6f14645e60437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1d96e06ce9e2d99ea1a625c9b71e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84f9c7031e939a21e006ede722a52c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a9b8ac89d1ea0abff714a0a018a2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a9eb102505e8947a292b435d3fd57441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b5e3448861a3afad781142acc66de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06506edbcb89bd720334ec294e45b00b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5dbbe272e4de75b286b8bb84a9717444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96084f8ca43dc9ea81b8364e71a188b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c247b14a8d1ae1c44cabe3d54d2e98e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52d5151c5323bb0bc0c2e8a58832d3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dd1f435b026881e980f20da79a0ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47156c7f391893aeed071ac6f2c2d9db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d0c42e2e278b588432ed4fc4d90f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b257176a133779bcac78231e06104451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed955d178d25dbc540240b09ba297e47452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259190a5768350d3c57289888f6ffe44453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb3d9ede31a292812fc43410d9dd25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a274896d561eaf22776d55aff7d4a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87449367e7a095e2c6b4e0c9c47f3f21456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a693b1fe6dd78d1b09139417d17be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001ccbe990fd97544f4757cb7e7f1b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071eef23b9203d52810701d956f79b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96a59c1bed41c76931d8ac02d695b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb748850ce4c1b86dccfeae1c2ce46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d0ed6f1877ed2e014ab03fdb87116462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357cbee30db064ae212f20fc113c003463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbcbaad710c4b77d4327bcc34055e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2db870ceeb370587ea50a88dfed1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d6e03069441c3df3e39a385f77ad8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7375c34edbcbb5e9fe3682c68fbedb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f7b5123d40141420d813f391898e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85268e21c64aa30e86c5797750d5477469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fd0f7b10435ba97a96d21f12967a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8a0189158e09cc908afc03d5d63d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72363ebbca07db77c0c7fac6b8300bd5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ac8241203ad1521b882233661a027473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b8a9518dbf26a44d363d5bc41ba77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7ddba64424cbb67096ad9fb60a160475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40fa74160db9f645f0555403c8f66e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb097ba4853c01e43b6eff1af520d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa6fd679bd9c2c117591c6d14064f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f54d48d943ae23b388057897c376b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd5c42619dfbf6fddf2ceaa3ab2db0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85354b89bd211a37a1bc91d2309b8a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8544966c1f877d98d4db6faa8e1fc3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86510e1aff8a9bfcf40a8ef5bcaf261483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d67304ef50d99d619fd6db6515a8b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65ab687e613efe2645e2b9b24c62e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baaac171e965510b2e6ca6e6fd576de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35db916815b4b2b5fcbc8e5aa6aab8e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c81dd3e90f40212ba7c3deeb15a041488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2642eb2f90070151f3ffa87fafdeecf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534b593318a471329becaad9033be0c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45abfba3955730adb95f8ffa0e2f47491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503127ebba721154fc5a6222df97056492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2eabd271df945f9baf15203c7410cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704013d91cb1279ecbf7cdebb8ced48b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0bfd4de5d7e0ebe6782538fdbf9fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf5e452866929e18e17dedb18a78f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fe0027aa6d3d01e25127958872e84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961199a0ca1ac90b8b54763e5707555b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce8dff2580faf3e58233507dc1f043499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392693da08949cda8ba48ae9db43d25500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7b4f087893fecfe0c6402a6b5679b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb110a7818db85d04065037ecba4e09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bfbc9cf88eaf492dde36113700281503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36c55147dd50596039fa6175f04e86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9a3da3f07abd849069ee98cdad716505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af2467ff208921e46a275dccd799de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fb5e41b6e4b3fda0b9fa6b71bdab2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9ab817019ad77f863b2fe40c74909508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3b100bc2e317823eb7d8590ebae02509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68072186303cc9900aa04367304f129b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efee6a01fc32dae0aae21ebf0368f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89334c77f3c32cb9d8c9b5705c36f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ccbcbf329cf26263a4a376f72b112513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29536b8bb6a2cf9be66dde3d2c1402514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a478cede643380caa3c939b7e90c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e158770db133d785f2959dd0ed857516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30cad95a20929b369dd884adf4560a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea56a784f6df369e193af961978c653518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ca993ee3956fb668f75dd40d36582519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f05fe78a4ea34ff6bc92726ecfe8f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8b5c4cd81b63c2d288718911ef9d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dda670e6eade926ec3b2f329144f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5636b8637ece87ae79106f9935a7c6a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715db07262635b112d526a04907fc0d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e9c4877e1f6faba6a329ba7894304525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab361a7611262e834ae9273476629bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de250944962f92b0e41cc6ca68c7f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321361441a3ba46b3bee80494f7c202528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc629d411668c186d1a3596be56bae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73658359c80dcd1501c971a1bfc4eb0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b32365fc2049d7c374788e969de860531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bd0347b9423b48d9db614fbb8a928532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a05960a5a31e641c5fbef219dcfa1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb18c86a4f8fe996f5f3812c93ca66534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e275dd5a1271043ac09861545eec811535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4b7acb95b2131868ebf43b043ae48536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974751ce18b812b7360609bba669b863537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbd3baa6e5d8285e3d70d7a2182946538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3ecc8edec8784f9129eb6f698fe31539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe86a718ec7f0390d0f9fe926c9137f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c4be9a77de62970939e1cc8003736541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3785f5b0461d68651837011c7d8953542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b96cbb61eef97029d99874fc943443543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85d6462c8c432d08f744777436e636544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bce8503432c391f35693c9c181cd7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fd2ac4fa983f8fbe475f367bd82ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0010446ed2883abcfaa18a8aae09d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7a4569d9da429c34d69f816366eb5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f215ab34fb83de329d4b484cc1169f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f338643e8de02fb465aed3745de85c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2591540f767c8c4d00b9e3baafc50a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb01777d1f59b33234ad54fc63f2d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c307d48f90d9458dfec1f41e59ff7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731448d04b9e761b555a157ef69cc81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df48055a83697886cf90ec738a14be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2ae052e98e40d9d3f88552bac3aa9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fec55e9fad6c404dc0789f0e52add557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec28f12f4f32d08144e59c06eddd7b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3cce39d75dd911cc498c0f321bd7e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bd36d36cfe2d849215bfbc6ba37b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4482d2fb8151503b965f09c43106c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976ebcb0bb0d75aeaa0d0947cfa79f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e714f4be0938344f1be2c70d03271563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cd714e5a1cc842d62a6e8907e83c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b0fcf1f263947dd55b3bf7b1e9da1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2705ebdbfae4af212e6b9a481992b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcaf8ca2f5baba791b0787b6e45630567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2f42950cca7aa088d0ab7b143fab4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f6f198c812b5cb869f14d38f17973569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec80a16f16f32fc7d1898390270fd7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8097b94c65ce8e84f7e7d1b6e23c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c895d0365e88c4ee95006b7fc6d0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb297ed7508447c29bc06982f53ecf6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648093b5c8d48284c2b1301c3f1cade574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fcba2eada3dd8fc0b40ef5199717a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03becdfff62b64c0bba7180f2cdfd66b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13429e2dfaba76dec2bf7f83bf4fa827577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b098dcde0d75996f6c6ab5bf820b8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff71d1087d753331b270ee674ccb142579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce06ed767078e0da10514bed055e89580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1413569aee2ff8d6699097f94c61e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254966916b659fc865c4d434b2a9fb0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c4b5fbafd63d4c04961255d2c155b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c427178f27c1d5ef45d99a20b8c0ce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc52845bdf3ad9f4e5e0e4529176f70585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f95340d58379b7749d0fc64a9e28e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba0172a90b69db9eb103fcdc30a826587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b97920dbee96f868df89044af8f304588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a4818a392ef3c62f5aa0bd2b327ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab425c668e52e013e995a3ffd8059a21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530b66f8d13c431283e7b035b85c61f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b81100e5b3862255ef60a3097a7b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb3c0ffb6a0b497c8fc25bb0557394593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6374455b7ba06d4c0f1510fddd5a646594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fe05b257cb5394935af8bb63bf26e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3074d3f6025752ca51ba645725c6a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d5bebf88dc5bcfd0684674979d459597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc4af6b0525a4282345f865e412b75598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332b08f5178b94bfe3d7c239e66b390599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953bf404d6773e1e16a40a959a631c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3503d17356c3c1cbdf4d92476548d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea9d86b35326a1b16c074353c70e2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0d091aec55ad41a53a76254963863603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cab022c2076143cf196aa7deccbb1f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99bf18f967edc9373b5ed727b92d9e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8bb0655ceaee86ca3ab876c2b4620606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b810de29ca68e472cef2efc2850c122607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5a1937e55b8e1861707018c0102d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a882c2332147e4ad1f818554a0f6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfde2b771cac5ea53d3c84024196d2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92280ac98bd5ee4b988ab509fed158f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ae7871a36f597c8d3c17bcd3cae04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e1bb412a5b5c1357eec9ee59432cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8bf3b8e666b575f7b71a6a0e74dad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda85727308cc864f5ce5c7fefa3c15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a120473cef1621e5aad31e3d39e737616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059704881b5107f285996fee60e8d131617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b923e3f9f48e8b7edafaa309d4146618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce761e8ac54dc68e5409f6d85cc802d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599291c3b2214d756a1b9ddbc3c34a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d17e7c67be0324de6cda17f5dfbc6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db62c6ab794fa53c7b22cbd86881ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc04d233c3ae0acade02f29198cf23c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565acdc42823834b5d01e142d0799b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc710ba486fb59277a165cb8af15e65f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0a31152013d08ac35776b35c6b5ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27486003ac739eefffa32398da97c233627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bde9a65581907a9ec661e6a1a2c930628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eb10acd2f2b272fea28b5422dd1ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fecdd8d9bb2e960c82ebf1eeaed62a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416accf626c66961ae4746536cd240e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60258a6f23602709645343ff7ced24ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9b57336e916b98f344a5d5eb109f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7969a3968811e7c2e25a8e0060ddcf6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85c4b5ddda0716a830717dde549b6e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3730ecfd0a59cda3e3544001367e9e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3179651e32dd56e969ddd7f31ade0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a438f95fe1e52f519bd23635cebaa88638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6149edb36b78687ecb26c64f612212639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d716aed13457236b98a317f41e469640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73600c88f5ee7d80339db0c011e269641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ff8af54bc250d4aea997b9b3e9875642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aee4e147c81b94ab1d0090e340ad22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c320763f1878ab3b37105c7d89ccb3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602a1738ae7d4d5f2c1841a4fe57f08645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67dabd470bf3dd6be20d1fd9be7d30646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d415adf6536dcb049881dba22dd00647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dea1a6b22454f2bddd65c76fff44aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0881fe9dd64df09bc636f0196b6e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba60b5a2f9963751a0844d838e2446e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4afe39f54fa649d1ac72431b0b3ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46c91bf19bee47984c44f2576d6b2a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cc1ed24472c9efd4407c5209d840e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931eb09a4349893017a09eb9be2dc22654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2364b6a65e77387b9b037f1285f3f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaaa0beb66278c5873b501e3070366656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b235a593b519424425e1233ed0dfad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226dd0d3171eee18c57fb59d56c65fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72062f48ac006235124708c82c8d1c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6edbfa817072fdc73645affb46b43f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55a02c02492254351fffe458b6ba5b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c78c7f0c2eb20074b30a80ee5ea2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858172df822e15439b334abfbfbcd0cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093e85ce8b0aab07136bf94401201e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a317421090759326d863c258028cbba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a62ffb68df116f48a04fab2970267666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90a8c8d053aac09c9becf72874a9f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ad70f46ea1807747b81ff70fd2dd6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a6b3af8e8db0284da1d6c105d6607669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b47118aa786924708e2ce4da1d10bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0185dea9b036fc233b00eb687caca7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f0fc86706fb9cedbfe501a914aebd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df453b0d99e72044d3588a4b2790460f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bde8b8ac7a2af26a5761e771e87f12674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3145beacabe0a3031e0a07f668de710675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4a9e580a8b73b81faafe30ddd9af9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea75183f238ac6d9b129ed37e0db384677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670cd235cc4832b044f393be7b21f3c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2ca159bb0fd09b6fbfc5db6d807c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53161f290a647a67b17611d04a03d95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cac06f9255b0f15c9e4df0f1bf9e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa852a3837b6c67ac8b12346f63789c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55cb57f8cd41cf29fb87e8f8e68f0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fb08afe37b57e98ac5fd0ded89e00684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6f28f7a50ef255a3b2789e53d4cf8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13822a2b8030ff6c3b596144326187b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6592e1948e81457a3979d25aee9c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588141d08a45894d95bd66843a8f03d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfc767a43f54221c5b4e0f395554ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20299d379d32dfa95187adf0a7514038690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91335d891ccf65b7c2d565aa46cbb1d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdfad8c6783fecce70631dbb035443692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9c82d9910accfe6ac6df0e8c800cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac808b927afbe040f807876a8fdd1e79694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1db92abd254973c506eac94bc10ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e07160abbc137a76549f3f11cead06696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de379d53cbafffd06bf1653fa02e0b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79e3b1c01685c3a538bddf374babb1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a586b38e78be1307eeb4062a98ca8a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0f02470e00fd0dfa9a1f8cd7865d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d333d36e4814ddc45ab9342409a5cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec4f108ef2093d15c82a0484d22042702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135f567d7fb1acfa88167c64c627600703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab13299de615599074ca5824a3d4ea4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a881ce4df411ef20195a9faf69d427705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a933638a7058741292303d4b3bfea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aade657049910f7c5abf5bbf31f78b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256c8dfc9a9d2b88af5c2bc0904e09a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3e4360e7c2bfe213ff18abf3a06f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c8a7d1a72a9575a86b35e897341a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6b6422a3aff93ba5fd78e8567bc3d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b1970ac3cbffbc88678d3f389f1f4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2033c0f7e9c4eb5be71a10e2f131f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20272a09188a5836bab401d3e47d83f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1a9243204640bac9ab517f9aa4b6d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567e77ad8c61c00fbec5e6cd6a0301b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207476973c6d97eec37c6abfca355cb5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5ae9c62128467847fa1bc5070caf7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2b429675560d09e6fc713e08f4c21719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5090a7805e3ae7de67375f22a397d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e19f1847220e511c0dbc0e5a10725721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274adcea7cdcd67eaac1f61a1847f1e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bace843d2f463b45516b15638606b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f28c215f735dacdf8ff219e29160e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90119cd67e34dd54aae344e03a7db0ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b57bbdbe5f99acdb4af723134a174726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf263820ce94f77a7874f967161c74a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaa0f234bf7752386ce6affee2aaf4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509504aaf275fd290f652cfc21d5074729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c270082c7db27eced53fd0bce5a9760730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8bcc6339cfbc2aa3835d823cb8bba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f91e90a4e85e2c1e48a187140383e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6143d5bc031968ca65f43333282a41733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419c41ba4f875fd628934e53fea25d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d948309fc15f3b8009d842619ce9a5f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593da773a77205030c67abaa3b9fcd8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e619d41320938320075bd2da3cfafbd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1967c6185aa1df46b95e3b6a92a449738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cca5a9bdc440ceadcc84ff2c41266739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951acc2879cb1cc11984d184df7c600740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc7ff4e88d9f954e44275b580e3ae8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44b6a130f4c13b631a430d75a8fd74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d3006f9147167cf87472a911badc0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b65f7eb5c93f6be13b76beadb97c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958aae2caf1949704f5d083a137f5bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a969217881f1d545beed07d7e35847746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f19f8ecfaa11023ac8046826180ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf544744056a5092e330f910f46189748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523c5be5d9a6b57047cff15b72e5983749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c91031e76087c8fa8e9622ebfc6dff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4b0b175bd578c2737d9d89a07d664751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1d188439ab71eaee1c1301409c0b0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424f9d070f8b0e83fb7ba1f045ea1b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafac520a2b08474be010a143451738b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68d0e2c8b1a46e4194c73b99433614755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db0848a368f4e26466deaaebc55163756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354152354ad669a536b97eff289c8160757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4140f37ae64a0ef5fcb2adde407d30758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e8dec3258e5033aa7553163d455b4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa843574218c4beb77c56f4d73592f8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fd8e9cec6d74522b519636571376d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da9d50c9051e76c24b9c4eea8f8920762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75752e362329f8bc8c701f93d91b4197763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4246ef87760465c943bc70f6dde606a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026cd571ff1a301eccb10cb22053025765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa1a3cc16afd1b19d586ce1eede961766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2a021dcfade36ff226f1706b717ba767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ced6cf15de34f3d3c18b76225c94c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5ee665f0698b60c6098ed04014846769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17762cfea16c522163301414ac81005770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf54cb6929e2b56b23f1fce4633bf3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7a52e94fc25a5c93fc5999ee7e910772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb4ca8548a145b4f850e72f27ffb7d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548ab644e1d599d311541e965c9e15b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8808855c6f2aae77f2e8fa72508b9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62da006a62eda8778972344296a677f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407599fa3829fb4afdb1f8d523e34cc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562b23c076d66f8f1ab04207cc86789778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e426aa4597b33e77ea1aa8a545ea3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af3bb1d1724e9c7df84a1829579c8c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113afd59d45a0a14045a0baa9c6ccbe781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867ff7f5117fd43cb469359731af866782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c89a2bb92c2e87cd362b5b54f2535783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da732866e857fa6c5593e65dd576ad4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406ed7d3dc235b9d2c94192cc84f8bf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7a91b20e66af1a876c4a9b2e0ee48786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052d9fcabe57b9934155f1ac41c1099787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c00dd803bea938bb0398428fd950cb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72f0196f68d1ff515bc3aceaa4b56a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cd0bc4b0a81cb1a278a774cdf6b95790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a5d5bfc381e4e1c80e97fd2607b83791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f03d55d5ddeff3c747b2566cac5c48792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f2b75001732bd27fd84ba2687c603793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5c087b906d2bffea3ab96110b474d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e8cbeeb392af3ffb8c6090d034307795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57003ce404075741e404b2080a241ca4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1ea093ec2f648d12ff862e6e63c22797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417565ce54b972e48832dd24c2f6fddf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a7fd92b6a824fc16ecf952b1d3166799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaaa824b3fc2b29d6f632450c77645800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231b98594003ba9c12a5cff00489318801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778055f7b42dd8ad8bc4d7da8d9b8faa802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292af84643639d9df484dcce44a6ddd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0adb02fc539a9a021792017cadcb33804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eced75601ab5679794b8be9c84a2454805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04e881835263c259471307ed2ec93c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c7bc6ca3c27058d3ffe056742b9e2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79562c22d38383cc83de149964a289c5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc570e39523c13ec398eb462334f70e6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca49840e2ca9e23acfe950fbe4236b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcfa411467162134384b8962df026e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bb17b3da2a868f83caf868245e634812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fe0e0b3c857500a9d99ecc0212c72813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db8ea30b20859d220cd5af12eb9d9a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121e983942116e94dc0bd33a2be9a01815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34770f416175d3b92fad6b51fcb25dd7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46378b0c9ef6ce1abcb243627c1abe30817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a95df1d110069d7d482a2c18260a88818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d394c97fd92e00241fc7e150f3778819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58190a88f330c87696f4cc41b6ac7bd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8852ecfa2ea4cc729d624c1b14118821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e37c286965d75fcba31d82c96a9e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b5c5735f370aacdf24eb7e534a3322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5aa8d608d7f4a1d110d71b936e7243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41fa3a1b5665b374b004db20e69f9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e91d09334daf574b02abdd5c3cbcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74000c5caa276f6cb1f4de1672be271b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd7145c185a6386c305a26fd2804e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f586085c8c61706af62ace2537cefb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f02fe6db7963884d50a57ed24dcc379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749766ebc59982b60260fc67bebbbab010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59706e27aca80845792238af8f3674b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4548e7bb0b202e029a6bee3e0e60e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cbd1d8b452fddd9e19c5f2f8edba913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfb51c87d2bee9c62cc13970fa764514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4f1e97907e74bd67fbd9601f693f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada33f11ef8a228f685ff70e3e79fa2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c90ec3ecbf9da745b0e105c481e3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435819849b06a8024a043534fffc2da118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecd7aa1870ce9bb5fd66ab06b3c50919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb67591b292059dc3316addd479849120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106c75a833c26a47eb73a1ef9a774f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a43f6886a1a1e149c639358e62bd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaea40481981196c07cb139a43aa80723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc61518210534cff4144d95fd17e4d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6b8210fd913fdad2d26218caca50025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2097c85f3d41249966b3986f3405b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ca8cd63fffb6ee3670de33295499f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d6a606e63ce1a1d05c31abfe0e27f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6591e42adf287a52af796da85ce46229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2db37b2561bd8f051e82cb5f330fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c66ab6e2caf801f39f00098ddf951d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4b4fe997c54494b612ff7fb1a0e2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1574c09037752db9891db25ac546f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d0cf39c5980fa6a5f32e441d8e6b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586c89ad1eeeedef487fbf5cb8dbbeb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b148954875d2d2e522d551d42f9482936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d58fca4d189ee55d27185b96dd17d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd17cf0e9854400eb330f888560045438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9ff0966eb798e457145cda236765f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eb4d77016de131f451087f25b8aa140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d43e3e5a288eeab6afc0bc986a82b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aed921794ab345c7d8692d890889e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbb6f08e8d0fab50409d4494f8261343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fed8e398782f450872c4879970b0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eceb87f3ca29e8a1f6ba50bcb18e38845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53132db4de152e18d6fca2503b2934a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559e1da6c107b4326db8228cda9eb6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eea7df3efa911381c7ff8b57cc64148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59159e6d107c80c849c2580f196d820c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2baf0b171f35515dd118875926dba850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2119d783ec3ce2d0a2ee04c5c983151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0ccb6a91834d2c0e4cb194497ed7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2301f71a5ee3da9b1e3edfe9a7b265153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb91d668041e2da08b1aead90fa73e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e8ca2b058c84a9f5ba6ae78d4dbcd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec250013ec585b8db6addea0d6b33ac956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff17a33a45dde75cdaaac67fdcd32e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164125ee387282ceaae540163132d3c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6431960c321f526ae51d9bc570b3d9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1697711da8b1e3d2e0209c33d7aad5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7f8006b560d593f2ef5f151622b1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362a367354d29d158da191dfe9a695962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43661bf5919cd080e9b078805628a7a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a270a00e7f108e09b5aa9835acbcd5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87edc96c5b0970550ede21d9874c8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d0e2e5f72bb81fee7cef80203970566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d46bda5e799cbf5929433d7da33a6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b656048e2e7a213fcd67f0639157e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c75304b85d3e963a924fe75bdf959669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe2b5987e740f2e52d1db7bb0e8ffc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77ef8b525dd6d86a6786012fa5f60c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb1ef999ee0984e7d2d63c8f868fa872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6a505c6044003dc5b5c518a03580673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40e8098d09f4e85de4863484623f6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40005a875e4c143b5f0637f4733644175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cbe34190fc8205c3bd9a7d9514b6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5689e89001eb43e6c65ab76dd278577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3200fc87353cd0a64e0e7324e1c4c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d79d41aaa8da990609fd6490f461679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099beb1531583d22afcf746c87e12cd580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dfa75a91cbc62d41e01b85adcb3cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fc43fbe313f6a9d8effeabd8a7fa682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771b1118e19e44f2af8e464d00c8d3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f41e028b77c7ddd90282e2c3d215084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0691b4d33940abac38a230f1753e48085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49570dc0bcaf3ef86f30a7dc3b480a4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db20bce982e919028b91cccfc26695487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dead0251a0f09550970b82f3dd195688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b701f793c91c4182fa08c7a91fea2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c375fa9562fca115b023c4025e757a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9e176aafd2a43f5923a5ef87f2c6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434655374990adadc4997488d97149892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb36017c7167a20213d3b8411446d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0f726db659ab43fbcc90fee8969c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099efb66a1261040fb1ca510f6e445aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d606cbbe482f80bd6dc67d70f76c8c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70331a56d9daf31c626bdc329a718af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316bd9972fd4f42997c04fbc3c6f37398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0a10349680307efddc77994cf7cad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525658ad0af4b21ec71ad95f452e697f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d601ad6bdf1a4f1fabbd55f70177c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd732013daaf9e895efc71c17fe5ae0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a5648f69451060b7a2ed365c36d6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf6a3f48d3aa121bc5be07c2c2b22b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95cb1206945fae5d99533923f02e25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2786e48ef83ddbbd54331ba72455a31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fb78dde7cf3cd164f4a67d1b77e2f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de50dded0bf4c3703b20ab09cd02952108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b639b7fd1cb7fb85c4a87b6a26d96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fb03f7a8123ebf6fd208f2f46f747110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36326b66a3f96e2d431398e110046ce7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594bf259e1e8a7e751507104bb8e7c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e0bea7a8397e44c1053c49a689db3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4153632de0ae53a29ec85a328b146114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e5b93f570353ae42f73c98d6d02e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409718d03f869d67fa19acc454a55e82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f4efb80562bb8f015875098847b1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c61570031d6af69c68e686356a914118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbc09f07e17fe88779285d21089cd6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c930fc5402357046ac4fee68442570120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d770ee1dde4ed58e0ff2e5aa2066d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cac1cbec01a4f19946be5763a49111122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58236da511b16d587015b1f400b9c8be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055060fd448aeb3f2d48cbfe3002248124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd6ef8d381079410958e6cd7ce74d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291097ef2f991a1b9e2aa36db596878126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bb661bd2e9b25ae03a23bd0e86478127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af8b2369eed2f1fd9246f4aa0d5c45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165282cc114543d815f8907b55db9a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c944a1e7979d9faa577a4d5efe7baf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dfe0d148b10c57e0cc4f4b721fcd7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0731a27650d96cf248117ab4c485c66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55a0ae82385c076d5c23c95f1b6c99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc960737105a3fe6872adc49dc71ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e2b7d79b43d53836951cb0c7896ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307de71c3fd801924ebd6edac608968136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb3219364837630c28d9b6d71b03fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc3e5c9ce69273a1d772a7fcee03c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108037e8155d715ef041f88ef1cb1bbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac5355b67f19b7cfda2b00d9987377140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb049af6d111c739fe104dbfe117c46f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49903c7bf57ded050dc65965ecc4d02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bce85ad8011b23499db771fd6f6361143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb64f0858289035330aaa84c0c35a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c3bb8dcbe62f989a62b3f98757e0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc019bb5f129bd4555afae9d01d605b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7f3b2e559b99d8fb0cda92c4b23be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3c9c757cd639c8ea8384f420d41cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dd3edc8f900825428e5add7894294149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0566c6426f04ad7d574329ea8664a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42926a9a8bd9d7293f84c5a0a8f91ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385b96ccc8a1cd8b114a2ea8f9349a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f510cc2253a83370b2b9471d4ce3ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5b0cef9a6ffa54cc078abb52135db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44618b086aef5315a9f4d81bc590ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f874c92d8d8cc32ebc1e5e8d0ef3d46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f562666ad99ba42a4d90c53517c4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598cb325517533137f646e275e49fd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdec7429d17dba45eb4c147e8b2329f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52711bb9d2c3e55c4c493d118cc16037160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f913e9458a24350791b331495b41f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbae9294586fc86dbe731eca32e071162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4909901ff2c048e765c2843cb7d71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b43d1a0616aca0a4589c5c23adb91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abf942dd19eb7a1ef1fe537984cd19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9c10349e6ccbe16d88f3acb6eff2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85469c762207e15572e7b2732e4e32c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33dcd04bce866f0dd3e35a7b20992b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474a67f774d5044422c38eb53158a29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102796af10305e6ab821aebbd0b67dac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27d989146bee381302f2500ad2e61d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafc31792e4266be69c043428878de9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6dbcd8a384c6a2749f10fe6a5990c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec597a978175d2c20419dd0313cb9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1398abeac3e444227ef23b324c578b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0f4cd27660122d1e2e462683a3fe0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a457f00ac46a4601df9032b010a600f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a859e2fd2a7dd79528516d47897428178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb1e089a14a4cb533abccdafbb4bca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91abe5ae3e5fbdb03bf6080535b1171180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9338beb8a3486bc27b938f4d8253df9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa568a61ccd5af8538a0829ec4d0701182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989564966e107bbeb574ad8e5eada383183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98337581e5d912b8b9baed3f3c4b4697184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40263884389a31529de685a4abd3f2b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7375f49e68b39e62adb36afeb420719186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1531c76295c22ff451d787d0b0646187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278ed36833d7addf6046a2fc4d45404188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed041bd313e510c6bf575cef3f739ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7989d9815ed9d405c600e48a213713190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570bb3c28832cc27d764ec9ea168e18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaef7af2eed2dab3350a02d10d0554192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098460f2da75e2a6542c2791fdb2ada193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc5da1e06eaa6cbea9d26dfc070d95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfee00adee93be1f7bef5d5b739b472195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0564845679e39672f0688a5d44b35196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37eae343e63d6fbd17c4ddf63e6bf9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff93ce6fffc09e558184ab0585c902198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdc5039bce2ddb1e59b4f7e8615caf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9d3e88406e1238df17dbec918b487200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812304b4bc2ffb84791aa329c23712c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e4d6ab1860e635771a412737db8e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91982eb8c749f2452d15acde1524a0f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1e3cc6ecdaa8366f42d9657d02a1f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeea5c14aea42fffaebba5cbf25e144205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b19fed3d710d53a59258e13d278cf2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983d0fb834f102bdff4cd84c63a49c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d398227b207eef967d1eb9dbc82e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d59b3d2de122ff003e7a2eb0b1a77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dfa6ee77d552c6a04997a2148342b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e68469454ac7ea8808753fa86edad4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095e9577cd380803222444f89a40842212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceea01870abe245cb71c82a94ccf0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360771ec21eb1cca2ddc8096e334751214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3a3a96a308c0eb9b81f29ee8d6898215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8073d2c92c85b268c395ab376218816216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05aae446c59f76b09d79fc88f569c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43327b3e02df3ffd72b4b8c1bd64a40218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a20e88bd13ffec9702f5342705548219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede56f7bcafaa988cd9d08fc0b80602220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db32b869b6d3952bcd2efedf21ffc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e57824b8c8ef303f8da59036868cd1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bd51012a8778cce39737acc8ab367223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dae975d013caab1f93ec0e5c280f7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915122dfaaf6dd26d50b3f96a020128c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe419deb0f68132a09188ea53e4b7d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01ced3aac235543dfad66a8f5f4c41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489958744d937bed9e81c73b6997d26f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7c494bdffb1ee3c4e59c499d62e3c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a6537fdd8570d97b86f9896ea12aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d42281a6887df652b7e8fb30e42f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0260a9d1a4558dee6e3ba8966ed38c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992dfd24951e68f82ddb09bb9ea3560233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991e626316de078d51d94ebca4ae0a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218e9264e2ac6103b68f3eba09eac76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11d8e5119b2b2a1f74070ba2331cd8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b64f86b6860394005159392bfe53d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ac2253ee46a749e06f2d01c7cdf57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48057c4dbe57ac6127a7396a4a28d60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d3080b90b81fa3a44e04b57000b69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ceba7e5663f15556dcf30603c183b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabb655fa51ece83c7364856b8d57dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2b1aff53371ff5c1e6f72346c4769243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375e9526e90a8f4d0af367d93fa3932244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82468900be7a2ca3c085f77a7fdfb0b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49092e0e4639cc2600b08bff7bf3be6a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa9d4c8ff6aa14ef002567c8b8fd3b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce4ce62b493555988a0c749346deca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715ea9efd0658eeffdf3a049fdc363b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7dc2d23975c20b3bba24c3b6c5c27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7349ff5ba5a4ee945356a59bebd88251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1382f9e6aea5a6debf3dfda503028b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb816089bcccbe62eda2b3ad079b40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075f8921d07872719c1dadc8dfdd4f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9024d482ecc8618c0f6004f8785be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416355d05567408c32f1ed1b59dc78aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322c0792cbed46a7cda06b045c45e83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eacd8f8ccac544d019af00cc75cc7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82132281b001f685952184acb1cca3c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51752d55676877b6a308dab7254972e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc8f2d89af0ca9b480db04b4c0e42b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11b8dbd5a0e6967ee0d9145b908fa6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce9beab3f1e36c87ff6443e504b59f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1fce433e2984dcce41ab987872e29264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0dfcad1febdac5584e7e8955d2e5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70996f8b1680188b8bfbd6cae207b531266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd00821a21774e76668fe5fb24eacf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a588e70e19e0224d520eed0585ec5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752967daf0f9560bffbef7f69b0806ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a6067a7035c3cf1548e1102f99510270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c366ba138f497ad3bbab4b0d723b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8052a490948f38b46838b21f84ac1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8878ef452cc113d8ab8bd4ab5fc60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135eb105cbf8231538cd7e4f2bdd52f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae8dc225b10970a1a865c4d1b24926275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c02a5124979ec97de99f226c4d373276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def649324bb976214b82376022d27dd3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cfdaa521a7e930a1fb7a3466e42d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4c7e112eac7bc39ea7851723c1af2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a49e67d5844cc4a5ae84abb7214ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9e1004b0d9b535f91f639fb512e08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4cd82deb9a8b587cb2bd1a4ca68f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d863d0d2a11a649e52ccbe6fa73c73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4214a6697390e1e9f0ed7fe8aa1e99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef568644215561bb9943dd63b5a6cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebce0589ac3b7bf41728de07d8dae2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a675c2a927b7efa2426da35a146869287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cad070a0e05abb4e44d88cee8445f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36d46f321182b33cfb12e5a374c84a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeb5f8608b0abcae05331b09048649290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d23b740d9bbeb88b9ba1dc41d5e93f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3a2d1e027db1692e93490428c3849292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c1392007fc1c852b939a64fb6e9a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd1b0b8f4d8cb81b2e0dd7ac066e89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391517345df308856488b1b16d02380b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2a7ca4e715ef8f4adf35b5c682401296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621488d0f06dbada2551f450503df6ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da13c249b532b932e606009b2574753298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f07dbc41bdc4d9efeb2d5aac6201fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce08f149116becd7b00defe0bb908a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fca7ed5c70961e1cfc47da3963fa71301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4ac36909b5ec7c96f859c404e3fbb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78afc580db92aa95f3df065fb1263ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85fd93be1a4e193f6e6d9b46928e16304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8707f32cc8284a06da5c952dfc3da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a91fcaedd2baaf48a588c46148b69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48c5269e4f509dccac4ffa4296d7f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ff84f2b0feff24678be39b478b462308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0ff23dcd021fe4265fb0e82a378e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884eabbffdd0433dd28e810b2ffe8a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffde2a746cd37754b6b261658619dfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe582fb56814600f6fb485fd62f4b45d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab39a1bf312c8fd40d58a0d31d8b0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4932452a0c5566a7ed92db3035bca6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0c692a03ffe5ef34a374b18146040315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6f207e7e3960942d18ac2bd8b8dcb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed462236cb3d8e8d1b13666a7a5762dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78932ff7187d890b360a2b86405a7132318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8d5b6174dad6346c684f723194d49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456cfa0f52650b4004ac5711f3a386b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007973a718625e0e649b763f86de3be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef10bf3e63024014c24f67e30b2b33e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f89d4d9b06a5248524da3509219382323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cf08f94bc33219da913a18a75f1aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2521826908365507431f031f0775bfa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaf3184b00a7f46c0cd82db0d3675b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704a476559a6fd3f79f4899a9297e9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b75e598675e2ec8be2ed7112e2aaa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8e0d743985023d6f43f79dc6dd9a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9bb05b5f81ad779f7e223579beeb2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf303ec2d447f9d8fd0c5652274e642331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cf4492795723a5d663daea95a891a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a0ec10bd418715b8f7402091076f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348867ab88129d084af581e1e4b5aa1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833a6d754b495ecc09b3e3354e4262c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6f7125485ab965b4e0be2756d13d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7718d6084b068bd2e818a55829ee7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20eb9de2cf889ea20bdbb2d29ce0c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da970653c9b78b9d63abe9d6d97ac1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce1376a73bfc6b829e0e53db50c4b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a7626eaeedd6f04d79ccb7c4dd370341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820808586c1340ad553c0c89bf2ad68342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d97a5907c72d21c79b8198c17cbc3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcfe29f01eddcf049841e9fbafbd61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c85bdf40f7e3efdefe499f09e3750345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa36e0789b09980cdf3389cc4523f09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3527eca5dba0daca4a653b6c9dd7de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef553dc241ee1a2cdce30df14bfa0c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6dd7b0b439ddf220ec0ccfe9efab5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c1fc361adcc2c87588961cb6fb7dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808af68372c812184b6e7e97b031109351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe8352fa5bd48eaa0fb79fdf13d753352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58f8304f4d2213c137b8ee296c79f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7dcbcc29b89c11fd810b424885c96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd46c8df6a1dba81604375de977873355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a85795a7c4c15732423c75d934acd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a49f9f0a20d014becfa982516deab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d657dab86bb1220b217606621d7de9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c0ab4bb93a444f75be18b258999fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bd49b0133214de4ef33298c4b87b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8b6fdbdd6fa1b2a832341bc615f86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b6265787434491e3ba74f218ce2a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a59224d33ec087339d1e120d6d92f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70713a8a8551c57f6264f7d2f34894a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54d037cbcd3bead0d6a85b7a2b520e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d5a5ea58a082d188590e5b61d9cff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8497470b405e66fd3ae393cc3a9fd5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7bee519942f503ff1ddb4ccd96ec3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4c03e35979efc8f06f6524b67ed2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcafb1824089be0c20fb0154eadcf4f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff83adc58ff8cdc1b70397980f9a21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f3b290463ee29e0f4a69695bc1077372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86036ebb7ecbeb33639f51735572c060373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9fa74f35600df3fde69615fa2ad7d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe3d962a816df4667ced3289812364375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773e0b2941d96fff3f72b217f81cc8c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b28850f53067be1fde61db9361a11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22042677e1a7ebea279963a609559d09378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012d2c9f0fcfa0eb41be143672a831a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd3780d09aee6a1dc5137e2641997f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a179e05137fa8cf8db9325fb3fe85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16415183625450b94542c8297120ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fdf2bc3ddf3b4fff9ee5b624a6959383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3d52804b6bd9723ee8f2dd1052ee6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16ec6d3ee31466ec2bdbc9e352bc17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6866b0ecac1cf5e5498563938c691386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68193d423defea527eebfe70938c5445387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b950fedbbe43fc852ca92c44b4f7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd8e248fe89bf3b76a5ebaeae1d577389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715640f2a7b86af0943a07099241948f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc019455279b68b9f591e258c7cca10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb20938b8cd439759e5325277cc138392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a21367eb18ac45f34469e9b356ca1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c9b44d395bab7c466a0937406d5d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e779183d6a66784803621c01c14bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd77e7d2e3acf9e9608af774f3ce8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e8f4db681f47af50f7b2467bb2a21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2631b3dbb2be9291943fe2a199dd3da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9fc68d0efaeb3a429cc3c0f2adbee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be3e3d711ca746081af8f5d8b5a386400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436e0a426145efdbb9efe32bdb786e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2e0d3a6f1ca1655af7f7217f66697402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef4acbb31c07ca0a4c134cb0e5a6bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610a93c2e9f749c245c339f41912ad4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c5bac967b9175f9e4e24a5c2895dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b4cdd6827743d98340271e1881594406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a545a50327bf33326c100e85ad7e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bd4c277d90a306123a7bea08d6d7b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155043157f2bfa8c73a0b733035fe22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d70d17a07298d98b7e8dc8909cfb6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b3b55ef92fdc84073da69e5d1d868411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d73c28ade0d5449739d3a06f82e0ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d402bcb116ba5e1af8078f9a789339c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521ca2eea08d77c3ce565ba91374125414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812966237411263e50e1307dd11bf04e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d897ce488cbaff5acd64186d796d59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6904d10600a011609b19ae2fb58b51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732c52d0f62cf16bbb29bffdb1a8e77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b464b36ad1f152f125e63d5b8679f67419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94a26ee2b9345fd66bff638638fc7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65be7a99241801b06dc13bf509e5069421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc4eb4ab12ca5537ee09270eb4a108422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c5376bfd988d5cfd9f1a69cc4d29f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e841b36f5027e4c362c450805656d69424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942e1103fd4db4bc6da5ce947491b76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc01fc7cbd3fbab3056a0d2eb8173c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea04522b27e5477a96785dbfaff2500427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d127264acac053af3356a7a069249428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb80c4c0682253dd6e04f9345e556d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33902e36fa1d35881f7aeb848efbf77a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958f3a3b32858df52b650e8f40d4c15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40f2d4a0b9e7bb63dcf2595ceb7343432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fc810a7f32ef7dc5e15fd17b1acbc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a9fb47bee5499cdf9916bbd9cf93f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd436b69329201a646cbea92accc72435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bcaf1aec27f772598a47dddc5fa83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073b501ac51877f83423471e6324409437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb52744fe16c0710a901576871517d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800f9ea691a4aad1588af37bd4cbef2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2eaa933225a1a8de81a88b5365b6f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bb7acc671b9ac6f6a05ecc45702c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d181c91f60924dad0ebc5f70b7bf313442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae124570bffa955cfe3d99153332c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630f669fbc87aa28b1511cc7db894a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f19e0c2d2a84eee67f97adfcdd8e3b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bb6c677d93725639ad2afc80974b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35938254209187cb0e6a6138893bd39447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959fb9b86bc6aa9daf87ae8b6b9259c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a71c0587eb97982854bbf2dbf17777449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b91520d0d783e0d449d548451489fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5d9c4e38dd10863b1bdbe068c36e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f705a4e8e475a2732216e29caf9fab8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc298ec3d5fcb09ea7b7277adcb553453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598b60549ace613c498ba7b991afebe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78163497260db3e61e4918a4da9ed3d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c82ad8b681b331102b60070ff39ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccb6b5222d3a0b0959ff2ff4af22c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876ae0933e877bf7066aa93a2465d02458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd20d7e8ab5fb9f19a8f0216a6e16c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e69c3887c58e25f1ba9167a3c187a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5789210840b1d05c619e44f5e32c7f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1a204d2383e510ee58db2e5bf15a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f1be037f04a0cae42a3194666b01d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691c117e76bff6417b7213bfd5d18e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940518bdac58bdf5feaf18592cb5c8c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ed2bae6bb87b0c949be89dc13e24f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaee813a66256cd6f67f35b6a16c84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef821d7f052b9cb1bc6836aa4912888b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1130b2a050ce7a1ff663a8f93fc0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5757d2767f1f9a9aee9226df2fbbb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60168383d1560a23e2e571e6a2429b9a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9c5aeabf88cdf12c2c7984bc34ff3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ac95180a52da68a6dc99c50d39fbd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fa1166a9594f8fd41be346f793afe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522b01538ea9e986ebed52d0ddb9c83475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23a0ba5a08d986b6bb7a7b88761006476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722be70bc2f3da72ee2786430f5d5a71477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658519a551ef6d2d65135ef605f7484f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca207c7b4186ea0bd15ae9b8be6cd91e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc23a030d8635b07919200850c685c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3f1662d97286b167a63a4c5a21667481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0aff4238e431d8216aa7f029dc4d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8eb05a4438d421a81fb18d9e0b2b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1a1b383dd5c9810dc04ac8a127d99484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55577b2d98bac994ba5c47191b2f0eb6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908704b65cb806cfebd54a9ac679b770486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f145f60429497c5e50fc5e01598fca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833c4ac0151afd262f43035a3388d25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e99f0efa16721549f8f3fb5a4a069489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef3ecec9b569d5193083cefb9a182d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce7dd2afcc623645c99c2029ec68a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc3b103d8abd358be0af1c71dba653492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9bbf5b66c25a4d036e0bb3e13448c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053de0c5640ae803e95ad343d06858fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fbbdd4087f96628a5e51badeb6068495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9858795037c5f024ee7136832e1a34a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c1584277a47fd72ba51374b1d9a49497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9cbd4afecb03beadfabbb079263fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbd61c6c369cfe81614a76c07308e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36aa0f960d20d77e738cc4f6e5906c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682818bc64c1e747d55c30aaedb746e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7faad0fe14a506452dee6f508f01f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0972783ac449ddf695ced14d2e9d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80376bc699aa6fa1ffd97748ee54cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffafa8ec5bf74b045efe716083f3715505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984319e4f3865de2c686feaf7113ca91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cad0745e8d6e173de50b9c900c158507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90117b547192065feaf8f476f61169c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da28d713bd3908875959f93cd593258509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad426c7d471a63a3023544cd3a9cf0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cccf698d30066b3345652430d10063511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd7270038e3459fb91af4f40f7c4f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e47fb48d9dae757a39aa2e20d5c4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57f5c93bd8c3738fb87fca232998ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a856c5560a5e40572a9ce4059d3bb2c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9b3bc93264359d9ecaadc60e871e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb4fcd1f44ca6b1f35a274bc53783f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b64873b6faab00f0936f81170d8d85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1222bd75006be93b455b250d85f6c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b428d8ef863126ebafc9637970557520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca0d8452ded11be84d662e717d23fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee0bbcc87392740424edc021116144522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e59856de16dbb2204ebc584a7b305523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354145a56e99635340f3fd617adfbac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c8a9e95571c7da6f4f3028b7ddba3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9cd18d8821c5f3eef55d64de11da5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd4ef18e9f6417ce703f302a4038b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e1f19e228e6631894cc3d7266694e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc9c5cd4c4f9cf9800219563c21657529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6f331553d2c3c8bd824ffe8f6ca25530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521df28fe3a3cb835ceb2c3d0a98db7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb90080b1fb6781b950644e36d4964532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9915848c2dd18560b336bb95a5efa56533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f503bafad03ceb15ffa6c989928ccc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5412a86ce2ac4617ea76d927c4ee301535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd8cd62070258cd78c60ce96d041dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784d8a3014aef5b1167d49279566623537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384e1d1d4b336055a5b3eda084f0b6a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbe50ee297a6a14c6b876f5d36976f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa6745171e5dc5694e16fb6acb9b39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a465c9c68ec8e91cbe81a79f88d46541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbca27b9300f94fb1482e277c461f2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0396d80cbedb9eaed59db5a2e1ce3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c50d7211ad8577931c8bd3052b545544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bb58a19cfd859725a06dae41c1129545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3397da237c589166ada19c092089c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f03085cd25c06d1c94a19ece4b484547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c576725ba015c295752cf5f428832548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5bff378fcfe4ed98c757ee91c0927549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c5e43d631479f2641d1c64a354842550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8972caab3c69f3177bfebf550e782b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633138e8c293d645cce966c0df97a9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff2a42c73c0cfaf6c7ca92d9a109db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac472ff45b7115bbbaa268e727d1e047554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25e79d0be291726c79bafd256e1932555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843028778a8ce5c7a59159f6a19d9670556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f2ee14c9ee8dbe75568b97955f09e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260810b52dc4fd65678ba721d5bb590558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507980fdef05065bf8c89b755871c069559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942617d182c77d294271795b3eee0bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa95377407ccfa129bbe58e8cef87d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c37cefe628246917a118c3ba4aded2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606a224f2a15d9d1a89775496c5e848563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2d74f7b431357b152eea81eac235e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7b4d0cff5a6b2dc285f86382a4f2f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14dbe15a003be8806bda5aaa7a062f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44200631a02643135a1960f64219f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cb01bda880e4a9a775df8f92993ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d17cef21b8738c6fb9c5bf510ef630569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b1ec90820061ee7ab71f88108ff93570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a12d6b3768508a75b6d725d7b70449571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fbef75b0ece82615e7d372fee0832572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979017224bbb3d110ab62fa41c744c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f32cde08a6eae4d905f4a76aaf4ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ea47c429848c20bbc026c8659adb4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52594c632a7f4a67a6a614b1dec6d9cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2b8662f1867c5cf40bfa64057629c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cf2aee3bdbd0852078d2c19d69010578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790da56f4ef58e2f61d1d2d72db0fb61579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45474c582a55f7d3883c91e1b3befa25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08431025491a078ff420a68cd516527581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5fac0f395a7b832d7a17206e18acb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd01306637745300231d5dc95d0726c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7773ec878d8d65b536edd53ed05c9dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1183ade85a7608ca01f5d3709ff90ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab18450028a401f45842ce2b3569204586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128dd6154e316fe43415e8549d332cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea6c9cc228ea548528bfe9eb06a0b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831bb37e52a3ca23311a23921e444b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1127e3770533c4ee986e39e0d1b7c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f2ec1ec8cf34d71f3c87b2bfbd8d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11cd72724535ba23a528c2ffb99abe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db336cfeaf6bd9045bff59b193995f1e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d644ab217d8b7d894cb8c8c736bec42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e125cdc78676f7408e1ae0bbc5ef8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3a4a85e3c7a382a196dbd56b892b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388f0f3b7f8f40bc64dd9d970656583597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a188c7a6f6f6f9fe253167db73c7ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c242d2c3c6b9ea195a8d9be22f7e7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96413bcc3b85a592da0743f8dc15ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ed112ef5b119de98abb587cf9acfb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e513b01d46cea9d78b002b929599f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8e6fb5b2341d70f1614556227cb3b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6e1815e7c63695e8c23713ab546f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152fe933a2db2aacfe4d56844fc34e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d245804395b5c854046f4c751af572a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93a20c961503dd28bc4cb15e75957c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43688bafbd92f76bebc9f058cc9b96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14320a9200f160ce0db9414263c5bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef03eb284ff27a65c325739f29da94610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cc59c0096bfd599b4ef0232bb902f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea97595464b7c369337686458f2f53612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d128c6a9d2f36431da38d404f1565cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab74d30f12bf53e520f70dda050770614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb0cf2028bd6164e8cd1fc0f1439ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14196823164ac9c17589f49a44e9f4a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d59901d98b8815fd2089e71b5d485617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b169873a4f10b405dcf07faecf2dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b072ba054f81f480ace6cd86bfcdb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767ceb3f6263fd5fa1aee1cbcee35f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a28c7bc5fd79d042751fd4f48d578d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d71fe9d15412a12ad8cf9a429a85d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e2c67c94798609eba7f97f4b8617e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a7625abd73fdd8d490c15eac484e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89472b9389c24ed05016442f921e712625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6b26c1a0863a274577d10fe6a49ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0a1d4bf8f535c162c14b8b2f76b21627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543f1a84a9f979013a6311648405ef1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b35aad8881900c8eea24e707130c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579ebc8e618d50d220c8f42e1570348630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581134c71cb1cd68f3ada85f3d55df8f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068eda92399e82db5a382d4011b0a234632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a265c0ca682822484fed60a042f6359633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36123d5adc8956e1d44202634bc0f9e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa728a6fbc2b1147b3647985ce97656635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb231c52cf5b108a80a033e91085ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c933601e9f0f7381c6ec915afa18df9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898e014544126d67f891a22b62752cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea9ea31df820e661b74248f34122b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff16356f5cf00182b4b4a5354be8fe5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78243be87c9ba6f4e2dccca485421a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a682f5fe539a31a52856d314d3260642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d5c6dfb4c602cc1285704fbcff8b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c91b6c4a625eea203525681272850644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c81de931ca6e78a4b8a8262baa71e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61b8ba7fd22862d83075ff5a6e68c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b9d2252d834f13890aadf97170f37647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4ceb21bd1cbc5d8d07d9593a60d33648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9748ec0adf5dd5be414790d957066649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6b8d6c1bcee25623519f1bece35f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141c99a4c3b2b3c328e6973bb78a85e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41782f4c8fc3012270f2e609e240833652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34503bc79b858e74613075a763e9d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415f02788219a3c210e993cc59f9af1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98254ac2768478c8eb9766d63f3baa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b739117e5b8cd0b9c9007b65611565656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4d91c505f2cf4c7f041d4d9ad8265657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cbfa064dde8b1a2919746fe06f66d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a56fd12f3b8579073651c13cef240659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745de9e3e1b0e4dcfed2eee5ece25900660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c21a0011a1454b937e939709b72604661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8646ece6d4cf8db33f97c052d5b2cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a43c3d97fd2993f35fe3a50e1ff69a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b25e238edaf33e8906880b18608ac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bffd0c9f8baf9887edd6f895b211b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7757b6f5458a58cd307f9c72b0ba15666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7749bc3bc09c8650a016e259483ea4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936bf40ee3cae828240be8f46db6983668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c964d193269553ebbac7a61d2bd7e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5abc46974287fd340e6dcedb0e4a39670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb65b9ac8b0da5e25700893f714bcd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb699443f7ee64ff21906b9644f85a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11068e0ad00bdad04d69c48a4111fec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec3d8ea573f1bb0f9040045aa7d375674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a248cdebdebac0f3d30adc4e22bb176675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b289bb5d53b56321bbef73a62b3665676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f4be0b7051e4fc3369d12c987711e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0604671c1d8b6312173c42d7d05d91a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2b99c45db897f1f39d11cbca7d7c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cae0adf57917c002a4531b5f7572f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd54274307323e1a0babb30d8b075fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d508864ce65af620a40ea6b4eb91620682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e17bf531db71ea453a431800a62fac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccf82ae468c6d4b5f4fb32a5614b55684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955c571512972d2387d6a6ba5da36d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bfc1ff67a338146e8cc72b5e93e46686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f55abf569f2de764e8a416030bc3a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5f3e620fd9dd0df0f85bae295becd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7192b70079de13443c3e8e17573c774689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c354afb7707e17d61a9970ef5cf4a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ed513d87a689759c3fb28d272dd9a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d06c3fe548f4de02c3b660b303a6c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b6797e3e811cf71dfd019757a7531693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457327fb6e83c0bd6f2b86b01e729f36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c8d4a004f9b4794b08ccff7d4ac36695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd636f83fcf52fc4ed507c8f13c3ed56696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd066d51f91d0b720151df735229b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e11bde86160c23fe50a7f4e00c5588698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf9b752fac0592caed2bfd37d2651e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e607794c01f3da76874ed8c84d22c07700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35b15760ee2baeaee1da47f2c78549701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d530a71e3eb473e5e140538fd5c8108702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3335ac3c6d7b705d2faf694e621854b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52badc7a01ffc426e5f616c0aeb528bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457545c2581bb5dfc3bc54fdb50417e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93a7281162b043ab81b475b7821706706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573beb0537bf3945ea5ff367038d855707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02974d8f89e8c486cc4cf7c7a8b0f18e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5e9e98a541e20803f25acc482ff00709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777019cc49b13380b5ca86b7c918b1dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac790a960ae2fe7f150b79a4e3495e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980063b5c8f4f07aa55d99cf2e0cd7de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7133b0fe742938398de525e0904cd2a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781350bf114ad72c2716cb1b9b5479b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e5afbc02b31e116ea03d407b28c01715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c38af5db622f7a99242743785302c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f097f5ca7ae1e6fdd1d27e3c9ac8c51717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ed3b04ee3b39d56a13193b3d17084718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f48c554a9cf16006f3be30d808ad6e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa66b191ab00eba85706df8ff246d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d526a033faabecf4acbc190ec4e2e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54490e9b28a3ab347a9a515ab80ed7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a145be8ef00dd99ff636547695687c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61779de51e9c16afdac172509965ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858fe357b27e9805180170607f2dfb0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09245508177713bbed4f7f1c4f7eb04726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13163913570ef736678945004969fc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702b4921c99c5f1b8c97960552574b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885c1bcac813d15877aba15d3eec0df729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5927958a33923af77b430da6d6dec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63beaeaa2cbf248f41b799006c11d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f67a7bcf2fcfb0916d633411522d95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390af3dfce47e61b60f2919c239eda2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a971626f642ae1765fecaf0188cda63734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772776e8f356f868f4f0a98b3b29654a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76ad43598374f01d26582ad7cd3d55736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cf7e81bc25d9ae39a52b3d14f13de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a76bada760a792039443e403967aa5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1113d899b8a5801a3913833f13a39739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a21ab79a4473834ebc686d008fd834740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c1c5f00aaa3feb11f197740d85023741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eebcce4bb4dd8f62daa38a6f734fd4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788194fe1440b4ed1833551dc122840743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835f856b6d9fddc33f0249f3a1ed559744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4749d19fd98976d3a1711432310df0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90200bd0a4fd2235ea8abbcef7ea8e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f003a58eaf0b22e6bb9ed5124278664747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dacafd39d0057eca12403cf41254d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0162e141ee4b14587ce0d5f6d6bb8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6e101debc7ab97bbb62c2c56cbfa4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460d45b2fadb1f66260a2e3d54d42f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325987c283c1d3b3fc51bdd3cb9beb69752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0194a4f868da666a9d8efb662f296753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85015c77fae7df4de775eaef516028b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44913ece4ee43418d2a1b6b97d67196a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7d5fa2588547cb5b0d8e66fd9b61f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac59108b32cf0b56b67e3bfab5ed7d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897a2a03a9d058a64903e147e96c190758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf0e0ab9b1af53ddffc8296163da51759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5c4a80c50186d516181bc284185e7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaad874b149daa58f0cec0a942934e0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c24a6893bcc0d6aefa8a4f993738c4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da3f4b335ada03786612ca2997b048763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea397adeede0db6b6b50207d0e54e25a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a53dad5e8ca726d34f2453b3f2a98765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11009a15a371b33fcce9abee56a3c93766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aafab91809f3474f0f2a60157bf938767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>