--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ca64770680a6fb2c5401d5f6fb7671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e3592346162796b4d0437343105112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4feda84f06f62f7b3c62c73d36f3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41976117018d1c927a9fa3aedd0ec3e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcf7018ddf3195b6df67b4f1b446e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a87dfd39a97e45ef1da6a46b4d1776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1220dc2afcb53bf240db5010d1b02037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78f93872bf00c1625157bf475cf7038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb518265f96dea5c58aaa42e0828178f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d53214d9285d237524e7d43ccf23dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a98f06b31cd78617b976cc5cf93f8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27005bbb1467fdb2e69db368adbe66d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ba7efbd56593529a3b08f52adea6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f06726a876597289c198d8dc27f1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9aecbaad32335dc2b835cec8e569c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5dcafc817380bc4ec56a19e9a909e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b677e9f9e605503d46d55527851314017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c24d72affc784ca9db86e5ec2cb7e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35f66406005f0e0992c5f2fc8eca1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80861a6b523316e2e56ed8ae80e496620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd303d81d7cb26d279882202b7a39a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d589e9c1187a1b308e17999772dbbf022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74697ed7131c1682bdb2a2efd336bc7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a313593da09a91d660f41b1d39b2f3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293ecfa6c967054899b565a8059b4d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453b0b1c0b42dc82fecff4a2576fd5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c02ef6195669a37091fbb6777cb3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08214fc6155c6308cd857b697ff6c38d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640194d6b5948f1646fffac9df57dcf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487a050e8303da9f2d6f6cbffa2195530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823710f3dc291c96cfef356b5d24e4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130deb7d6ddc199216b4d3dd95abd3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2003132a3fc0e2864472a9e53b168933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9278b05a8c7f7a7c5a0c1d69615e7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf6cb5d1817deeafd24bfe2adaebca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba556eef4bdd595a1a55cdd470cc2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ed17a4aed1010554485ded5f79c6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f084bfd92a5df4a70fb171ca26ea5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2237c2b74fd7ac0f9329f88d6e9e0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a292b1fcfd9c094195ee3667f5c81a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f55e56f1867ce400135f0cea934d1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f94d4ca43468ebfb6c150ab3119c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3484b16658d939379bb4adbb22cfff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0af45abb7ae5a68f49cddb337e3b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff2fbb834e1e003bb0c53af5639b5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bbd943f2481688bb9db0e7887ee5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aeff3515d9ed80eda016240a4851f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33640e9bd5d86534e24f2fd495f439448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010649425aff8515c384d661b87a58949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac9419fcd64d7d6808333c6065f2ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025a474a84f16b4be91ae63370f43df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2808de79bc9176c62178cb303f22452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5d85a1936ff77534a6e870bb5cc9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709764945b2c7d9cd584e0ce72cd69454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b7d1c44b84c7f238796a6bf84423855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208945dcb197793f23ee95dd377ae1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3dcb2e8083e7a3b8d248eeb134e3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596e7a60be3e3bb2d5ef1783d85232358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a0683264c72e1f8453f15d5cfa35759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1357359d2c914766428a115a656f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61738c089fc87e225a8a00512347ed6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0e7e5969bc4697fa0348d7ee9b6bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13183e9ab797e6adece4ff5c0e84160063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a80efd85224ad96175672610250e3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf15c3d2176bf6a873cbcf8662d364565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b94d15ea6e6477def51fd56ca549066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e12864dbe9cc740fb11e801f34f38167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b17aca7558b9ecc4b123abb080aaea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880354bed1595ef0ba63d406ed9ed28c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb5f5c5df9704b34771ab19a0acf7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda12330f7ac804c5c9dfaa53be453971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c113307cee3a42d36ac4846488ba7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7592a265535b67a72333beb3c74d8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f137871c9485bf2e7142308fe6d65674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f8b0a74ebdae3af48b1eef2d262cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c28f5db733bae7b4659d7a375f5c0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4d5b95854f5d1cecf04f83b0c82a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986804e73114af399e216997e894976878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d46a20f208bdd3b5b27d4f89c689d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1426158e8b86e2e7b9fab31bd109f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3f688ec34f61509086731d7120ded81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996ccc328cdfcdb69146c84d13e60a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030ebe69df2b815258d8bcaa5fd7c5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a410106f5c802965909f467a7d591ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d17d2ca06ee5e69c6b6f808994c96385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb2ed31342bd6d01768cd3ef0f38ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1967a4aa7a2e8e667e3a9dec6ef2abd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f25c7523388594c2919fa811f8fdc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55e76fa8f9a2d184c1b96d6d6a659b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948c0a4be460db9a2f55bfc16e0e3f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de44fc63da842bbd975ea5a4e24e4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e9be232a0dcc6813857e4501d5ff192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fffcc8eb98d0719fb8db8ba614dbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c6e57b45a9d321dc1cf77aba75b7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cf2c727edc2486bc2a7dbb3812dac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561b15e989ffa0a4fc7ea1ba2490a6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed53c30c1b9a120fa612c46112396897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d43ded28bdfe2dd2b94c877b7671c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e5447efea31fcc6cb55683605511c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83816cc03e174635ec19e5fe224b330100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53257931b1b480fbd27c24f9bbc6357d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee313e298c5610de7998abbbc8817500102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdc6818f0d6cc063848e18f4b986e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b7bb7e7f9a1d1d20191421a99f947104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abe8582c30bc8a385593314d42b500105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770611573822646775dac28b1d0e818106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ad40399910fdf48959fb1f19bee4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bda0628e25d1d88da28a1fc6a20495108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c216c855fa1a37a1fefb8356b7407dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced2b4fb8cb044f248d6a545cbec492110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a05690a10d5532c649d96f4913e18a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1ea6e74614f9367e8b545c5bf3e5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe37babce9b02a01cd168da52552d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf73a06fd50e193103bcadc1b8b4daa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4300899552bee2163d8d240007273115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cbdc50a7332448a750d423fc15150116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9644a00a7348e870483370c84d593117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c233a9763284b63090219a7f2d8d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3aa1989ba63d0e68c53c99a952c089119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b459765d362365af98b1a26b89b975120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d3897f11e2be05ecf8f73f0993b20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda23949ed8d0d07546c4b9b5589301122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef4ba6db7f0da9829587eb030b0b7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0518a1000bfcb7023128d29de6efd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c5444ea349ee8f1e4794c49b5e9f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394f6f65687110c2cd5602169faa2ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f1a23e853378f6e6a8c5e576418cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925c1b706ef4c83e98b63a3dd07096d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f87f5f9a1fe7b68426e38dfe70bcb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a500407472e4b396db63262d3e1671130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605a1573409aed457314bb27ca52ead131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c4246c6beb1b3101605a2b5120603132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641b89255eb409e51b5d4394f15f8fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5b5d40282d1071f2673d52cf63e9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b2fd865504f7083d45006163c4f73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed09a288d4b9a60381e6670a106d887136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e85b3528a6a63dd1562b8b046b059b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f17944e7a36a1b2bfe597b865e99be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d9e39be9084c10c639654eac9f981139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9604b6e8482ccbc4886a302a02604140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a3c44a905423b502d584b87ed25ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cd72cb2b0198da3ea8d456b30450c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6f355611b7038ac6947990834034e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8e79ac95a3aac1cff25e8ea583710144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20c7afbdd3bf71c58b0f77e380a70c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0363548a268a5c516b1864c8f154f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea731af760edddd1a40b46854187033147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30416591c146c0fa30a14318a52c233148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c8758a979e3f012601b0de5ae04ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de6f338758f08a7939345cedf07f8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1316cf4eff9bc5178bdb40873a458151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625d5309868777287fdee3a5b781082152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17635e3fda86bc5f2535c61a41337c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b9344a2026839c91af278428cfa0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44b9211117f629025c9a8821b54308155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a467ff096865e02095c849475e7d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0dbebedea4c7c775b54810d5baedb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aeb71cec0b979e9b753a2887d3ee87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967cd819826f1453455d74ec248d931159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9a61d27d8502f481eb6a9cba578e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86537d58a36ef4deb0bb828ce353a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c09199d22af7bfc5800c528adb51b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc04955b77864895d381dde1d34581163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57dc58af15772fdfe0c67c173a56af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd22b29013331d586b3e629e1189a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db379b61c907409825c100f1ce77dcd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c1db2457a14e944511db792c389d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d2d1909e56fef2ccbf7ebac5ea170168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cadfc034ecb5bbf84f798e00ff695169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ec249c49ec52fcc09fed3b5323082170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c9a0a190c37c7294af474770fa161171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9212e66dcff35df2528a2549e0285172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ce29dee92539cf7c5a740516444db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101f0830009a63d0e5f98d75887671c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed262b39b35bcb6385ff5d6a19e3ed7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70d98a6aaa0d6dc0e7c2fc67c3ae0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63aeece192b1feeb8e2458e2525560e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab55be5b4e3927cb38c5c4a3de4e89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc711c14b955fcdfe1a63f05a310483a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb46fb626067ea65c24f3c112efd1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7743a5f32c9f38f9334242cae9dd35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b01f5400cdea7fbe73cd4d4730c1b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea829d5b682be2d2a734aeeaf8e16a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55d3ab3bb5b2dffadb9eb2e79fe839184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786411dc2d475ed9faf104a006196bf9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296d48eb27d354a4aa6da3c9d7b0029186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da73475f8e77be5b6845bda50f0443b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff5db4a1edca75aa56d0b81d32fc5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07fb5051e1047429240f759b6d6963189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00200e595608d4501744ee3dc44f483e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5438a1fe111f5954dc52f00d2505f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb85a7c28f6289943951415c86efac2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d16adbc920d29e478d894bee3ad939193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edcb0ff8a7b54c5006cb0ef7223cbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba567864c1fa55658aa8055c129a9ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b69a5ff3d86b796bf7e7d7f705481196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858af23acd37f31c4753a7f7931acb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a2402ece19f7ff346eadbc90f3217198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0246e476b40e5f78de5f92a5b1328aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe12d0db4cd5b64a89675a39771e08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0534b3678f5562a69c7653f6ae4aaa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51c26448a4689d512d86b3f7146944202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eeacd4c4150de5cbe530f07017adca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36911fbd25d5a78b529a4ea85b54e3f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eb0a078ca604d2c081d910049950e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd230be7dbf15940779e1a199c93b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da428c4363a785d5bcf4f389decf9df4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0957d3874a53284acef47b2ed96ea4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a2215f018ddc2e8a77206710f6aee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208c7f0c03455afd15e2e85d0faf9e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be4bea1ba4742c8021b30766e2d867211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce2d2f9afcacdd34ffe6359d6f3d88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8636365cfe01024da52c279b812342d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ce536e027ad70af25439f3358e155214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff989ed2d2a7b41c914bef3beb71939215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e7ba048be8d258f12ed5916074ffb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05866187c58790ca9e5f477fd40276e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd5b7b0387df55fc55c98e14112288218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81875bff12150b48913ca6fa1d6c4676219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a7b35b5d386db321e402940ab9ea6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567039e9861d987c30074c56cd02039221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d817c912f3d8ca07cd41fd409561ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b0700338fe41f55be589a1af7f4ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074511309bf4d6460cfce8b10f5c22a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bbd74c2a39079845215240f970316225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6706782fc347b4d6f19c5c15da976226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec79537b5df26c4eb6b51b5138da3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c3a1e611102a1bf08e1e68a386fa5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0f5b7d331a0a0c2864b92957c4f54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60765469ba560f4421e3d6701e6ac0b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b619991ff864ff79fa7f93fe4251bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecb21592e9ea43860e8c491c2bc01c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3515953171a9649a149f47b5bb773a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907de07ba1728a6506a9016ee7408b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f091dce6b786bd5c1587906ba09b729235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f0972daf43e076ff31443e84ebd28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768eed13c325472698ea12448c45c73237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074ce9b7a6544dc18770a4e89001bf0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1e97209ef29a626a18e24073446fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cc48142a7b14e29f00c3307e35179240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbfec472127cccfc23371471a73a31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d91893d49751a43793ab1bc35859a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46a3b19ad844e227703bd045f94563243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84c2d962463fa73036f508614a1b81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420848c9f172ec9b862c41d1409a771245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8aa3e92680fcfaa7fcf6192b5e542246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1ef2d65caf8e6401138b52a851e73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b67026fce6360ab04153412cf5ede248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09867561b450e2b8e41cf7a8ed53cdb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727a32215bf3c0e7910223aa9d691b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a3427c9242276671cd5d94afbf0af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38d5dd89ad755a037adebf6ac14b32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4823528b5c32c4b63aa887cd211b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c559c98271ebc0a973550602510b99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647120cf5734a8e2c0068917a110e0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3acb699a105a49de2336f70185f159256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1713b3d9d85880dcfd12a0af7db54257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1e718f13555aab4e08642cdd2b1f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba31c549721cd74f5f00acbc727777d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bff90b9a554b6647b61e94a992e2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3113fcbfe05ab05876c996d3d19067261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224af0985f132c78a1afcb0907d589ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15981faf06d9fcfc0bde7b711ec3ee05263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d616844187fc3fde25af1fada5387f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c3b832bff82b26972ca2db234b780265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaac1781763827222339c2420bebb0a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a6ab02d8f2c8515e0cd8ef4cac78a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9516151dc3312cdfdc3396b56e357d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cfbbec055e9ea608ee2165396cda1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63c4962498d98b11c600c3bb5c685e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cf9ea898f1af32b8b25b0c828d3fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744bb90656dc13d6da50ccf9cb4fa8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06c654a4334420265b243c545caa1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4034774ec25d541b7f1b6c1da8e00a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb3923aa6aef4e3cfe8cf2d489154d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcc5fe82870dda97bdca019a851b8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fac475831b6930d3863d256cc63268277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0723ee878568a290d3bede0e9c583f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fed5a5db9e98fdb405a428f0414e95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a41a450556d460c4451a9ad81d15b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f2281cf4aa960cc34d2faddc5ee5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdfb480dc814071f78aff5bbbf8be7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18276f84e888b293229fe98de820adb0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3488c25acf46d67946a9bdbd512c2de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db42ff5f4dc82b6130bb20327d9ee49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259335484c7ae26069589a8630498f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdac6860ebb599eb18a9ca60c11ace4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3c487e544cda1d17467cc62fc9245288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e68bd6adf9940caaa1ab9e435b78b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290318a6ba17603cbe8379229e21fb9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77d482d09b62aaf1b7427c9932bf22291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ee14f9f2ea67e37fe4d09397563b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7c4314c387347a7aceed12b514a02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc947478c5f1c7f2e303127e2e199dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc736cf104072d8956f4969e3e54d6da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5596b633aa4d683fb96e551893afbfa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841596c4d7266065cda8452c6fa6471297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b25f983a4c5e18336ee6c9efcba43b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401541df0cbb18062deb79878e122634299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458355f7946993384c6bef361a394f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d127a3add21bdf9b9587681367d92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395901a6c3d4e392161359596b4abd7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c019e3c41ad355fb30fca368b4f4c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793730ff3bd5e9383a17999e8fd50a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0396363e7a0c21741b9171f3f7487305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10335c396dce6e29fa6c497b13303b82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d129957dd38036e8507a3c3185ea245307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0cf8ea5c6ad60b9d945036f5069a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13406159ae3f674e8858985e39fa569309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adf8fb77c4980983ad3edcfd10a6f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4a0566ee040a6e04fc86cc3d5a5ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4f04231c852ca23a0d3bd2813260a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729918ad71e6b18fa8f460e192494f54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cffc3c7769e691a8a8d3f5489da62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3992c02f138185af25cf283a62142315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39058d612478b802f8f3862a282da429316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1354bc064723ef9e1ed9c655be95d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fa428eebf4afce9a69b7889a2adc2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f311ef765ead95d6de141e9778398d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2933d0bc71e80bf9da88fdeae23f3f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ccab49c2f2f36695553a5fb2864a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1eb75cee28bb097dbb6a4f85f7ad62322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad24e74e4676ca2cf28720edcd6513e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf2ccd86953f370b60c579a58c451f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b70ee8c79f05e1ab5e9221a487d1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5b730cf9d0f20f93bd5036f45c236326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cda8f4774f15b7cdbeeb74aec0df5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38597c333f9699e8dc9c0c8e60745a02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30215e7711bd62f7e9b77d710b0db19d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868699298de51e793a126d710c19f2a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915d6235f7a000b48f4532ae4105df6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e3f190687f0b3feef78710bba076d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ab6f529a135ece8372f1f0f443d9c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33398c01ebb6aa62ddaa760763d6578b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0095089e32c0f02bc188955c141306335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a5a012e09b8363850e1af1fd4b6a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4784c5aebffb77d9010656b30d5077b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3e699f3912044c6a340b58b391215338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2779c13472679c828b90e97b16c256339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa536f26dde223a20c4478d404bd16d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840a19200d7f5f50f8372612ea77bb0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2bbbe44ddea244c02787ae681e092342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686096ecaebe1448904c44555ae7f26e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5df39f4c8c7dd8ea08af005dfbc24344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28644f2e56967612ce1f2f347227a5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a1fda2108a89a339341e9b1097429346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9aaf0ce2b92cb96f6197563b8b6a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20351718eef300817fd40fd899271359348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1e3b7b5fb2fe0283ed95017e3229f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802e5db9a3abc33ae57d4c2c9cf6b87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b794f6e395e1abbdb2d67f3927ada1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c92d816302c1512da9074e9666873352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2e7a2619510a23d3e4228fb83014f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087528f330308f0335bf9a2951446f4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aadcb9dd62fc09238ef1edb004ef9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c13d6e1d1dcf1d399dc9186a1b741356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca19b5d5cd7d9c988901a68de59d85357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a8e16292675fa7a3f70d6d72a14e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c7adf65b7a269b99811110b24f9d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35918c15edef4d46da43df5472c12130360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413b59294499ff3ba05cf2c4be9b92d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c67358bb72a68502ae51d7915e9555362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ca6d2d9dc5a76c6171333c1bb468e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae877af0d119aca2ee4e1c623d7dae1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286de590af1329e6cf178294ebc465d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776214b3519ed6c1c1bd05a2320121a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbc6f45f83ba1385ce5963ccacc1ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865eff032a1403ea89a83a85656bb23368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209a402b9e87538847c0f241f3dfaef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cd450062d2238b32411977a225854370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524d91926a2d1cdc5765630e92c70f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52758cf4cadc6338978eab68568670a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e10e33f4ba485c27b0f9ee5c53366373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad2b97e0a0bd9189c0039a82b9f08d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382590efc52dc1b94e93fee0979fd35375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a35a395ad6b3c3e6c5cbc554723f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39bbc8d57977886ac2fa66869ed064377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4861c0afb211dd99c2ccd533d1c90a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6e8e0f1d50ad7813480ddbae342f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3272f62411205c21ee47324507304380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180545fe1ebc17e996813671b777fa9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7ea50f67dee3a813ab8cfecb72d04382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74def20d94e98a6003ed96564e492e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e6d11bb62bcced3190724e823e4f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8136f68461f70f7aeb35e3c82c3d725385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029a532ae1b82624ce1a3da3620ec53386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d67affe36e69b94089390fd30f7a7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1e2d4d1a43fbb8dbff6b60cfaccf3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd181b1fbce49f9c681c87546dc9cc73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef43a12de39042a8a7b69aedf07c0cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cec5c9f18dc25b2179b9e487fe3e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55414f547708a8306615306e7a2fdc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83911bb558eb1eeab818afa56df0806393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb204b8af1657dd0d4ee8c81166012394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd553656b87521615049d0476922c15395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956d10f15dd9158e07a71fc158d9d62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e493e2690284fccc21b8d32024d85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff518939dad7568e89ee0fe774fa432398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e1ea0d62c2670f82a118a37496149399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba480c44e14e9b7690ca8fc4fb2f8f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c01dad794158f5b6b65e839c03d0c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d26b4c6673c989a86a4db379517d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e11e650bee94ae46b19c0fd6c83f0f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667cc40ee77a95ec0e04086eff60c86404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8240c0c151a663b6dddb0e3b2f1dd5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3ad1cebce16b43fe779e4f6f9fa7b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77be4d95b01bc2bdbcda8572ae496a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca1fa54b0113c65eb962b7f67d147e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9187cddcd6d05eaed1b6506ca0bc45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69317b1f53b4b1036847a4835213ecb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c51ef0cfe43fcc197db8fa16c908f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae4a64a59b0a84eea6238ba24a44b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369066dcd608f9fa4497f8bbbb08fd6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a834bf4a4ae2fee621a367add8c71414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aa1f22c3671d34bc5033d5dd70242415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798d43ffc842f03e4f96bb67f8897fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bf3124f2b784fc143c4a8377d58e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc3cf80c3a63c90c59b327fae6b904418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb68023dc1818b0d1ea4f18adba8ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b68e36aaf27077991b4203ee0e910420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad7ef6ed398b6fc21e383b94652673421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909518d5c4576e2edab3910e4139530422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d73ba394afd9f25e1fc5cfa4ee833e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f908dcf0f598e06781fcf07f4af5c4a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368e471aea0894b300d39d1310634ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398908a99640f55cdc9e2dbdd1c23e10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e32409b8be852cde6b689b55b2ce49427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7586877ffa6b3d0256221f6d71dad6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b45d63533694c12b434a74daf3a2d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c0edf714a4e124d791c16701a8af6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f6717c28137cdb27f5c8fa48aac01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdad536ae797acbb9691b2af0c615c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea39c0ad7c3d01004be4f7a038ece1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f130e6d17adac5400001479d41255ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e963137e65a9ef52271a14ca50c396c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b32e3a8adcef3e601287e4f0bdbeef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc3b2cb8d9a6955ad1f00bdeb881c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60d15254e3a397b8057a606dcaabc9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb4cfbabccac465ea4c18a63855c9e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e7ff3f288ed2a3f2b4d48bedc59f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02919e211523c3825c6dc975b857cf67441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b6a2b7d15b096f8f5fe49d96bbd5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac2d4cd7bfa87a993dfb1fe60aeb13443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2b99482324e6778ae1956a2215901444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f631fa9b26f6816692fffd139f9d75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a1df6ac7b0cac6f7c904b61b0d6e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de49d063bfeb138f12d0d56b46f93eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7553bcdf0707a76d12b334dc7e7e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b562011bb72168504e597d28df15b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d2f273b84f00091dd602da04b9322450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97960d4af3cb8a276fb7b1c4f2e8daa9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8029b1ba9ed47f5f3168d380287fda452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65957eaf3153cbe8976d7c54f1640f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eec89e858374be52a618f0823c2215454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dabbd8209dca40265e6293f7cf2ac1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b52b7c6179865f8778f94b8ae4f4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63652dc97a4993d4371b7960d61546f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64e3fe0eeecdaba9088c3db36389d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc379346c175008316ca1d9facdb4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9e01436c1cf0b32c9551e901de581460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da65c1ce91394eced5c25e86779eb1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dca5a4ee1c3eb5d0d9244f214b981f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e1390c15719fdf81f162bed5f25f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaccbe30315a421eb775d5e2cf85ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a771c3a56f9819dbb55fd4d9ea827465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faeb8854cf770b32017cee54128760a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0ea46137055ab0691ec6dcc75c3ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6aab910ecf961e7ece52458c01d1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16f71350ece24b4d451c080945092f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0654b3931c68148345d04cb74ae7b42470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fd742db155d973fefe49a18b33285471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ed6645666bc5f090b6357b7e558c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be3f3c049df3a4c6e61c90cc118b6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de718ad3147d994119882fc4e372a9da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab623c5d74faf140ae877e0ef51edbdf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ba8d1776bdfb24b123a5a2c5b5497476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154fe50c972bbc61f523e518aa5758e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e2f246c36ebe1ddc81f2645010711478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386ca96d36a7b44fe4f1483fa8e6ef5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2632763899a77c84cfaf48cc3752cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716c4ad9012d0b589e84cbe3cf867a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b46a4951bf4fa51b93642acac78ebe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b36a12ffd857e85d54419b0d9a3a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eda17208ea70271523663c3d371525484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0266625bda5ff21ebf5950728d3192c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03060ce4595b872ad21af3d936d1715486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57407bbb4bb6711a6b6956c810242b99487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d4e07c1bffa933984a2376d77ffba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdacbf0886d187c34ec583217f78312489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f77a33fc565e2c0916057466ddc86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e2cc4e986c7050ec8404bba007f65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed9ea2014245f83886a4e8779a7fc5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cff94aab8577b4b43dc58af5ff9d0a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f558f4253bf2b1777cabc2a1cf59e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f859c92abc3a0670fb41c4e497182bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533f6fcf5b7d6ed993668cd2a016637496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9831061dd223ac37ac9b04918ee8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbd3131befdfb167fad1d149acee1f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b690402b7dcdb27968432d0cd42b80b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06601032118e9079e279fddcbe73e2d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43602dabe2d7572aef7f82d43d320c0d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a6261fa34cbd3811072f72dd27a8b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24700b807b8eb19c2595b437611e8963503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085adc1ad2ca5ff99e6b47cb1401ffbb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d380eae22475877e803e057c8356fc5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c0f6f1690ff765b29d78f24afe46f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18824d005ca62d11d81be40271dacd87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c956430b623fb5f329e1a0db60990508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ef094436ab2ec5291f3d48c4ed99b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3d3a090fce0f2f9f472d0ea753586510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153361dc9035f938de1489d16a04ee7a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579e558f6173e9eaae0f08278b84a61512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b5dbd13470f725d0f1e30e3c995ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49886a64059bc8a7539387ee58abc641514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deba31888c5a66ec40f4d58fd40af1c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732e41eef2853708aafbce851ffd9b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadcad3ec5bbb58b0242ee11849a124517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b6192ba0911db7318749124c34456518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58603bf5269163579fcd0204de05c97a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f771c4bcba704e34cbf9d3be2aad2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acce9d538ae382f8cfd363145c4fdfc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46c3a93ca2d332edcdb49118de2db5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e510bcfab26a8b8e1e8aad5f7c0a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5464b99e957be899b7acdff539aeb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62495e1659de77e286c89590fd1ebe9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70349f7ea8baa416cd539c104507a091526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba67d21006496d7e0cd31bfc7f1f8d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05096c8256060e0a6aac89ce8cbbf3e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a35ad389f022a23e955a9df3c64dda529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd316d64ae570552cbd9baa2e2d58e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f924bc4d90d3a6fc48691f0a128987531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f585653e9d67f359a1e4109e8d89a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a630dfc8f41ec4df1099a3612adc8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb27eb93c084802a5f9b2f70705409d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22087b6759bafbf4aed994fdbbb9ddc0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc1ca2ccce6bc03da620fb9a121862536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f285f3e048bcaa92af083ed048f3e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cac4c68b9eb01f423c3ad7c22f82a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d6b01f12444159848c960700d5be8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b904e03df2800f0a6eff0726d6dcf4d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020e685d791e5f8dd055cd2bed6c414541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27627e64b96e6b12b5852a753d697a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4306f466956d262eaa8b89ddcf9e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c399ee88aea923bf16189c9b22739e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3c10ef5e7804679ba592f4c87e544545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e761e9cfe6d92cdf3d54a7dd365feaf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8523c9d01cbc11d7e84af0cac9e01547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd066501910aa9ba6c1ae2ae6df416ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abbf37963e625b07735e462ccdb1a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8c904dc9686dce18b9276ac0cfc16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea6fb6848c4f6ce7406fc9632abeb2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b4361cd9df942b84e28a65ab5e97f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec580cedccb0d6f02a99c15bb5d397c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2bc190a0076b2ab186678e8757202554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3b89c459a637117b0defe4935ed80555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78246a093d261f922e38302d1491ef2b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59029d32862df0203fef56fcde82a26a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495c4b724ebbf3501c171526c3bcab5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b94d0f25a5117c5142345f56d351ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b31fbb61f90cf98623571b29b9fd11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c8fcda1b4aad35843b419ac2b7ade561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c3d11198225c8b20b05aff288ac83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aef62162d42a5979fbf69a3b1f94a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154321d943ead3fc80ceee249ddb224564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b109d521ba75778d9e5485a7ee3de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bf145ec285ab58f2f2b27c32d4306566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ea0090e6a78926153f6c7b8653b86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d132443b037c7bc082576f25c83500568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78812f13e5d3b5073bf66ba2875b3ad3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6478445d983ad230a5fddb3644d81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035ec7841e82dcc223428af2df18352571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307576b4459337abc739d6e30e6b2f1a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed03f5f0d00cd605623107b91cd93bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e8510bd790bdded235ed7051246ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61ea0c23347987d33ac7543fd9e51d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c80be9a29b00669f2d5ff2e1cbfd4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4af428de44696a78f2ed0a54108f7b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f7668847134da396db93f13d4f2b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623f18b7a80bbd24bd612bb839b55aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364303d4e74f0b83c1dee827caa3438580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c11d1854d0229ee048966e4e2c05b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d69524c8feef694a022fd3e141a6e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc35a6fec6255ef3f09e63ea40e185b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c5fbfaa18631379df8f28275fa0a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b84dc6c98776e4a63869b94c6b8eb9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574c2d26e252cc73fff40a22fbd89f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec19d785afbd2b198be8c0033e78eeb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67040f3428d5c0651e9df6195f242b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42048a9e2a979646f1cd09692c67bf49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52871781a521cac9be467c65dcc828c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cd0ec3e2e45cc71d72ca88fbba724591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6084378d0b256954edf7320c016329592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fbc2e86df0b05603cc88b0d361746593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ef16c73a381126cecff73966703bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afe66c29af298ab3d583916204b11a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77208f8b8e29dc03bff08ba0a3d64e1d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca43bbc289ebf1acaad24ba8b0c5a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429c0e63e260ab51e36630cd089204d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f71eb3407050141c03c52e335ad61599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd080fe2c50b1107e77415cc299bcb9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210a8d359683ec66eb26b92b2697845601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc9a2f3a3af18f4c9e41dde071bfcf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f2c5613100f726b178b90e7ec8c5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257780f3954b92e6041497074972f59b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed91bddc43e3de4fc08776774fa837605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb931ade2e5864813103240c66c453606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9fc985da16c0041bd96af1d0bd649607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387e63246171b1bba339d3a8ae662b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e550c5e04ab40a42f2cca14a184c972609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e80bce984643931411f487640097a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf4083f0f1f18b6670814bca66a831611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed15457e82d71e4a2995a056b7b6c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc00cd251a1bad036c578b76592aa9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8b7a17f4e297a14728e40875da00c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163665d1f1169f8282397e210b83c29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017476aa079ef7cc0e5a312869403d4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd49fd2e40e1fbcdb51c21bc1b3555f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe75a1ef810826c28905a033d2c33f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6bbc57328fdc0198e2a9b912f3b97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6c541e4c2aa59bef153321356da8e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1f9b45ff1453821a20840c1674400621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d496aaeeb06269e06b3fb1fb9b32e3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5863fc6d74664452daf31c18a86c4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2082376409f360bdadc7ae37b5230a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6555bc035ac865bd2b7f29eeb4263625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302c6b0a0657787cfab29f41e63b9b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96010d441c64651ab6abefe33294b14a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edcaed04d3d5000a8295c441dbe1ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc818216f29ff9a294da7700c54feda629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7678b0b2045a7a4b61a7b900de1e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f179a3bebf8344047ead3003d4bb5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68012727c9a0002ad48b80a38cd2b9d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4d69b089b19c2a314361706a8e572633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d5a24ca762e39502f8accdcca0287634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6d4f40b786380741997e8ea90dde8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca32ccbe85a20bd903fde1a3c326b98636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dad0456715a1fb808d42fa6d27c11a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0d1951cdddd90323376cc9fac6088638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a76d2b20096ecc0ff945b8a8a321d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1ec41d371f9b730283df030a23f8b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9986b6cc44910e0338c5ecbb61d51e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740e38dba4d40cda3b2b2cbb81adb79642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f1180ddf037df6f665a44645e1305643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bab6bbaa6d35a941e307d3971c6ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873d8fff7aea31f44ab576edb5886fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50e10a5bc8631c8a88257742259aca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b18187bd281ec210947b4cb638a37647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00505f34e12a14249e6be7e46952759648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364776f8c82976fe7ade551410391850649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912749d7bb5d96d6db753dbe55a0048650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e937ba32c368b9c270c063fd7235c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0569a3f168bd0a92847eeadf7d5f112652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf32c9bb4c4208bb9699709e53142c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d880160ee96715e96e96df9018b3b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae63ccd1362f30ea6bc0ea3281eabbf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b98ec11e57353c98510108b140e04656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714cd6479e24560e7a1519d5f768dd3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a39284e1a4eb9e4388a240d88c6bbd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20844b14fe980a192967d2f418845a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5795f673a9c15c57a070b27f9032aa6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232704c78a93e81629c441e5640b9f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4127c1c06b132fba277b70fadd3612e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15450629af84c6a220b64656fba7a8a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3bad6ef62627da693881235451089664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b991daacfb9d3f0c7ccd2d8cb9770a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906912de4f62d9bcd310cdae8be48897666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da7e814527bd0b25f06acb95d5d9f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d2ebac7b08462d1565c92f90ec89e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9844798e7cfe3fb666cd51e4f457ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0a121068b1c0a2abf152810202de1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021db9a52a555fd55f1c9add0a4cfa8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884edcadca7ccba7b31577d42edbfe8d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf52e35f539b601d88ea0976bb98dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbecf22e0eba02b86c02f4f3e109de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846e92cef6a0d7af93d4328b011277c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfce996e51f17e54b244d6fcdf48008676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf23ecb1989a0c839cf694c9862c913677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24551526db0d84a7c3ee12d8f7a305678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc396aa91aa0978d9c7602ae69fc320679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ba64ccc2ff28bdc6c0dd132879667680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b23f7193257b59366917fbb22f9fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4a41e6ff48a0733b7799fe21d676c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc3b2a0a2ecb24337cd35f69f4cffa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4065964fb6b2dc851a21b25f76343684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9fb78f372f45014f39adb8082ec13685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbaf1a82b404594a8af84b4556037e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27844c68a1725ff51781f6a36f881d2a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b813766caf3c79f092e983922641c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71659454e98e2ee82c5112b063453b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578557ab8e64f15cf0d47d910a119b8a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d39124d2c1c4651fec6fbdd55c9c2e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf5c2717b83b4badc6f7247af2b998692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63905d4fde50fa2f03f9e4cc33323d54693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d165d96a0d5ba245c0a439684d4982694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3080e8bc32c22232417284b625c7fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a43b66fc4ba25b3da854e10920bc2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd034de7d882950b1c0ee24db15e33697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acad82474dd311edea7e28879828533698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022979e84683e4050529a1baada77c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e7c57f0e3f13b9ee2bb1f0b3fd5e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb6e93014b914b295dc597b2d0a8fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0142ea091cd4851f39e6b4cba5514e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541fc873234eb5eeb55579d10555cf5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b1e989e900f65a58a89c02cf9560e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcecebe5af57ec2bb01f0bec66b03c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7f236a710075e1adaf50758101526706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfd3d439620840ac2a4732b5e5ed87707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a18126bb52c97782961cb76f97befa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0eaea974625512270a73bcf35137fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd570b95f39e0418dced966fd44ffe3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c426a8d21461de28b49cd640d6ecd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad9c0423177741e225913b8bee73db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad745ba41d95903e081451819c07e60713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf4e838d11e33a07334d58a16afbd7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cb61ef7881ffcc849f61119e77d5d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e23dc616d222cab573440c7cd482c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6b5c310fd9a8bd5bb38eaaa263762717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6df9427914b93b1eb9ce88f9cb99ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6248bb947b85c6736f1da977ec37c1d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3e8fec5cc84ab23a1186e43288b88720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233d386bc00eee71de78c79e54d465f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a9ad42e6a06ff891d0ed4913da0a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1afba8d04e6653ff6003dc97eea6b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71d8787b74c3c76de82532a298d396724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3c695dcd77302dadb5807043d8017725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b8fa8b1cd5174012860e749ce5957726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd9f38ee971e1cb59233f85b7fd13f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413924fab5083c302207d6ead0d1c85728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ad0ada43147ce8d4cd4387aba8c75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2545bbcc88e64cb388724bcad9e71730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfc656c279ad2eaa1f024431066dc0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dede8cff62d82a62cf3a6aa33fcbdd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699498d1df3ad1f858b8ceb4f076d82733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6886deb4307396a0e60dae5d677892734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d817310304d35b7d25cea42bb31ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff8094447146149fd647d7080a6e27736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25b07122345c6ee527f0e064467bbe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bfaac4268bd8573a350fd6b8fbbf7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1407e9ed06108c92666e94262916b9a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac103a75de5c16b164ed045de8095c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab91ec45dc2b88b62fc3ecf1ba7df9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4773cd1da5766b379a45e59049b13742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101a30eac0ea24f672b801ffedc67c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc2f3a247ff3fc3ac750317f58c1d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a4ef205182d798b2beb17cf823bae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477cc218ced5310fe826244e6562b4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80d39126fbb95b0812ed0bd66a6a88747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a954576d4aac2dc01aaf46a67967748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbe09083f90cb4d0f38b5d1113c6a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b567fee19769ac6a56cb12aa8574120750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350af87a0841fdc26c66eb8cc2e9005751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c2b9d9c6700aeeeeb0345ed486e30752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cc2090dd7652828027316629078eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779654849fe201fb85c656ab9e95d460754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5d2b88d984d9273a984e3e81b7662755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1b600618219219bfea1b2be8b00e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa363b92b7a63a860ae0cb18d54f26757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1ec4dd11dbbf3b8b1fdbafa28f56c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93364029a5f6a1e4543c6bb7c2583d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d32f79ed2835c6fc952ced171792dc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbb3db808e62a4e858ff12f0e0cdc3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585a9ea61fceae347d986b53b842bd4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17105529bd2283ef51cb46de935575763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc5bdb39ed96ab828ea9101d2a400d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640da221487f9b16a13ac1f30961ba3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e16bf2e5fc42315efe0bc8f6e757a8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbb90c1faec25edbf50682af1f69b5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec18ff18ec75fd9c236e7be6269dba7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788d5b9f5789f93ff5121844ddd369d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b07bc8efc801e19743cafb701b7e7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698f631a3905f74854faf98d064df0d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e823449bb4ddf7edeeedea363ccabf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79906a49590a672e1bf401cc1774b5b0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fb86995953c5382146f7e1c85bc9d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b75d5405d3ea554805e0cd2dd4cee775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9a0edd924953d4f8a7d7c651bfb74776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f446e9e16496225c2e53cd20aa75f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4a3c50fb1d8073683f21a76aea6ac778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c13935790013094503e4481a38e36779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8becadb4e36d59933ff1a8c15f732780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099ad7e8e85e66aaee44bfd87c286ec781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbddd93ada91783afd391fb3c39e0f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60609aea31e4d6ea7c947a7b6878a6e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273378a4b4edc1ca7b91b0ff9e1ac48784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b513213191bd8dcf2e392a1e6e3b783785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c157563b9bebcf5aca15b07ef0637786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdcb1b66da9a2007173a69a6f48056787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f28dd8ff7b0c31d11dd9cbab3d36cc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df333a9043ff75188e5a294886a0335789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15296519639c91f74cd2ff0411e184f8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbdb24895596b89098ea12eb4d6adb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953ab750ac5c0e3f3fa4ecdd1e11a97792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb5c6faa7557d09e619aacefda52f4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174001e77afbd2502b12b89fe780d5e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca23610a198fe54cd12ecf5b6bdde0b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421d14c0d6f9642c113f80edb59b194796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df766e8b11c7f6e3345ee2b5f0140323797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16db119347e42f82030c636aa172e12798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda5081243cb235fbd996f753cf7084799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc43fdf088dad11480d7fb56b4f7f78800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee7dc6fbb2711ef5e4b0881f47d027801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e297461a20c90ea801740681349dd3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270e766f7a7a27a3dda4f4e8ae4da48803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085c4484e12a2064e03181cf0d8280e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33a8853dbb95a2459e868a9b97be97805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29678c303a381a34a1d1a00eff658ad5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c0f4b362554fa1e6c1389d3fe02b5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3ddad740dfd11d82d0e951c54fbde808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cc2a5e61f853fe9aaff96c8717254809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85463f811b258544f1222ff653820de6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d075ec44bbc0a07fd05b8ef988d1a00811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3945e53792ce0af9edcb910008c8750812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0dccda3840602c703edbb2ba15304813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3961020eb46be65c1f1f809175b3bb8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fa7160f2910249918b529a649653e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427afcb347b7fbe5702061c7c36e25e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d103bc7caa3d30d5637217e57ee505f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e20028e612be94e774d01e6182050b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37051a498257a43026f07b0a30c87b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefa66e333d4a1587869440b1028b30820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07320127fc2dd176be233df8e53fddf821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e517f4b89adee83d5f07daada1252822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53a3d24e01cc3e096927743aedd681823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2e3a3918cb1fa6ecb2730d88b07d3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104b2cbb2beae18199e20e0cb92145f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377691b3012315e5a03fba3c309e1ae6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c27ac83e96e46605933ee28056842827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6335eda1ad75e2b27550064622284b0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094841555c6d1ee42fd5b66a7f28c318829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb035dc702cc2bd8c16296f6ffa20a40830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af42fc02b5797b32ba1778422ddef1c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780c619037db19ca1780dd702ddc94b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaaed6397e848ce320d4e79d25cca4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a903d00c6c4d4c03555a16014dd43834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97421c4e4d367a1938ab7135740ee6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e148ad0f8a6bf519ba8daa6e09f15836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96eed368903ea0bced787abbe6bd0c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11e0848d397448d66e7757e4eaff34838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4e243efd0a0a8e50386282f08847b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff29241e90bebf1c65a4e8bcb8b43da840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d303dc5b070f0671e4fb4f13cadce841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bd7990093271b916dbe69169d7fd0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700585bf0c024c911eff65169906462843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b27f8c5a9fc4bc24f213773b0cf9da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef558d1abdfa98085cb312179a763002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f7cdef9f1a984ef4c1fd40590693c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5db5d36bff23cd34bdba39ad0962a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6499b32adf1ac444222e67388f2b515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666b43233e542272f387b138a38026c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b004551759d8f801c51751e15d283c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722b924d85d355709629c77ac47f7dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e42113056b2c33499892efc03023f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27623ea66b734824231df0cb2ed55f2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19574bb3199ef73f1830b32da06c6bf111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf3de14d0a7cb87dcb9e2926a02a6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745ed1face3e3e6f4a4c7cb6304d35913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38201d839750b91478cb424e577638a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956a4ff7ddf7359a9ec2233d19f010015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aa53d3f4bbfd6d15459265d3467af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39b9df24c272a7cf594028112f560b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4396448fa41da60735d011495c450718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6619ea3c4627cfdc5b30017795db3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6716f43acc0fe488873b76072f90fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f78f536b5c3e039616360e5eb193eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6ecb0228ddac0e51a938dc822293822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2286cf937466de871ff23a6c3dfcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1c133187afee01b77f4aac09643e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46c93d2c818163ea314323c4a9be9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad35c3a44ab230eff240502fe0e74226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4ca9055c87248e5d875d75968331a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476d6ea9eb0013b11bd142343a85be228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a575bcc0abbe412e4b503e33c08c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13e749bbb0bb64686eee0fe4661b3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9b039b32f1eacb619e9f91655dc2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3856ecc51c3d008ac730fa62ca1b0cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca56cf54d024de673ee56c782fc45a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c347ed23e26f4f8418b4fd4500401ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248811fa4c095f0bc8aa265cdd06e33635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c28a01f3b6d3218f1bd0bd03663dc436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68648b10a6468257025461dc7e5f92037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019144aac2467f9b7493abcb09f064e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b288855a48c4ab934955d236968885939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d5e4b4966bc59319cc0cd30afdd4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba250eea0835da78d2d7df909457c07e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0214e787c3a09c5b8f491c93b783d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47e02563a769a197c672d3a58bc79d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e198a07251cd5fcde43bdbad29a3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223da091529f30535861d11415ab7f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd68b36de71594961665d2b7308eb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1552ce093ffa961e6a96e1990bb4a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05177cbeb020887d01fef51b83f8811b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc2f8449fd5945d48d8619a2e7c86f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e992520cb6c8b7b205f5e835167f2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b5f892dd5a0511aebe3e9c92d448c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26468a2a333b0a3cae0c7e7011a25d7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0eb1ce92c43b7d527e900561bb33853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29a6abdad75a9ecf9a6f97f7cab49954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6b9ce1fd99f659e0a0fccf08ae4ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476071056dc8a9aa66f18bc3cc0ba0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc77cc7e0f3973cf116bcb2167c18357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2445c300ba3dce6b86963276ac8dad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84059bbd57772a3c8c3b1c5810b7b5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded97237a9e6959b699c9c5986d053f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075c5c44d0cf666251c2a629bf9b67561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9b3eb9b3a2db46bec09a049e81ba362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6a12150ee881b5af4c7cb81c07b6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034b8fdd011caa9eb989a7da18a959564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff1c76c4cf56cd2e66a563bf90571165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39de37f0e7d662d966886db219a6b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb0e0db6e8643e3a4baa4abffcf89967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b183c597b86b083da9f0b406b4c684b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549fe69cefa2eeba58b1591b1a0ba5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76302519089e95388247338d2d0c9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e577383e989601118bcfe8d4c3277471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d360d888c4b30865f90511b77abaf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff49faab900bfaf6504a4784781b5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24691b087c3562cd2cd5fe52754e0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462f33e22b2d9ffd16bfb11eaeaa4a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb150b817f16d855b7d450e44c751e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fbc23709859a2e28f825997a8878977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b038d203f1b46a98bfbea524f6bfcc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd5ace41e7b557b2ae735c69363fd679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6c71882b7a348e1c1f5b194031e1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c3ea99d7cd2be98738540c32ceab281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3dc78665e31ab47130f49c0c9586382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f433d127a0be67002c6558dd2f20b4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7820b58b27f5660e7ce547f80f8ea3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1ca9c417cc504ef8455f07d36711485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397dd9c54988e37927e788b61ba730386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4219dceae2f3151e4f3ee82265d1ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec592abf1d3777af40b56ef72817ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a383bf487692a991c001bb6bf88a70389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397cfdb5812d336ba697f914d45b54d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c5f9ba17489d120fc815115b511e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474d96fe3f2912f668c9f494538e75392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3990de80138b39ca5421ebb1a014293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f99f73e7fca9d19ddf76502d2825094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87430d6b905e61f22f526e9f6f664f7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c264494b91b5d79f17e387d7339d00696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c021d9b527d091c404865452492e6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e77f9fec78493dc1ea860989e93c1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00b160a55e17ef4a1253182455686f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aed0d8cfc880f8b95b809dc5ec0bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805a4e452a3f119bee25a8bb802d7d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec01fe402435e047e908c3421d627f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e62af482575fee5c9b6060f60c2da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84f9f9a8bbed2a2e23d0f33c2bb3d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6cc3699340f15c624889cf1f33e6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739bf3d1581e564881319380e3044a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b5f2a68652d48d40fab1f7dab2afa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f2469d07727c4acd7808b2ffc59fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a0923a9f7419a5f5fc0786d2d758d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b38a0fc795e8a57fb2807abf89a887110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a02bb7ce032d343d72f3fd327faca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96ad5f0c7b81e3adc25d760f9e2c84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b537d98f71a4f6b38692452620c44e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211957bbc46b7d684f5a246702d11a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21cb8ac38beed0ca8f2185c572beba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1c4fde4230f0e07d7e0de21716e8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d392ac04702121e3ab0421d06dcbfef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1a53be1dba8f4ca1da680085378db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f94c71beb1edbb98a36ea960302202119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689f9b51fc07da5724b7d6b614c50ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c6091d42d82d056ed9c2bf20ca500121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722d17e3ed25080f9ec19f87c2e674d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d2ad9e4dcb3383f6a130b29b4dbef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f390d4ee6dc116d89a6158c80474b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60116519f2108e79375f07465450be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7fb9cf66c31b8e60ce27949675350126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ebb9ad16c02f8a95b1abd31ff8ff4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6be361d0031b9b9985e70160c11dd8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfb06c3ba1ed807273a794cc0fd299129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191baaf519ad63f086c2bfda5616f32130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f44be291dcef8ad7d957753a1cb78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2037013bcfcd4a1b47ec6172b14436132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35523329deed781dfb750eeff61e395b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67097284040f0306a4d31dab5fafa5c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7905c7c5dfff0b02f2b0e25f54f8ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c44d81c0e0ffd00d4afb71ba8422fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb64390b6fed0e440a08dc90159380137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3d693cca7db3565da835e9bc4aed3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076787b4a1ad92dc889ffbe7bda04a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfdb437be231816604b17b12fb206b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06406b2f6991fbcc0c8c8a8ac19ea1c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95edfcb39fbf43acf05f99a8f628a54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccece6c3944ab9bb4ddbee3dd59f2ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bd39ab6de5030ea4cef02652755d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4e6cd8535c682c5e9ba64576412fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f61a363eb7af26b596bfc3ce81c3ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf264cd54667938b41ca67ed2cd00cc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c1aed591e34a2a2ffa1f0377e40db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317b342e2c6129509bd83037cee09ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473fcd3260d4c945b1f44043d698b6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bd2b9e0658048d7944a8332d6ab1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d9b9fc4d8e425c89dd0ca472f8dfe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b151ad9a87ad06d888d07fc42a924153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1cc9d5a24cb61bdef102c3b8ae5e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb0c45a32280996e3f40341c9880e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb9bce6511b19b468f9e3338e2037f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c040c742737bd0534135b2ee2480c60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b634ddfdce182a7bfdc4bd5b94c7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cf504192da3d1c1bd6e8cfe9a258f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc2546a494c55393fadc7ec450fe13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ca57c1d9ffb34e7c982b4ad79b084161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800aa3bad68c12bd5586adb1b2df0ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09e0429d47acc28fa86b9b813dbbe3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22541d2b80b176c78842131bc012d4fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32519c6cd6eb98a67177b523fbfb5195165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b979eb4e5be396c5361af72f1fc496f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d491cdbbe778edd9110ca6cde3519167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99738f11cb8f834eb69eec7bd497af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ba071036ebf8a152806b7de30b5f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac87f7edc0673c3cc047564892300be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab308a6fd0f80ec1497b14ebe3c30151171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304aafbff244e32b4276ecd9973475fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0584c91e991f6b5d1a3c14ca0877d91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba0efd26cb3fcc03045e594e8794c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dcf95f2a060363287d4bc4f68859c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53ee3533a800028e3f857f6fe23103176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c948572ef9fcf3fe48f82ff7e83391177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed041e6a931fcfa8a2d1f30d6f3c100178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433a2aa3f4a28e7a396555e647a6a38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a862258ec3ad56709df34ca1e2880180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312912fc804c4544a5c4dffc395aeb2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe568000315854ff28d784e9aa56d3e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396595a2e935cf7e8851fdf7c3619208183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18967681e1e1e315eb85414cf5d15b46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1fdbb97e054f14d5a7fa8f3d5f60c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306fe81efa92eb51dae7897914c6857186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc34791b89c5f2b3c57435baa7f9e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66617a3f7cd61ded5ab3e64b396b6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f5d0e5de88ea8bc64c6fc3f98cd25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d367d192d10fbf396d05d89705dd2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015f3758d492fd7e7ac6915a5f5f5fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8b47fb41b93646ffd5d827ad45747192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a08ae9b0b42313d29765bc09856d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fcaa671639a452997b35c1ccc533c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d43a4a1970cf57f4fabe465b237cd4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacf38cd66ffca9db8416ff383e1fda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789b35bd25d3646aaf7e7eaad649299197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3f495ed4cc0506a01a4b59b82d30b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412a072fe70698e7eb763d6b7188cd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b77523d338bcc99ce08421382e6fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1123adc3db84e20ed72f26aa6b008a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365784b9ebf41d3bf584ff40e4bf4c16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812f4604b7affd4d4de927f38a7d60b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65958ef2fd397df1fce523bdb1311c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ffee0150bbdbb6caecd118b9c746d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b36a4ff5c829139c9642d1984f7b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8faa449faf3780fd5891a3c572777e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b7f40e689b7b60d9b08e59886a3ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9d5b13ee16ba07e5c5afb62e43c28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341b9565e3843ac6572206ce0d84f2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e705933a2f99fd966af357725010cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90df9758c54180d7fba1ca2e3571ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999172ed407be31aa07a57da21efc5da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe424a749e2f091ec76711f9aa3140a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814d1339254c30cef3459f2e97de25d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174750f3dbe9a783be1b9d33e2b04e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9227ca80c7bbe156e3ecf3bf6b96cd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8b93475227b018c49eb4ab45377ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79da7c869c61dad7b6aba6c0bfe114f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19546152cea315d47d8ac82e9b15d13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95225bb229e4da9d16e25374ac0ab713221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b761164de934816d3371f899276d834222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76edafc31fa54af4a3e4abdf26f759223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c032bec68f82fdd21ec49db413ac2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12539562f5e06b2c8b998ce54b920aa1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097f9dd9c8d648c9f2ff438350a189a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfd70afc3c4ba64c3becf4c0138155227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457be05fd7c3bb0a85951bdb9682a7c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426de5c9c32c1ac5c196ae72ca975ba0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590f487611eb0345c58e3325cfc7f53230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a3049252061cc9e08629a0ddd9693231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d244d9936dbf2740780d8f72ad79f4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501c36d73c4543face82de1b6a990cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046efadaab43196858733e53888131c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e8993c80fe813505e9024cf864a41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96366732d64aefc1e2ce9cf5acd61d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0e611b42b502616a15cc33ce7f4d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d1f62e32959e267fb7730d34ce00c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02ced5bd02b737f1bb71a6c6c34b9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587e4156ce57544646b6edc3d81cedc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81655c4256369c305fdfcec65fb121241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec123ebc2c1ea13837dbdc104eeca5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4addd34c5401d49f92bcf83dbfe7d3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2055cbe47ea86ab80d52fcb175e44af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aac49546257152f22b5f486b1216cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad787ebb2f99b71fbed46882573a6233246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec047348e0d0bc75af97b8e6055c40247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aaea281a94f58ec3b03e7ee2ab741248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883bf3e1a9cab0fb95566aa64820cc8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc158a4181d9f0993f919b5038855a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed620366bbce94afb37536f5ccfcd18e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17203c21be95af4ff397ebd598eff035252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76e03eb12adc848c2a4612b939bf09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e6bfd185192a7bf879eacdb99b803254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e248ae8dcf4106720edd97084b530255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493aaac3335c018a7e2519fde2b50ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86c7c55d1afef74910f6c0de329680257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91d4f7cde98152b1e422df5a544c45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b31d9f6524e0ab4cb9228470f60c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b86478024d5359591f9bcaa481aa6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44bbbefafd7c6f56b6b79a22cd0aec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616fac283d4f5bc471ee081f3f2781c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5990245da077bce0560e282fcc955b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856a33a23080788ee33580b1c25a9cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccf17ef5c6dced9b488d3a413e10ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b1beea3eaa52ae9dc3bcc0f09c70c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3ea6db4aaa5498f629c93032a2122267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae6cd32795b5f5a46939d60d52af07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bff105873636ee267b1162355bb8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc447eced4a57fce671a60c802ed35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9756c4a6aa92f4f96a37c2f844493271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e082d8271fefe90d159f64ffa88a7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500f83c39e0d4e2c4b3080ca5475858273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa7ad4820929dfb127ade510c71095274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f85d2f2a76dbec49a5078fb764f3f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39808ba2bc828d9d2ccad18578054a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef8208bfea973b934d7651514d14f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2caf7c41ca905d1c59b64357dfba8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bd768111c1f251bbfddf14f66f049279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9abe7e3b23d0941e3d10aa12722aee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17222a7ac4d1041aa26f86d10d0e56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364ae3371df96317e9f17bb09bbb68a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3c4637a3ef7464a855ef24bfce33c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d8787349f4e0996856ca71b2f4d2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7bdfd2b20166fb2f846e166f33891285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa35c6bd7f761ef2d2b0c1c3d98fa1e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf2689f384b12a927750a5f763f02d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09a3009ce05bc3a44148b59e82db93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9c66454272cbd5be3bd35884dba74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717802818e4f27f5921419759a74d6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178885d60c5b857aeeda0e30b59b9ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2f9e99dd07da709060ca4d3ffd85b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88bfe9c044ab3af4042de830da21e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac25a1ea7ca54a45052f4bc4ea5d60b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3ca495a9534298a92d3ef4537fa8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857040b5777fdfce9a83a2e2033828f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4f558d39f0164371fa909ecfd3dfd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68200c09333a991d4cdaf586f61f04e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17108d70f43cccd0f08cd7a7f2bc0a5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e75100da593d31672f0f0f60d5bb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695433095882f4647ed076add573679301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459f2d24951a00a5aef796d2eb50c7f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982a8611256c1ad43de6d1fd5c03561303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e036f1c8cc8a3d50452431800f938d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8165a1bff976311b9c9e95a98c6db3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c227fd577195dbab8402bc6f6c9e14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59304fd32a3a28c46f409cdddf8e594e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdd2574c369a440f69a873a67cdb8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92969b06b246f33850fc09a8597f9ac0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e90f663c00bed23dc433633982428310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7469275c3b22d4f7854853cb3d55e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866fabc37b16f44143f33e50e77b15f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68ed7003a0fba233e325843d3d08bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6224032b8ea1af76b90729e5cba9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98b6e57fe039eb45343f0247ee67cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ff11b6f5afd90d4228fe032e758e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd3201494b965bbd5493bbb53165db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1b6b41103724d76f1f3f647e38572318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7eba5171290ecc2c01828526dcfbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568ed48f317fd928921f444ce6e2971320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cf019d507625a9ce24e9f58649960321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b56998caf814250d4e5e6a2d5229b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a991db478230e504b625111f0a673323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f5a74ddd0561bd245c74634ba8585324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74afd4efb34acc0419776f02e8bfa3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26caab312277040e3dbaeb0b1812d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031535d34257e4dd5dc7a4f5cb71a1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99980ca00785c5ac3b4cf77317d4c8f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb44e7b8f54b48907153bb95ee08d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1b7ea39274dc58fcdb52319ad7bf3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025142685afbfdb0e2b380869f282124331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db765440b3876320849d6c91a400aa23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634f48c82ac74d75994955d3138c266333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7691eab02ef7933132c07afe2c886cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e470592c5e67b21adc38ed9d18541335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c0c59c441d590c253cee33fca375b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0df1d3cf99409b628d92da31e086c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922c9d89f23b674a3d18d09e04b71e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777cf6d7721af70381b63f0f16b8fd6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920c50c6bb646d5df12d94db4f2d7a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853ab5ad40dee7e0e0d2acab1b9de27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdcca63e67637104f76d79be5aa822342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097389578e72eed1632bd2d656dc1456343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed802363e2f1576b291d700aee97b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388f8f6f6ebdbc12eeb22afd38a6265345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5948271034a66ac1c8200a96ad63764346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ad73b8f2fb542a0b751eb5f516858347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55b661e2e1e14f0a489d869f25d696348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4996fa6791cd98cbb7247942869e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9354a6d20f8fb4bd8e4735d70daf0a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0e1630ed82b486c627c7ce853e999351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f104a443019a7c28de80901e12c16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6617e93c9c38fd2ee096c734b5ac8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ede5cb6840d34a6dac78e0fd316a71354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018608875258ea3225308813c088ad6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9c7fe11a4241fc64c4d0c7f95c73a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34d22a29c0f6a0f7688f2239dbecca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2528d1f6a1b5433fdc9d1c4901f8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe41679110a138b78f4c16c6cbad6ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d8e8cb18ebc466742eaf6b736be54360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997df783ec8645bc07fafc95fd7b4b26361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b632cb4c7b93e80969f908b80d53ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e20409ea53aaaff8ad491d50772cc1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0239156dafb71720881e7595ce46c4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4d6a01cec46968da8b8e26f40a35f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549f3a7890bba3296270721cb6966ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a197c79277948aa32ffa8474ebfd3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2526f8bb0564cb730ad36d9fd66d97d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd0b05d7539f6f3f504a80c72578ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576c4e00b76d19498e6d4ff0d1b632d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80400a0ba1df21805dbee4d0aa1fd0a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372827e8f8241e4e4a845c97aaf1fd6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770d897b16ecd0c89b6777c742904ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5476c6760bdb4cf3ffe36ab7158dc7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7afe0cae16afc987f1812c7c413cf5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197b2e64c68d9d4b3d22507d9454c6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd3c761146d7041fb90798be7ed308377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e7162212fa177c6fc4daa6f6ca813378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44632f2c9c511f6117f5d6b0e30ee6f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc150ce62736eefe506dd1332e31a83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185d81594eea31845bf7e980d0a100f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca9535f0c2c3cd954303b0e4660393382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ad77e2109e83a5754129bf8d155d4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f34208598a537715da6ac7731e866384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10485c46dacaba7e6450369c579a53df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fced9c63004926b3f9b51e730cebc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb8c58a883f31cd5f9e6656531c9e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9cfd04fa79282cb5546cda14a6426388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c569721408cca82d0e93985c80e7ffe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8d538b74212de616287dffac55947390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97070006de0e45ce96fc973ce950730e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dd62e3148615c4d80f9904b9a0069392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3b7797bbf73cef5ef68df85169382393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284708e37a83f74175de670fb545d70c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22da304b80519b9ef648c2a454f3d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8144c612c904febd081b1ff75312de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0537018b2d067b5aa31c9c62835cf01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c985e84d009bac1503cb86204f129f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bbc6750732b22899c80cf53392156399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04940b942bf721615c6be6309a0e480d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72837c43289e81c060a7177c29bb5ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900767d4e70db5b1d88abc25e7335a74402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ec8894c5d91424b41989b6a6f13c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901b78476cd9bcee8800da00830df21404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9dd522e7729ed8a3dc06555d52084405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916562ca746dc95f5acaa747b884f0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d20d06190b3223711a4034254e7bd4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ce4a02fec87003cc5578fa737f138408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d111be28f268f74ef73b91bc45de6a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8cefba2e15ed254cebbffd45281cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ce6b452fca199fe7507ede4447c4b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5720147a43a410797a992a6116452412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456cba558055413a3b0b7da0476be5e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce2753fbbee99134f752fad62e2f1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c781c55678ad2f6f37e9f22727b1c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08516a3e506c98306f478404f347cbb8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddfb635a8934db1cf0de817d1413f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96693fb96b383ee520b08503f30c9c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16bee597e8d6f7528230bf0e9911fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5438fd6f74f402123da0cf066ebf0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376a2f26b097802d9ebac0702ae1a1f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c7f6e34ded780ea3fb1581cab8862422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be921167b6adb42d5ef465e74e1fd72423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce428e2be42ec5d1948a77d43c05080424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ca9b72dceff4c9e8fdcefccfe9f6a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe980b42e57ddc90637a6330abc41a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d1fab27ef4c35ca82afdb9df0260b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3ed8ff8b63809ba83d8444e559597428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7a81c1dfaeb285178a0d883f4fa2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c11a4143f2b502dcc802b33cf19fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132f408a5b55a2df0a92cff556312ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92283098d6bacf56004a6905674c5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbcebb3459816a896c5b10e490640f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361b4a670356cb3ce4474d456f2d38c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ceba1afc68b018b4ba60aeb0461844435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a354e731156e5ae5f216e7a0cb3c50b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d65100cd8166373ec4328b1f4d068437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce4d81950d376afb48a8f7926c7258438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822a6d04c29047a517b43f7f8407aeb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e7131231807c4130146bad6c19956440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b10909fd8b4693aaa694f4bb62cc4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dccc1344cdc32ad05818019747e7a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aff14801228c27620d3555e166d9cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688308c3138adcf27575dcf6b47d92a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8092f4b3d505333add5b1c72c2f27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89557ae93aa9f4d7ea4721b2b1439d2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5584c5ebc3ee4a9fa867d8b7cb836447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3ea6be9bea0829fc83bdef18b48ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b98fce1a5898e94b4140059526c9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb217506815421be1a0c2ca76d69662450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5bec94fecaddf52866e6aa9481c1f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0aabacbcc9d95f44602ef4dc160f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76404fc98d776e03d43c3ea6eb986b90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7791dec5e99cbb699d7d828fd3fdf4d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dadafa7849f025612a7f5da02ab5a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e3beb8e6e7ef1d910d5a3e942c76a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67966b703031fe93cec2218d21aa5b55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e1c06a7d5120ec406396cd2082725458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2c4c6269f4d84adb8667442dbf011459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd792e232ea1f01adcfeb1f9912747460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27796c886d7e8a740ef75f19c7d48e9e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e70e7c41fd2d7c9c07f9d06ef43130462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5267935567af57efe16c437607139463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80af90460423b24974ccf5fcee67eca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423f57c64ee18139f671153931ca3a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b4d3158fba58d558a7c2a5e2ab0fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ed06f4327f70107dc49b704926c85467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d02f687a84ed74448d2bcbde743f97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ceab686bc7870e613e5461ea4e7eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad63faf955cfb656f43efe9ce5aab0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170536a60f8fb511218575ca05212f81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199e1f6956e2a780e39d6e7c1667cec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29e4e3f3e3c54d0ceb5f3c6ec82332473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97a63b6aff8a11cf7e314b73bf56ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed648454f1235fb6a551b7f9a155f6c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7a6141c2fa54c0e4596aa7a31a774476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b98bf57bfe6c824dc884691959eb2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502470bc6a8240e70343220e30eca3b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3d37273c18820fa6a6b0b462176bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c413980c26530391126e0a0e1809b08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ecbfada833a4a1d99ab38dfd140b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6185ff14e408142e0b41e28a93cda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5dbd7b21acaf4215eadd9ec3f7011483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288c28b861f0bd9239e12298a40196d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498af4b9ee81b9b1922088236ccfa332485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af3dd4f64ddd802c6dee0aa1c612a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77069a62fdaae164510ccb359404ce8f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d54f2ff1b1ca6a3e72d5edbc491bc7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7663f4cfaf0e9d8d9e4337de15487a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f2acd43a9653e5982608a91bccac4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3601a7fe8c1776c2ddd2a2c4edbb0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e64c28888f39371aee292618a0868f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42082fec77ddfc853b79d9a838ea9086493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e82f5d61dd6cd84f279f130c029fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667454a075c2a95898e45eea8b0a4cd8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c665881dac8242e7cc6e5cd0b4d4e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e75d052a69a2d6c8c937aa03ccb13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6ce86ee7ae35ae9aa2d0489004808498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73e2e81d5c5530b478a7a8948a3f93499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff08239e055a9f68039b7c722585dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dc77ace1a67d52b3c85e785c47e77501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934ae9e796271679168e4590b2dc7ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1f791aea200be1f008f56061473be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e62ec1cd6f2bbef10fafa645908c87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598329ddbc5d40927936637237e497d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cdfd378236d29e4c2240e2a99d784506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3441d6c42c22f98dfa510e951a68e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fc220161a95efbd19f1b4cf99843c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0509fe4938ae1d9f70f42ea66fd04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae7503b7c66718ab5921391d484c5d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a409b28e349bcd72b1233c0a77f67d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c20e0c60aa24f6c82e5da26d4fd06512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5cbf2790ba21e949c2b7dfbee71ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075c41650729657bfd355a746cb5bcc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4374bcf2bfecf1a8d7eb3206a57c1ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfe74c50ef35b0e4b36ecab554ca5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64b47495ced813524ebddc6b5e9cc6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578b9df6247b0f22dff901c4321231f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ed4107ff72019bd29fe74dfa3a81e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3306249ead79dd21d8b285ef5e4842520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c8ae28e9d2e1bde0b58fd1ffb7f5e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65051356e423fd58d356d51f26d3a03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867aa27cbdc5d0a76b1b78bc3b17422c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613136f1d4d1537196444fbf91b75630524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a203ebb97911dce2c007ff8f4f8fa0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d03b6837433baa1f4d625401d22075526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441504575adab1af3f2b0806785fe805527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c05690302918318ed1a08e82596270528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89cc147787c94b1d845ed578b395a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06167e00ff1fa409df514bea077b77ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7df562f190f1f42b9ffcbfbbae1026531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d292ef27614298ed6029852f0f5fb0c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446452bf8959b52683393064e7f1c50533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c42eb4f75d4a36afc49ba175ba49df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63acedbe508560e8685e074d5820a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ed01a9b7c0f915abfb7dcb7b068a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62621af95913d5deffe314a83c190312537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4a59d95a9024816fdf73c7562dbef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548a94641c4071109e9de02ec3c25d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afa9c1f3aaa6e8e51f1e38b327448a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46194b8cc2ade0704d5d575d651981a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620b51883d4b3ca5af8ff8db8bb23af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f92c9a7efb7d29a790d76a97611fa9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27022fb4927bd10959c27c9d2db004544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e031dbe9e52330ec3ad19130fbf7b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604512afe73cc834542e15c28367c52546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7a8b194632e0e017f62fa35c24907547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d69210677ef665aa7bc1817bfe2dee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a20143ecf5d4f4376d394ad8c1dfe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28720e2901f15b34324cc5ad29a3f10b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f13a6de0c94a522630230d5c0982b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc4c07ea99ff445fe65ca279388430552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa500f310eb1a44a629d5305e55b87e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0afa5d448796cec8051137692b78e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ba4861d109cbe986291b1dee0466b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fc0b987f36b40135360c775598409556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850d1a053c5e9abbf5f855736a961bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578665bc0f1dac730efc4b9f3ca09bf4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aad74c6e23c8860a6eb0a3137bcbc3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4822c533ade69337f4cab103e233ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743d2b1ea7ce434cd828df8b7297a08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344dda9dd3acb26f4fe145fddeef13e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8069c2ea5b6d750f208222796340d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ba70a528a56cf4a028b718104f5dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48c374998c11df0c4bcc8681522778565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f630b36ad3a33b28133bc565192d5f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c5ea0ca839f71acca64277030f15d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c686d8bf53302701372dcf4ec19d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dbf4b8eee3b0a6ede952683521996569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d717808b9d373cb33ecc1191b9e50570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbe9c41fc76f14383b7608783ba7ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ae52fc880047cb94448dd3ca8a062572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69ea5b9bc27eb2ceddf6a5f33fe0a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b26afe6f12aa5ae295f9edb5e6115574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc75b117f4d34edaf2b6fce4e18156575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f207f4e99790d54a19a70719da0cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f653c9288463b73a803a3f0ecd9dca1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49559dad5f2ab2c23610f8cd86ba14bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbd00c525ccc7eeb4d40dc723c43c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd885d26ef646bb2aa99b334f7d573f7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f46486255d1f4531ff673b377f6a1d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ad0841af84b9c9d35b299de4c20c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b83877ece94fed3b39b4c3e6fe887583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8de1d473612c9276340c406581175584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9201a8ca4a45d4afecdd4db9917e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e54a70f294e8b9bd01a88670683c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcc2033782dd6c13a65aa7a67839b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d7c8c08ea1364c8dd872f76841115588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36d88c970dec2a827127bc0481a68f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a558a51fc1fcbd8476fd78ac9e053590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7431be571f7dffc6987073a58ae758591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e203ed33831e07bb77fd43907a3b0b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b7a1366aae2233d1ee5c4a23fae54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad88f1627cc60de6b6bae45a0fe5e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab41129646057e6e2ed189fb67fc9cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552454d24aeeaac0042d714e3f4ccd1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54fa289b7b63f02a57ec4a72a218fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1205b2cffac7096f68e9a83d25ba14b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b3f6d6fb29bcf54eea06ccabcca50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b352cf8fca5710a4576e06ca4f175600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a568318eeb6e741518f7324b820dbba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757021e889325da8c4e332f52dcbb42602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f55ad76b29aa33a978871d8939db4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd48c85b602e3168a8e28a7a16ba20f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfd0d25fefc79a32f65552dda8e685605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbc7d620aedc661ecb79c371326b3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe904a2def3f278b66f937c85f4bfe4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83369de0b0d2576605dae760444582608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda376ce4b07273baf512b87c9d164c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8da975921f01520162b55de33f290a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767fa389cceeee5b82c0e3400005410611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979c9d0d6b094cf37b9318b18dc92c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f18d5ff6fdfd085e44779f2a1df90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8bd990fd656d7d5d17692663f1d0c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12eee5f894a5fb7bfb1be366a46f6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832e5fb23bbd93292db8af91623bffc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1f932c3e24c440dc3b01af27858a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee634dde4d4373979549a08822b4e85618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69083d3c0945cd2b9a6ca47511752ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d5c4c435f75e3b98bbbc4c085812f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ef1c1a927b5772bd6cb48e38f5e7a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093c3407ec5553c46855bb82ff9193f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ee63136198b8c1b72c2e9d578db07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750d31bedfbeedfa8c561de72614111624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec343b9b06bdfcfc0fbd6cc1139b0c98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b03ef653cb8d96520714607f4e843e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3867add40052f77a9eb1eb8b483572e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cca84a83221e717a18d65ca6510eff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041986382fb6c7b3718ad2886cf4703a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e02abf55e2fb5a757c1189864797ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba609a177e67347d114a4071931a51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8c5e5b188b83d189cfe13d6eaad4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7dccd98296abfb3d5458ef7535299633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f151709d17ada0bd64e4055f88f7016634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ed7afd231e522ded3a408d874e16b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75866d470dcab3cfff07774b58be31bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430398e4e5eb993546bbb11ebeccd6ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe00eac36b50a960a4ea6b0176cba4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88db72599b4ec84bd61d39d9ebfc09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feeb277012eea1b1f43c6c6e2786ae4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55eb5b26a6679cbc6167ac81813da7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdff6effa990e430d177c7426f67387642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba7d4c08bd232dbf827a180430c03f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786431a859f86ad38ea431a2c5e2a5e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7df637cc4bbb91345da24b0c566ade645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603bebdd0b2f21a95b3e88ce40cc0b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d985ad5ef5912e758ed3882134756647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb34ab884dd74338d3e889c2fdc073648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f335f9e3b83ad0cc28c26b1eb010ccb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7629ae07988ea8804491dfaf09a61650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79923a3f51255046b497ecdad8c4cc6d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8934317f1a0cb3f619c670318818bc6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f781e0379ff32c795a75c25940b7f2d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6c07a5803d36fcd10e476750f6b15654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c6a755ca4e0d12a6f5ee878aa2104655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2514132cdd2055b09fa3d9621b6e4d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae419634d82cefdc7f7d43a761dd1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b61848504309ddb4b12c836560e149658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293dcdfb4af8b638e9aa14fb725560e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee75da0e723bae020484f3c8e2c0fbe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4272c66dc55dc50963f8a3e14274a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d75f3843030413c13d686a88485a30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8521203b5d5b5cffa7c37377b0337663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204923887f7f25b5f253e0586a5ef31664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81905707e11ddd22bd8d37ce561feaf4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af017e98ebeee56f8d8db3b97b048c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5201734da581f2887a63b2a04751bff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04d282b58d4234f4bd2ebea3827e19668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab5606212f548092c0261481bf6a4f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c126774ae092dcd4d5547a7561e5cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e332ce57308e4556ddc92f066a1834671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731df097ff42167f3e4159095611fe8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b3609e7a58e60764114a3cc9c626b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75f951576c52ae3d225f46cbdacb6d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7c07696066399f7441d44e7abf276675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf562119b37121a7be2b81d452ed156676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d8359486af7bf416184cbb94dfd0c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b27d08a4799d13a8512e8b44a5e3fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40d19788af6591924d40e371d1fac8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2209ee0f3de0acc5ed1c545cf268077680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cec303d445985a5745deb130a5c683681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464ddffc8c6c92f1b67f8cb45c85e16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7cf1bf93f9f1243f4db8b6bcca9a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982c85feaac9b372ae11e5bbd4df32c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d37484d9410f494c082bf279f35b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8d600b1be5085446f2d060bd0e2b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c68a25e4b3d87fb474e3ee5565b48687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a73582895456d4fe0b705a314880e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142729bcb279106d839f3e4e659559cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d373a8de9228aaef5687c24c379af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d053eb3f58f1f35c8e2a81395d03a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429563d5c6fd08b88e164f23c7bd0898692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6d38ef3458d270b65a2e616054a1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b5717bd78eea5dfbd1a8e0fde9eea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1807e2692551e3f3ed8b916c8cde690695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be24679045e79072133370681000648696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c07d5d92d4470842bc6e40e93890d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37887b192fa46856f5b569092bf0aa32698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19f30b6a59f4bf8f5e484936dd0be8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd725ea7e8824c347ba31ab6244449700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a653f85f84416deb146b4b5e1af0fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a8953d764a1683359bf800be3723d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aff50faaf95745e68054b93e6f8f86703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bc4e41a9180888649bfc9bf44b898704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2849c062cb353166bc1484176cf60705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d23c7feaa5622ea74d9ebdcb64b3ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08145e3db9c970a66c2589e72d136f9a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1f71e367d7f7cfd3729d7e0411bd2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf259221b9d23424206eed009d4dbd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78108900b1c95c6399080bcb018ece39710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f1a78c9d1fa225c83cd6e34eaebe3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3aa3cbfedeea7dc1e3b48a4accff8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc11c957f76466cb92aff7c80a1a1a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168a39af519389fd23fd4c4e86fef31714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b4c1a461dc139fdedcefda48d1021715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b86e037cd22597d6a02ebb4b1b4c9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3071be57d9cea4afca9808861be00717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459322939beee95db59d8a53f4efcf3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024e24846a5acd4f69a4e9e8b879873719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc1059ad70f36dfc7a140cf240d322720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1575566236f32881af5f8fc4a35f337721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e8fea1c4159fa8e9630424367da02722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0bc02826957d596da6e084ff77602723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d79641c30867069329727c2b4c62b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf721b5df31096a41fe1ca7aa108365d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3c2168f44a1595ff406fcc0421f72726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38877fdf9ff4913bc574618de13ec450727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70f4a97336a8adc06d1d50741898f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d566844b667c5479866002a10314d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c557a2f3a8821b11f3baf094dfc9b32730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640177616c6e5a455492138a2b222355731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89a6cb67d3bbe075458228f1940a3f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d519e6ae878d4ec626b833763a3459733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baec7edd4d8516ed322e59f3253bd9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b741aecfa77826fec47dba0a08805735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26a7643f1bc7bd7209932b5a4078ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ac6dad6fcd81956ca230ca0f8757d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc900527a5e828e9ba000a548e6ece738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd845584686f5dca07e651d439bf7f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc965856f90eb309cb4b5df627f57a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78a522b2500ec85091751ee0a28598741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4d93f33522406cc3b89552344f5a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d8be048c2bf186aae01f6a4982f3f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af8252a64ec1acd19d1e1fbbea999e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa4b9f0ef1cddb3a17d3cf4f19c810745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf3c47289415507e09e4d9f8932a41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b614ce707851ea93a5edbc9cb7840af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d5ccdd6fe62f99293f45015291a3a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5fe2f4c372d9f5cee0f5445a69f59749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89930b78bc023f35b5399cf3b1dc5644750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791b54a68b5eb54868cc3c64aa05c13751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715144ff91aaada767c1a9d959cfe69752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b46b6da941b6230da1927f2d2a22ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72fb1bc471afd54cd1e1d14115ffbf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ca0eb83607335b24bc57fec7c32af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9da7ca2d9aebf37dd6af1a2e503611756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a186bd0c43157fd1bb7b5a9688869d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaeda6af8525b86308b662ddf83da9e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13143ecb5e8aa561880e1e10a7abd254759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21c24248e4821c3c0566ce63b495bf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabe674b5fe8f8bff9265dbc2192480761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77a8f6f13d6104278c72b23ee6b8e9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff117425c4a6b8aa44f437c2f4112cba763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c128b346ebbb3e47e0d7dcce0d3c7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bf3a152847a7e3233f70352fa0a3e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adaf4b6a4002af8c25c09acdd984b4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc30c173e4eae3252b695cbd1a593a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>