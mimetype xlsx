--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c15406990279910b6a132adaf5eee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e1c12d7a1e408f5ddeac951008d862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9506f4639a3324391ce0db0641044273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63f0e2fdbb097d451be0813500843d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8af10ca6b5268316f80b402b0701845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154fd1f4eb85d48a8d79b3d35194d886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ee796552cfc492a3aa2553e50421e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7760cbb973331c8630d13aba74bf9ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026867ea07ea3cd7bfefbaea5b5a73a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169e9466a695c607db33ffdc7b0e20d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97b335acc48a5f14a222cbf6e677aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823f2aaf76627fa5c7e1ff95adffad112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65f6f0be9834b290e819b8e08ed78513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b939afa9864850ebfe0b299b6ca7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38ceb793ae2602d81f349782da08a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb819ace95b6027580ce95f44db81e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c582a9f4b25f5e32cf38a21e4b4db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdebf95a6ffbf6967aab7a26b668c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b9bfd36b17168ab20edfb595aeb3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34062672db19917dae59e112b3af84d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aea916c624e9c52339097cbe5931b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba5820d66316d2693f6b3f83eb12c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936c8adc2458a035a27eeae29cd106d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420617da07e6c0fb6baa95b477cb73524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09aa33604b3b2a99ed12acd2738f6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e04ddd10b00a1a83830d3a20c68cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba53678ef5f1110d052540cf5b4e70d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9107080e140382b725d3e4eef902b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8d1dd776564c86276fc07e038db4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7f9f5e9001c6a7ac19f3e28cee6dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ee76098566d888cc152461f05469331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b55fa803ad6d59ec34ea9808ed47c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb4947c73bf7c6375cd92a9498ca3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c40a75a48881776048cd1c4b7a1f4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90ced4f45defad9b99aeefa3683aed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98bdb46fdd2b307822241a72ad798136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e828f1c7b1708ff53f5f552d2a841e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49f87d7ed97d6303866a7617e3dddc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13934c74d9a611491394e45c5c17d8e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cb0ec25f2160d54f3b73dbb440bc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0001d591c8413a1008be6ad11eb2d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf1f3d23449d0ecd207cf35d7b484d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654abb7820d66c5be4f7e882cd96e18443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255da923b05d65e6a067f5a059adcbcc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0016418f6bcb5941c5eb641e4b4177c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a6ff65512d8ed3181a2e65c2b7e9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f802523828d63202403231444403b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affc8151ab0dbd266730096544b37ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e181e1b052a53f27203f7e0a268da349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d914ba62b0cd6d2cd2af61ce30a9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066d031d6dbb81d8696a2eb3d2cfa6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dbb4df8a6d3c67103cdf3252bb79352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f073aa3a1ca7bb76c62107aee189c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd30d0fa2671e49093980f2bad553754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059d6bdbcaef9eaaf310d5a629b517c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2968218cfc3d8ff8a097c53774f60a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e65985a75929f0305154b56ce680da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94342d07876c6029abab5fe77ed8563558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08791383b01a1d4ec879d0caea7b7c6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71edebc96b0f678bb9a918b1ea8ba9060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e5ed40d8b2e1092732ef72c419dea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f10d86e21c081a5ea92ac7618eb43762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc47ac70be862cd53a5e37280fe7ad663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f3d28597cbe03163427dd8ad378c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a869374f7faf33a10dfb087bba4e5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7771ce520904df7142bde6a596fc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406c7450dfe24123b008337ceb183aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089842ad81ee43a19a58a77723f526f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a8dfbe49dd0f8901805c3b3ea84b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1c72940a1aa9660947bf42926850b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98580d5d1fe1872c735be2761462e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180bbbfd7235b61f08c5591b0929f8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59a4888bad9a8eb45e2d8606abcc9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c2a31d521d782cbc5110c1efbf7cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72e03c95c525629f60a1b827379d6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fa5889793ffd3d7e12fd464dcb32b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7225c83afa3da54680cd19e301e8e2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52708fbbdfd2b8dc238aa4486dbcd11378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36616672876fdc287c45190bb4acaf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbabb4148a72bb56e4db1fdb48191180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909043a413c6602a1f03165c3d1c30a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5441a81dcfcc3b8b124c01db6cb2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855a028587794f0cae7fa4317533a3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06c0b0e7366d53cf5b2973a52b5aa384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256d82eeaf4e91dc2f6d673579b524d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abe24e4b9c7c71288666d20852be8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c4b98bf2f34f0eb66755d71d2785c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffece515b100c7fcda85d23525d34088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e17f380942e8ddbf52bd3f4b8a732789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc774c642490e05832aa3fa2bff9ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04403efc54478b8378e8fe29e34ef88491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dc13cbfd3f2f1c7614eca2115a32292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2faaed089160ba7241038178f8be3fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08f0c1fe29cdbccd0ba798ff91633194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc242ad2ec4fb0530411f78b3136588f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5b219c2f5245f13f440afe70cbb9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2823040d576f0b2caf243a28a8b2a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1acaf6e023681ef48fcca4b07c56e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27a3998f0b48822100c6f338c0a44799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece626561a1a4327991b1a15bef0cf2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05d5dc77c33aa40a4dd06cfbbda507101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6209186d1c8824b732fbc3a558ad049102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbab6a6159956261ddc2c911c16975103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf69ac52bf60b9e2c0726672bbe9ea2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5f4a64a889ff52c7d2c508ec1f07c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e250036ed529e73f60a6f2a5c60b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196a7dd80f8d37bd1503dae3a89975b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125767bdf55322e00634fff4ff353ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f823d7e243ffe00f57b356a921db02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3579c2f64dad8f8e650ba443b1d1443110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee9825dcb1bf75911cc925609aa640111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc92c7e38db92cb2732f3b6cd4f0f26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60739274804c20bedc16083b938a73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f787342f1c202030c2bde155f13e41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfc128f44ff7105f520ce0ef33b843115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8cba866a6c9ab49e39f902dd03cc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbac087416c3074369fb2228de8d4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790b421c4c8709e85d2fe7e7d917186118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa81dc641e3389326a17d6f07705c47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81961e0c9ed4819ffbda6a0a7360eac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31520928daf8acac1dad1b3604b813cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83026395ead5b930ac534268b831d74d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482e76e7061b5faf7f56599abb11c52123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200523ef5b0d89a367ca02f98b1bdc54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4743c9e86edb08ce4a0ca3a9da51293125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f05f4f10bee97738c07596f4cb905d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2876acd28a9a8954d8d3e345be9ba3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d176bab1a18ac9ffe3f1c4b40a4e56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2595b9cc6175ebb2197fa701b194b68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdc0844c32a5e106861261a3c49e3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a61b7b8b76b015b1177be079ddffe9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30b51b20310fa0081a689c6976a62e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d9998bd1b368ecbeecc0eafb716db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c412ed3f32abd51af85a17bfae935134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d558e63b48be8f7acdb84291f0934d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c97b6e6450fa0b3fb238ab860ba5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf01d46ccfde19afa7638ccb7634eb6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fc1d14b92946aaa60b8f778b9b20c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52938e27000f337a1a7355844e2c7cfb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f413ec15bf33c76e9fe7735b297a1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1878356536c2a3fbd73b9bf14bce243141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f18d99d9c97c14f3f6051353af27d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14908e433c022ddac417ab06f2ada7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e80dcadd7a1701c29967e6d1ea2c26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e707d304a2610636bdb4caea3d42f83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be261aeb8cfdd77d56391a0af94c098146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bbc358e18d1bfa3762b086256937b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be8b7938b4fef931563cca3864c0e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba45ff4c7e4b05666b49b59131905e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ebd14014057d5651908b086f6e1cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a70792961528ed56ff6626d058827151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612e1376547ee9535bf76afd9f96ab4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf22ff4e4bdff26d19924b81ce092e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1941e182876b71d0f9906d97d1d91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc46575a086f92124ab43098c0488f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f62a0771ab4c9c7af67a3d9fd2c14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38b3dc1cf83bcd00c662269194c7c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b5ea96bb366576f417ae25d9b6751158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400e76503a9a65a4e6ea8a520c7aff7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91257ba7fc395da9332d73f803c117160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829b3d7c9c46e1bb3263fdb89feb64d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538b163e2cd3be9379bb2a688464760162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27adc492bd7ea43fba690fcf22571e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf475f9bd929431db2f0160048f689b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83414dc3a1e100ec9db5d900295a9e3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ce7a1b0f27ad77451cb21e9b4b6c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748379aa2d4a2a326b06995161365e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a018b1fd783c449da50eb63ab7ed3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176149403bbaa31b7590afbf491dc64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267489fea2bfd41619e9e0ae3e2c1f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0772afe7722ca616e54807a833f5313171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369eb84fa444b2962b60d6d1ad10a84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ae67880da53d0781583cda73eb157173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf7cfe7f83ded54ea31c6d551d7c19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa899c6586ebedd59adcfadf5a79c908175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439b599b124fa73168a1b93424a151a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0119efa439bcf1fb422e0d66098ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d97638b942dae85a69c4564338d2bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680503ea75533edefed8a9708678257179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e4f2a5a43ed7c024d5955318540a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de22e281bc1162412cf4819537e2a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad9eb2c4d69383efae1d1d9e090931182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99f57e65649ed7f82d9502566633fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4ac57b4056c0e24bab7e25a8dcf2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0f4f064726f5cec4d6710ff100e4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca978538b0f9c4726c23a075ada61b5b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d965fc7902fe1601cd23ba31654a9fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c74ff6c315b70e8ca0b59292957da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a857f1964bbeeaae2b9e22075e51c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88601eb906ce16c69bdbd86ea07918c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca599d266172930dc761e2b39534a5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6f298ee83be2eb2a012e6747526a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5183399ef7c155d873f970d8cf317193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036683fcaf0b25062c9228d47135d91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e22a065f28f7ff09b41b2693d0531a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7d4cd0722d570828f290db3abd495196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974b0dcb103b5300c49896775d23c2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09667c7b2d9c2555bdcc53a65fe3c8da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec64cd983fcb1117df5241a9bdf7fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe629a9c876be143bf521cba111eb3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98c8c84836eafbd3c722a92dd83fc3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51ac8edaded7c93eaf7de42c4a0988202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea99fdcebcb63419f4ac9b190fdb2d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae6d3164005f005ae187a738b9fad5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac90562e4cba8c718cf6196513dc2d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423c41831ae68042ef5853428909015206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5b09c1231ab7f1dfe97b0e9b50ef3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82936c6c3bf5e2a9f7dae793d1bd8f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3411c74dccc228acd727524635f2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0950d7e8b61ccb38bb52644f20154210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3192a8848df513975dd71394323421211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d6d6927e5d550dd1ec8f55831293b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152ca718c3fb7afdb5c1dbf87b1ebb1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a52ed0a8427058a1f1e6e46571f98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d99414c7a01091d3d92ed5b3147e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d647d38c40e72408a8ba4d63d18f68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20a278a826775c1a4f043631a35d1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4147a8fea4497c65cf2fb8bf1f138e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed4f9a5e2bc45eeda1974693204c55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f936820726036712b51abadc000e5d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40aa46db4b5c88f3122f3079ab1347221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85257949a181fc3462497fb9d0afb4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f40ca53fb0bebcb911c1b6c3206b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60adfa394c2b1f4f72566a3f0c7aa9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe86a17e73b5dddc20f3e24be188f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33604727e1f9ea184aeebd8be681f09f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e248c67b46b2b25b50f455818f187b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196d8b7d2f4fa03419c93c1df375851228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768b1ddf9e9cba06e96c662c67c4942229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd46f9a642f665624e4553d79889961230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5187ea881936c1c52c0aa49100f07d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040028e13612e06d508fdb168a3b08b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dd2f886a0cc08dd76da69e663d4bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9554f4922abc05469662f27df42f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe42455636f52ce819e4e7601a6d71a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aac8037c3508d0491ae94f9d6311e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a698a82afcbdb31a8cd6d270be09ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cf0815978be78ee1b2d3b8ee3d347238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2372cdb5a24437dc53e3b5a7b912b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937cfb6f27dd04955d8102a6035e18d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b937a7a74e4189f4e531299ab7bb3cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77faa7f711f72c951b6dacc4ff345f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ab163e7bd554578e875595f0ad0ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56d4c600a3deeddf896e5c183caee3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea022fcfe1c407f930318c6bb7dbab8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38787fc1ae93825cd541e988313cc03c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dabc398641a9d652ddc7bbf1a3394f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb05356fdccde1475c38fb02df88f44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f6917ce6ca78ad00805a824126d1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af905bf66c64b381a5648cc40730c3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cc5c1a1dbda403ae1e2c43f6120d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8c4fa7c6b2ba1fa8d4b957df88748252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725e519334275440731c1442c67ea54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea348a9485a90c24c6636b34515edf49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5cb475f019acb7382a5642dc28d2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99cb75df95b548adaa36ce3a5b0eff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac184e6a2ae52acb497dfafef2580931257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1b5dd8df70fe7ceeca70a8b045f1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f869bcb3a55a5b0be895234a5d349259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a47ff491257cd06e9400da79793b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065c60eca749a954112c146850bdf54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a5a2a810c4e501acfd191767becb2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32925629a3405bd7f949d9d24a3350fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b575fbba12a2b6d170ab1d157558df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffba3c54a1746d978b24a623033debf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26e276b65bcbf718a037b0b3dbd3db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06083422330a5b36338c9b2862fe9a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1598db2705d7c7299711fb6b28a6af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931de23144095dcfbf92fabf7e06b371269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2cba133210eec08cdbf9bb3a846a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983dda929029a5669c5ec2e315fdd46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0df7abe3216bb95b7809ca4601c0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510866a549b5f7d56ae93aaf755fd6a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f6aef70e4140df2b28b0111b67712274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c886b4aac8e0ca4ec9bf43fc267240275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d0e654b93c55f93128c2456ca8231276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334b0e6fca2d0514f6547ccf076c563277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639b0b1542ea56e51ed7ad580c0c1eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bbcc1e8559abf8b22cc3fd4331014279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8add825d2b7c76f71c5acfc0f03859280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ff0535c14c46573d83319a9ce009b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57a74ed9932ce42ab23217bbc2ed71282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74a8c741b728e3f06681a4a18df143283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7e11bc3d106600423d38936482460284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dad126943e6c2160de21acfd39d597285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28938d08fc4933f9c2dfb887b796efc0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d123c8b19628adb1b0529de68693aa2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0ff1f564570c896766b6e4631670c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfda062449933a9cd7feabc498e293289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9921c8955e434b8860f0ff5a89888290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b7d2036fc3df547acf82cb0636290291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb18000e23c1ed56bb17bbbf4472329292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96553b9f3243ce62134e1d5d554538c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e27de05e7b3e6cba7a02b2b902973294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebfd8dc4caa5bff36645eef57d28f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb7b80b04af84cfec5de987a88f7c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40fa4e533cc1421196101f5684aadc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d4e8b22f7e6f7b032d3b78e6fe19e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b542c8b1cefeaf735283bbee76c77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329d38398b9c1b59553a383e4030059300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36030163cce699cd3b5bcd355647e21a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5dac3cdb9c3ef83dbbd6f8571b938302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887749fb82c88c5fcbca35bc54c4ea3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f2929ed937f4376f9cdeff37ce95d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ea2eae9e76f58e057e1745e767505305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870667b58188af6f3cfaaf2d32705109306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae8cfab8e0ef5a9a7dc4f8e92e5e86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79383347e26dc5925eb5c8dd9c8d0db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f4f9d5c12131553fd35d7610eb505309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66fb45ad9acca0977cf9024ca25e63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee882f688140a8e1ffb275fec1642e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1881d9feabfac4a68f3289b6a46fc6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7de1717c74fcc239c1b0dc59da6f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c992946b6d3b09af3216d4b8987bf9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc38abd7377a0800b19a32ea54241d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b419468684e208f64a7b06f22a0f2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cface22afa08ef496912dfb700a902317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fd8c5c9172a0298d4f66458073ff7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d10f50a22cf1b152ffdaa192d986ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276049c719f43e93331e3fa7f499eae3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a1fea1cace7363c9c67fa30319f20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5569372f8f855dfa6101e6794f6201322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb58e60063974444940bccbdab0d749323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d48cc9a8198be9569abd71b64f206324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83b12d55621f1849ce44f77229078e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4504c15e6a16ce74f4537641f38f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4985d2a6bb0bae5a3115587852f9a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b34711174830c639c087868b7bc19a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aefa79e8ffcbcb7bd6f9be9be91b53329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1b70b3a0335c7db3a2e30da96ddeb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec779c93e57313b4d3ce03bcfb2755331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25f95e15a3928c428358084b07a039332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2f5fd801942a3c19f25cca049d398333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96fa330e82d01727805010b3c9d234334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d91ee1628d58038e29a46b3e3864cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4e60bf597311c5ea3adc13ebf4687336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f761224ea9af28fe26170ef174d20337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90266f8ee1b5432fffdf1ebc2294e8e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675ac1f6d2e74fd9318abc63370a674339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727ffcfb82f260cd07536a6133e5df2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ba46c9d5cffe4bf4e27ea8e2c35c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712307e5cf901bd555f4e780924b1e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34da6acb2dbd059f4849806c87b53a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cbc3b5eeb62c6d992d58862e20dc6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174ba44709bf651d42c2d4f5c5922a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38b168ac2a4ab8e6471d123bb12278346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65299e2977248ee62fc11e73080d0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda0cb0109ef8b47ac158ac8a0af46d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5b78cc6d13ef5fdfbd44f42759185349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df511c0c0366fca8b4706f0042f52fdc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983960e95437c3060058d2a6f8f0cda8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b47e6128ba3227cc99f40a253d9f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdbb0dc188d23bce7499134abe292e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876f7da8a533cb69508b977636baee6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe337a21aa0f462fbb30b9c29d97056a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093d1b7bfbd84e3083df36bd2a2e18d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4b951e690ee735c59fd7c20498aea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093ed68d7b77608a2b9713895cfbff3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b962016521ba83bc3ccf515829bc58359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be9c2821219e4fcdc87aa49dc04ef8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27207bab6e7aee993e81f08827fc04b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad315674ad0a2ef3a0405e3e52fc42de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b07383cf82d3a7e21be712372a6cb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d4a671ac287e4c2c2eedf579a0ee0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e4839e85b72d82f1b1c6913fc6d73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de833aafdf6d0af690e3b1b858d37aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ee39f24733f61ff58d0f500b47ed3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b1f28c93d971f315340529e7c75aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3a2f1882e378df59b1e645b746370369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e525b0ad58a19ae043e2c2fe7a096b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77293a4a753bdbdcd093e6fdf1b821f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc36d00038bdba000cfe1582f30eb0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df40d5af3f2d58a19797c8b068ecf9e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e0734b01f4c5d4d40f0284cf75011374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e12351417cb0722e92e5f5f239e55f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7522d7030eabbd8d8b3b71a1011e9fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6dbc91e0a741e0d1073ecb3371bd4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872ef0998abed53295f32ee4e320c8d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e4d741538da03e0881cc93cee1641379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314aa804928917ee83dbdaccb1260b48380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca02bb84b798ce1b844afaf39df80f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a350e6347d82b7a1bddb627a0dff2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34b29aae421951bc16db30d7d3fe39383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3575a2ab73ba82e530e8cfc74a3763384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1727b7ef2ad560ee4a3aec8a4e59199385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b67d640ea3b2c7ab647c2c21ca938386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24d18cd01163709c74c497f0781d25387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7a98cc630700ecd178fc2990438cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ed2daed8f76e301d902acbd801c93389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918c92800c1297e8ef130048e0176be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8486f601a81ac5be62e246478fa855a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a3909fdf62ceaf2312d92ce10a912392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8377d5de1ad5e17dfe673e46a6ab6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c406c644c557a861666013b7d68e35d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c12c89da65cbb912db7e2562834c32395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab77e13eef00f217606ec13015e807396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e466957574464023124c297942c98e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab2eb6f5225d61880b14b4718aa31c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311a554e280a7e4e3326a418e571006399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b96b3d3705824e3a68ff04dc2c9748400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a73518e97090e2ae48ec26289208c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4112e94d8160fa752be40a20b0d780f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7256b02939a4440daa1d475cbfc55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00f0be47ef6ab87b7daef4ae3fdfff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c744f224d03a591287a81eb25d077405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea216c2ce99a6cb0ffdb75c34e016af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bad97d1cd282385e8de677820755c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1a26b388c3e12d4f85c876d7a8b00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc420ebb315f58f4d4a0453ec43969f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcb3760b2150475bed25b1890daf3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424226ce4a7f5643a9d433bc4012fe4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddd85bc26ce80c34fff8915972b156412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3a122b90a3ffec949281a390003b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d3f8bd27cfdae90b327b4dc36ba55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950df1076f5b2677a2f95a6cba9c437415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6fcdae1c1eeddf34dfeff363140d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607c9e265d389b78bd2daefaf1e38e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e06180bb0d0c7dcb55b147aac0436d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee07475cd67e5912b68871bf355e747419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d84b01a4edb49d7ce09fe8c634f618420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb011c6ae7c2b5a15dd723ad9152db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5f9b94c1e43029f36638ccb18e771422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae5148e57be10cf4c6d6dcba64c119423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4e0a633e2693837cffcdb65d5baf7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d2e6857d9b7ed0dbb51398218bcbc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67420755135c8df9a93590e1e0602cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ddd1fbeb952a83bdcdbf4b8d27df9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cb64cd59b7dd4e05ce3278b4bad20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6663c4e1119441d736ce904f56a269429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83a65dd0fb5484363ffc9cc5a94b53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab30ba93fd7eb837ed46a9b82e2ee0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd8a22398fffaa841706bd479c5398432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7ee581a17135a6773fe2752c4cb45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed836eaead45d02268944750bca79181434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1f8478108fbc951db1014262b14ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1366360ff3a1e70cd7d5ae69bae51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8f852c7ab9b2f00272ea8bcbdd544437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e06589224f5c70a34d72ad5d5faf31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5831deacb20dd314e4089930177be78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902a34bd549cac62a072487b49db7f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4818546af774c5f6ebf739abde0c30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e8229a14ebf73ad6cef51b9889b62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d8b504d4c2acbaabfa7fc61e9a9e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc728ebf9ef503cbdb5c7e0563e3ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fb0b7a5619081c4fc3a44c495eaa3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ae289e7af27c52fc5c3796016f118446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877e8405efa0e4b2d536ac6a87142d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a37dd8156333ed53dbbb1590339a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abed389b970e1e06fc2e3c56215734449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d10a6d0252e08c9486a402c257b7a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d31b4403062a893968d21a782664e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7149c2131813d806746fe9022e2e6a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c0ce7efcd34dae2ad65118ed8a3f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603faa80b38e526eef41385a4508fe50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8e114220533e8c2179143a7da5539455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b4e919523a5a8d0e19fb9aecb0a5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7533f14d507772c89927593668dcbd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f7711ae61d9a6419fd32d91b280da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ccffe6d42721e3f08de5ed7b8a67d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1a5a731c49753c1f8cae82f5ad5a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf6498f70fec3dce353a2ff7047e2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704007aa8bb87e5c192ddc31530b3304462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b6919300f61b7674135c604ef41aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efaa281e2d3604e1111914af4de175464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c35d6ccad8a4d41611e713a2c477e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b20164816a1a5d3ab8e4e302b22f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a762593ba51ed977f006fc0faf174c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8720890f3bd8d454fc7628275778d01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433e887e5094aed353e05e4b1660877469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ed445bbfed705153b2a1e9c02ba89470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e66bf0c517e4a67a6ad363d677c6fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ed569cb00870c80158a875afe3e09472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b544a3b34b5bbb427d30017baa1a64473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb9e7ba8c98f2f92355c4151853521474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c24949842c5578564186f230ae7cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c84337be11cd854ce96537fd202aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193de029d5db67f375b6bdf21eddce6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42d202720ad49f379a0c78fc4f25a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a42c188f1ad03431c256f7c493b094479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cee1ccdc7b751af2c42c413596667480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f81ddf4cfb83d64b38f6308b34a8f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2f1081235c9648108aba0457d8d7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6031aff0c47374ab9ab5a39be2b5b3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441a56fce3d1520f0b6ed60adca01b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1360f7aa033aaa430fb31c93b6f447485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190cf17af23553b3d4a54774246ef6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c96a84551aab8e17d8f88bb62c946487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52a3445a913fc598635c2a60b854e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a65ff5c1ffd73ecdcfcf7440f3f5c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1a6939c9b4bc3692967b3d7e72a86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871c800ee1970abff0fc522e9419f01491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc395fba157929b9cc5d0dce87fb2c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a1fe58c5e15d2b8b3c438dc863d83493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad665347d92df1bb83a76722e8b278b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86434533d44802351e64354f19ab11bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1b79636aa657d607d983c77da75fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7cdca8a9bbb98b0ce851206779002497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7721600d2349e4d73730dd92a02e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e244d63b5c17fc500e19bc00140ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2181ac55b607855bade8e0cfcdd399500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e68cb679d9ff4882e6708877c2461501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee12dc46f8da879461030cffad1b79502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540da6345b209b72487c8e2e8a04e3a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f69646f3c8f5022b2ad5730255a6d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e70e52ffe2641e8dc7e64f1f3b8a0f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32717e5f087a314215e6cd94f9460ff6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c067181e98180b3d307dc2cd7fa470507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229ed2409886f1946cc55f79f4f6bf3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9151439c726a832013e704f004ddf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eb4095f2ed7da9c9ceb9346ac5975510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe8c708396c0a7a966c4b0e137c19c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d274cc6c5af4fdad1669a679cf0f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87141178722fcca29a0c1a38a8c9bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df179383b6b50b3dbadd5d4fdd43f34f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cd32a2943a7a844b9d83ef0e9d3c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55065a8b777e3a7f7d727101c1c6e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc9268d00b42793a5909ba9f6f3e4f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f02c217ac9dc038e77958faba19c4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6f580749efebcedfca46b2ed125c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5ff866731f874636b196ef5b34f76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fae1509f7cefc7e38a455c93f3937e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4827385083606297828c3299dc13c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cf1a384311ccf5d47084e6e505984523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886db1456cd42b77725bb9b476d832f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2202536d40819d76a5e39f03e7270525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af724f700fee79ed540566699377ecba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca80ea10641394e3d17f4e59a9fceda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627eeb144e524a1eaaef360c631c1cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e468c521fcb2a6bf393913ee15806b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58662503ca46f07e72ebcce45cb7d185530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261081dad59f23f080c2fd0292673039531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93052cc21c5f16bd33db381612cf2225532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edccd95f24980d9888207b5e947cd0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b28b34583077b3ebb0c05f6eb76da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ff753fadc28811b980c5adba693ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2832a0032ccd1fa8731efca93a8c08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb93c9df293f29d0330fe6b85760a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68126a51203913b4168b7cad7df1df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca52b049fd2410c1a29ff081749c617539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756763a5050af36e4744842ceebf737540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237798b6d10554955196d44cfc59ffb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b50cb4c28d5b76879283ef030f088542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af82599712b0d38575a4c4d60143258543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bdb837b2fdcf491cc6ab23e7613e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16c8284a02a941a6ee0717b490a9ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567f573992ab66edc0cf14b7317a3e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae528e73e825a1d8e8fdb7c7c40278547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba547a21104810c18aba29c85953a582548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aaac832e5e3fc2ed460f637fefffec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271795ed749986ef809e59dd8718384b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391704481e0ae0f354e265c8af4015d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae2f49340b71d97d87e33c86d026e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9bd743be96250b3d5a694fb998fd3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780182719e447334cd2356135f2fd8c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c7ab91abeb7eaff60b733c0240e60555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7343cca17129da075176204111a47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb795e42b6ff7cc7307c1abe9d6f42557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82443249046405ac186b64a85736d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917a5c346c2c9f7b0ec6d3596ea4b6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0d179feda443a6731d2972ac9d3f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36c6790c45277033567e7f0d5451e2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d37f4f0522e0e86a5c6876b7289e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca2d5ed78dc05ad4cb16d8ed941a6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2888d36007dfef538f7c250a91344d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30fa77b3aa3d84585e22c2cab06fec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede214a8980fabb97a6878d00a30b6ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db970fc2cec7ce42655c7aecb181a8b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eb9e936b1eb625966ac5d3329cec5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153840bf7c70340af854336a76bf987569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25c0c0f1392c9a01a0974df2a3561b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bd7bd1e8fa36b100deb8d1124d396571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731843e2e54ecdb6b72ee2c075332f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee201ba4363c170a489f82077a48d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e39fe099be99fb19bdc2fc257c067574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04040867186081ddea807c06ec5f61ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca234f3550a08913579776dda0842c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c8fdf260a4ef5705bcd73ee8ada04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec851602edbf50982e28593f24a1c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce5f80313f8b30bcf0754af5ec26ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14588bedaa889ab27aa0085a7ea97bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c507653f84db9b7df1bb8318f9bcb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dc5cd374d0e25583cd19c0dea8197582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73189275f6d00d050d6893fbff5592583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a9c5fdee9d99e4fe38451f9127c94584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3378d3ed30d558cd4d8a7504e4a72585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5240015aa436fd49cb57300bf84bd3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc79cf3565796b3168543111ad1f24c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddeedb45defdf787bf37773ab21fd49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1afd6f319726d3c5f6430c74a6fe50589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78539861114e7ebb74fe41ff5cf26f5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd1c02cdcf957b220968d41b5f7bc3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b437dacfc86d559c3587eb325c891592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec6e7e5ab2ad07ce2cf42ca0685ade593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d104cc0ff86c6283cbb26f26ea83928594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cdbd525099f879f166a814a897d91595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a163ae130244d2fce471e1ddcd87b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56257d8651785fc1aeb51d0f5c2ba82a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487566b9149da2ce27555b64b63f41c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b875ad989f6ac60a238d7331755926b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b0d4e452ca1b443e65f3a0e1ad186600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7f281da584e9afdf15a73809b2b2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bf1e1b1fc0d5fc04c5f08b5373ed5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8004b26076f8948ceed70aaeacf1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0232d979f796069bea08ea709e5d006604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421da6b9cc1ddee7e915a4f8d65d71c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51dba3582d6a8be2c55d09654e1fa4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969da43a9e652e0ac12da88af935981e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993225c48f75319308e0a9837413d24b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafba131319ea9822681a8a8786148d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9a00f68e0e8ebe76d9eea480febae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57af8f58132233f6bde6a3efbbb752611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe32610813bc0795fa8d27f7979daab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d99ff1f24833ee8e51ae7dea721e30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad94aff77ecb2d2b4722b9271459fdb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876663235bc18c49572f8dfd03fd86e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3027efe768300e172472d871d135b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217ea1ab2fcb461c5573b4e65607cad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c77ffe5e2cfa7dc61c83c6d8ed212b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8261c4725783cc90529a400e3f138619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b1ec976b12bc711b26904c2eb9bef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc47d0fa1d6cab7955a740673d9c1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a30da2f3d93c04eb4ae2123207fbeb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe4a9bef709c67f339f9123241f224623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7e3370a2544577341f297d1ec1619624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c023e91725f6748789c23022bd8a5e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c246d8e0b557020cdbcc620b62ecc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe87a36ac5ddb07b710ef843910a4a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632727e2293aec52637daf33850683ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad41705a85cb77092c6842cc68ad1a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9007b56e5c80d811b27ade2656c0092630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4238fbfa3e5b68bb565f53b5bf7c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dec4c9747d14faa6c6910783dfedd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709845377f35d243df4daf3b010fdf0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69f4dac41f2ad80f56c6bc61c69c1d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876f30dd61ac835842e2c6fd43b87f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136347979df095cbbd49ed84830f13e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d443393434e011bf66ca15396d0dd2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea89986f00e6924d84c5d88c183f8a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c4273c5e213e031ea478075dbd9c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d6c47992c4ad6818013a791ba63e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867fbcdd0aab728f53f040f0ea5ad5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fab46bf1a07b495c26f6ca7681c9d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3098beec4569d7927cafe9a29ed5896643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240668948d50224d21c4aa39c402f81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc5d851fee16ce2980b633a5b3c07d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc859f8a95a78fda87fdb1e031d7667e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5a9596776107f03933a926ac083e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39441e1d141dfaedb0932a5d8adf0051648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff97d0d63e41461a01097d87e6994a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78467a4864e7cffa236b58244a340621650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889a37f9f889b355cf61f1fe013e019651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64343394a46f7561544e7cab6fd8f331652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213aa8ee1bf9ff237529ff2bd29c8846653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8ae65fa8e74c3cd23800b92bc185f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577c19c35c4e8673de3a3e772ba27b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007df575fcde69c59b829032eb26b502656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49d5d616479ab2494df0dee5fe09b1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d96bb89989e834f4766328ce7b521f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5ec0123e48458ec8ee17a858ad25b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec733479f1dadbf3dc4694300c183d3f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e60acc00313d743f04dc66d2ecaf5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4d025d97e0bb3f309daed8571ab05662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032102ee0615ec7d7c54e746628a5598663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a9cf976d94bde1521351eb1330e76664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399f242872cd9ccbd9970542645365f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d16015a1cae0b2600f6c4805a51452666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc0e2602f48daf14dcd90390dcab99667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163b2540e03118ca406bd1209cf8c4d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5e91bda4995bbab863adf5d8aa719669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802366b4dd3efdbddbad33ad4902ab2b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f853dd2086970d64cdee0f9776b77a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da047a53959537f96acc1d113fdd9a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a40847b0454cdce4fed5dc0ea2e16673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e5ecfe03a0dabdfcae7fb76c137d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67713216e76863ab943065992b0714675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb225c829365c3aab36a7e587f674d42676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315e5a1312741997ccaa5ca520b36f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d9a55d6c2a3d700636816c231cc95678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373954448031b6991aa0341ef460c3b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2a0f6beddf4ddd2522775824b3bca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315197aca7e69b0a85fcae5318629997681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d4fb3705440dcab94f725d09b9b56682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c1a519ff36f93037c0d9d60601a4a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d2a38e84fbd16ae2cfd0ad2d29d23684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d20ee5b50d55aad2b40dccf2f41706685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd9a495bbee03a2c94d067faa9815e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be338d2ca1eadeef224cc5dcaebce42d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322528f7f10a0e9ad77130543e716ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40921550a4d37fc9aa0446d7a4952317689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4b4cdfdb3e7e0d6264f366ac8556e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99004f739242af56720cdad23a8c4a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16834f507de69051aad728e3749ebd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e0d1f375f23e10dd71cfb7762c3bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f1d12f566fadcba8320d8735f4fe2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b42e0f0ca1270d05d3d6b0df218ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b9e74b91ef519c0094a7118df2ac6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8140316ee7a8fb95552454e15a2bb0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38139534b44894049a97add7e5e5bf3d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f554d7287a160de182915271f43fed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc991b98dda7055f7a27001b0d96de9f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cda3d5d7264d7cf20278e8aaebf05701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e70eb8d011399cfccd6e4ce4d313d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604103a9d82797f065f89f5b324690a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de40230c518351c10a17155185432d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8cfc22ee05f5d1f35f381d776a81c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2860457da5203d19cf7c5b2fe5ea8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5f301044853add2e37ea8d0b949bc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1ac2e934b6f1bb10aa411bcc34dbf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592b01119784a60b6fc93ac0f28c274709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1b907425e6f9c756e619bb5cc172c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461373ed884087de9f9718788675c7c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064056826547497844cc58877f4bf95712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbf47be098e33e90d8cc8be5005f2d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7301be867e79fc2812801e8236d75714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39a1cb2d9b18f46f4c65ee7d99e0b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261f089af21288db4491e75992eed49716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8afe75ebf2a26a92e870449897c83b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e10f73b7f5b50b0b3e7c0c172ac06718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1fea540dcefedda573d2ff80da921719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a19f9122fbc25f825d06f17603ed9d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7c495ecfff258cd76d800fd84133b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeea1fe6ccd3520b488072bc633f209722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb95c5be8ecc27124cdb1aa8be20d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027bf6f40be76e1b6fc99af34bd9949724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfac9ad1e9f9627467f3075eec6b33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935308bf49a19b40a513e30830a1394a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d16fab1652f9d68a803081d095d78727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ebc1f6b93419df681817665bcb262728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaac1f843e1a7b319a643871b9ad767729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149781dccf8e67e6f7ab306a20dbbdc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5c4c554b8d02e7c0b57f7823ce801731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052037f73fade567d9dd73d58adcd8e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc713db28dbf3ac6255b71b479f7f9f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccf3b1507b7edda7a21cd7d14349cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ba264cf2a34646396bcacaf51310b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5fcd8548154d5e7f7fcdab84bce48736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f21a91b088ab0fad8eb7372e173c0a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc235bf3c5664cd4c63d74a933b7a83d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee2c691af401737b2626349759d23d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e40d0f422854acc818a0e6544ca15740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bec4ac966729b03b06ea0cec053be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47869f4a1930bdc28155173aacbf9702742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da368b002e63a94babf60ffdf53399d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972787f8e1217215cd7e0d0b01e17ca6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1a728643cdfda7ab1ddabfc135256745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcfb7c875880c12fd59022297dd628746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a807d9717619d7016b91d2ef542ee0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916741c74cd0afd365431fea4fec3052748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2761a50ab3453d412a5ebb24aa8cc4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20c5e615f423d511168005d3f19550750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901549dbb5f3473300b24f60b8fd3050751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b743d46a9efbadfc0d8e157b269e1c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941729407084d8cd5f333e63444ef21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847d8ec3dcf4367e2c78aea1e5a4a56754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316de1037d4a1e4cfb8cbd58168863ab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495be00c5c73648f323098aa275174d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b6a8fd246c9c690e89289710b88ff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938039119e3ca649314a194e356de81a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f71f22a3079468591ebba620b47f03759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486c0e0e39d96241308d4ccdf4a86fa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750d0a2916053483cdcf6a74b873f83761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bb0fdeaf5d3cf625b178f17de0326762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad98f9adc4da53d8ddfe3a474093c4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daae463c0280e8e3554f00cef25d276764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d8758d7c18e603df3491cce74f5f7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666accd4d612df5c6b8ae6f04da4569766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0523f60e7ef0b1dfd10476a7220cdb6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0be6a9768e27bee1103842fbfaf4a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755255fb8482d7cf6b37e67648f853a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466066ed4b707df4b540e33889ce5c7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448bb81d7efd042a6d102f6b948ad10771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd56844ec27ae4f742d5379b7faa68e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598b7c3c1ba01d46c64b02c6e77764a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541b5715e787d9119984e4b50339602774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d7412210e7cf2dc99749be2aad7d0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bfb6b387349dafd34fc38e389e041776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee44b421728a47665c7b7d2720120c9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e961136198cae037fe61ed0cafa1abb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af587041e1c2c759a0f497d8dc0c1a5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a980d61c4cc772ed1bb12fb51ddd56c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5769d6f47d4798e47c706173602dda6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a833220cfcf21a62de7bc7d15ad92782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92a526fddf3406de058cfaa8aab32b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72263cb3f67e45eebaae700946586a1e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f239acba044718639d92792a8986d23785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66c17965aeb2639661a326817275d7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de1671bf8d3f6c993f058fc39ba54d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a19fb34a935c88084e84620ddd256788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d002b016eca55bbd834444b621839789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484fad6bd1572aeb5b1b2e1401ac3b0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf84cab8374d8df1f413f9c60472708791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fceb5aeddb9a6dcc94cf0a25de4ebfc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee38fe88450f88e0f22e5b0afc0589793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689dcf2d48a51f3203c0731b35dc456794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1119e7bb2a742231d4d4f9b8de82df795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7080ecbc3a00649a2ab49674b8dd9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd16627439d478fd3f033f7f5fa76a9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a62524f507994bba42702af5f7b33798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ca3a452408668881b771e22cf5a22799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66f0a04e12ec905271ddc502ac90b1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0311b8e00a9c793261353c7d5325f1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87247736640c8ac88392d2a822f8873d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5984b9a817b17aa3efb96b2eea632803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01909be3f9074d095a77894eeb82ac74804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f693793ccc5887c32603310cbe46b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac68613c70b2a5ed6901682c3487c58806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4488f5619eb8cc9a2ba2cec203cdb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b331b271ecb8219d5c3b77bb01e9b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6f3533900f129c7c9aa9e7f5b00ae809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d57dba24c35ed40af4e348fa8767e8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c5e3a6957d688627291c5ac9529ee811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecfec35569b30513e102f6644ebbf5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea717a0aa9c029d291faa6556ac46b4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f984f699f8b53269ef46d308bc7d9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455b903643e065d3caf5a1719ccd43c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3539d8c4dc68a01117469dcef6843816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46a2847dd8aaa1a712a0f4b9ddd0e5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b178c339bceb205937cdf4b0dbbd42e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a21ddbc1df054664b2012fc8585ac819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace668052f4a5529d33f0db9a020aa8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bec39b56fb69ed9d35f5eab66dae7f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dbecc54a11ff0a3fc55414aa961bb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442731f07f4e5c937a774f12de4a4da823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef18fd91715310ca7b4fedaafb3f461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4492169348f1a7cde23b4a5513425b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913ed7a96f9bee35bb9c205e39397673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c73b018397ca829e900d0f906346ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9df721b88515d064f4e9eab7dbf9955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88430589ae292c8aa9244dc217833fd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adbefbfbe8d768e80a7e377f2b91697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c050b732cf92be25e7a9d7b474f72c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba13ff4ef64f76c07c20b7fd3d9474f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3f9a27bcb7aafa23e5c22b77883b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fd81e6d08e0584cce1c82b470ad9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f665a648aba4a0b6066b61aacd8f0ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475d2ae8cf5eff0dfdc66866567f06013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de57593f07f5002272a63cc989ef21014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf8540d903be3185c4e496193e798e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a342cbabb614b4ed252d20eab8f2b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a37edf7e15146f559d209a57873bbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32470ba4d3a2bd8421920bfb861ac08718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb07beffcba56b632d5edbbed9939919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa438cdf53037813fe2f3237e5cd73120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d1e63b4e09bf957f5565b03f2fd5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41393a473309170bc586bde69b87128f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856e3dcb5de17c7dfc1d470dc0cae3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2193bb213d0ab38789a5bb1e152dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcfb66b9a2459a6951b8e142e2a90525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739b9ad8d2238d08ecc18e22ad57a7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fdd6b46b20b62677458493c63be9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355c40d56e1649c2a966560a67507fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84d47c640e32d5831cc966c040c67c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e27d76f5664d36fa6861d77ae33db630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ddca22acb4f69c510d0f156cee2fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5c2e1ac6d708a9345b4dcf6e31d3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f152325e925a3cae30f5b99ef2aa5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f10ecc1ab0dbc29a81d2d40e72b2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74036364dc2536ef25f341fcd6a977ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de8e4a8142481a3d5b4c868c78702c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3c1371b3e3003fa311c14ea5e2df437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b01b9cd69dcf362e220b4e1796ff138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c7c57bc0520d88f151a098f8cb9d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f894756fe709684d54f2ff7f2e0fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d18a562a8f56332e05c38af6915bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b10b22e0a9b56a18b1824141d9b63e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42f5bdf4e6789c2d33658643e2366043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d896b722fa5c100803c75308635b9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bff3d645e9a78b9493f7d689bd03a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7127c182631f0aca7af1806f14571446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf47b462f4e5ae3658b09fcbf9f5bfc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cad2ac302d7c3905054ad1f84214ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d218dd5eb0b3e6b4c51dfa27340a4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e935674441b801c4b514f6dd5e9c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26f201e4c92c09518cd8af0af7612d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb11428e8c9c1f6b330bbd649ccc9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390c73e573a2d373ba1daaedc62d23153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b8f7ca397b3e9f826dae60c388b0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3667937996955a1720548d6c12dd52e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc6ea7c24c62e5685ea31044e790f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d98767a7f87bad32b3bcca7d38cac057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85a6ad79942760f25500ec36c8786158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6eb693c2d7b08cc5a5ee1c9053faed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f031f62aa65179fa815e2a5bd727d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257cc6e8cf23148ccda33a3bcfb0a8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d468f3a521273f77ef84daff3449a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99a24441d8721e55695c63dee7191f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef12fde72863b9a9b278d48bc20686f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507285a0f277695e1ee7630aaa072b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fe9f9c61ab2a7fd4fc54219ca70f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c037d7d8ee16f843338417769d392b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537318cbda8ce56f7eedde6f44e73bfd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e170b79f1b99f4a9c5f39938d60352c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8827bcc0d46ed4dd984749e4b86a7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430819850171966aa712782968ba8ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ce11995a0e2a4fdc59e4d869e2a8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259c7e9ddc94ad66cb1ef674f24415d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be2962f004daa2023ff7294827fa4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f0890a63041ca07fa62db6d7ba0bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934e78dfd1e4a8c4f7a4d8d1715fdd276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d1879d2ccfb2ecc6fba8dbfdeafa177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6babf05cb1dbf9196f4850048352ed378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50941c702c2aa789ab6f141a42da8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7904933d0d97cb78581ad601ee72c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56943a9bf0569e2df1c3d10fd924030c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b07f809de10fc33617effcdb3549782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1ec3ba33d6b4b5a6ff0bd86bcda4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2bb75fc03753b23053e10641e640784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b386df658253bef59e9f4c3dcbea7a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7dfc9a962c8ea7d7d34d14ea108f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e4032cddaa30adc9694b533e1095687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5681381e247bc87f90becc396fcb04488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598cc93283221bb463cce8a3dcc3f7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51233592ae92229ac99c0350c6c0f99490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bfd04aedb7264462f6ff4d41e864d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af302f8649ae09e18f6fb2df95120c6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35449f6f61eb0f5aba9935cb029373d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32235f0ec2746b8db8b6e167518d764894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf765bdb6e51c1cada6b901a5926f2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cd06a76df1f9041a41d3c6a620a3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d0b18e8a45e307dc80dd8e382ee9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d029bcc922f92fae07a8185d42802d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffec3ac34b3358ed44ef85586a28b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495356916db9a28898b0297472c1f68100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73d084edac1a60894ba4098a027bb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59318e66eb5f0e541ec19024ec461c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad68b31f6094ab0cabd124bc24f0d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38e3bd1e91e83b2fadadcbac1091e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c846dede1f7a5148668c149c9062318105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bbbabf8e8d48003a791a189b1414f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349761f681eeb6aecc252aa1a2922b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc46887abfbf5f106c87b459dae4a81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35e1ae477a7bf48a8e1933cce17bd1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d70bda187bbf32686506a27052ce8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e3266616ee7e50564aefde3e4567c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada3352d6bf79c4f06986f5448005ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cd167a15a62674a5bb36661b178e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb286d2d38886a6fd1174f09dbfd744114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4fa043b792c04090392bb6b136fa1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82fd21fcdbcc0cce01a11a9058bf3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aba0340e491016902ec5613d0811d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32f579d3d7ed9b6bd6656e4961df6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93405eba51c9057e76307aff21f8ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cf96237cb7d11c5038dc5a392c467120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7ca8804fe6c3dcaceb4c39d61a171121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b563def6f18fae97bf5df5aacba8c19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76e396fa1e15a199f1bceba47ba588123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc29364cca03cfba2fa0eea8adf62e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14066e4d9e389ea101034003ac3926125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1802a276955d41ecda8ff9b1c8d788126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf3f2a0f2a9ff00f01ad1acb1466d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca359999a5b425c3a89620413dee1ad7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2a59724eedccad2dee64a64c6c088129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64e6a48d7778b82ff76a303961e8b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88331d42890684cd2ba3d4f95acbcfdb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151ed7a9477a6c50272c190470d6cf1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06137dd7c82789eae3ec67686a8f13d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18398abf6cbe8af851ba96e2eeb6cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c703bb9752838832c7d92014ca3e85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e2ba02ddc2e330ec75c08784d626a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b3bd76ed5f6f6581567accf1b8185137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1401bc7ccef5b3cb4af4c328dee7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b32e7ae2513003b606ede60e8d31a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816e6257e0a2b17f3df7ac9a36c4692140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840ad67d385ea1cfc9a10f14e7830c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574b405709e194cfb6101a2193d009e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d08600780a1489adc2cc4c1bb70c62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc565d7221d70d222a1d6e619be7e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92449908ecb1f73be29f2d7b697d750f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac85251848fd634f30b908e568d919146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1249d11795bfe9d520dbc22d05caa1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa925ca7618ad36e7a09fc04975a4ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453794543ea3cbfc7f91203a606ba52e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5ba0e50a950d5427a57aa78b455ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82e07307c77c5bc0c92ee997bb9187151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8ed067cd51e991887298a8d7852df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d619fb211f21fbc11848d185ea204c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b86bccdd9b367f49364e23e8886c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ff2a2bc157eef7e66c903034c4a7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b79acad10673811b34010a3a0149e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b34b17987a2b1e5fde8134b4955216157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a0ee1e4e1d90c1370d80eff10158b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d39683d02c3c119118d94ce3419e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4e475ea9e2de09c600b7b73b4125c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e20106886a783d2c2929c463cfa09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf273b0e952ef56e1335d54959dd256162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4d90276308ed4b88df70fec976f17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14681f57f4c9672d56332488b687ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbd1216f5c68d15eeb317bffb51e47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d34fde05d1e2e898791f5980773fb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ff908988c036f997b6b7a7519e4b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8967d2c8b4b4c4dc9be1e745d2e5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3b28ffa16a1686d77033235ee9dbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229f5fb04fd77a2ec57af7a491ece44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69502680127e8d59358f7492b37bdc8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e983d6eaca93237dbb21cc54c2c225172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afc8dc88d8b319c6f47d317ca2c127173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec308fb5ac247c17d3a89e35ada89e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cb2f175ee5f48bf7540595378b358175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f81b6e2593fd23a80296587d9aa42e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f67f565f5c61ca949d9ba2c7565a43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a2a755753e61ae5b774126d736521178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba3630cd5d7d62f98012363b000009179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05d68d0d5037dcbc19c1ab864d032d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78d7430957c13f886c3b71c71b29af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab844f7f9f633d0b83100625bc4414bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518eee17650bec542b230b6d27c98b43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc39b0c41779ad8543e23235f371ca7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d34ef5eb06e4762cdec3a0e103f14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e1ef8654436382d625fab78f8c517186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fac0711125c1df6cb0c1ef7a2821ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d24f38a20c67543a8331b14f4dcf5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd1d695c8988e6469637f940884b68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5847d882421ca5cf0464fd1549aba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9fe4b50322b88cd20ce5b0c686835191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ff0335ea187405992d4a8ab8bbb59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d969ea1a3c23c69fb19c8e7f61936193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1228539aa850f310ab887dfad04617194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff98fcd56063690125e14c49ac1566195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667fc6d3c6d2a53c18e062f6c9fad47196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5821964ef89839e4a7dec00d7e040197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a7a1988d26fde7a00d542e17a2d19198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569cb43d3e779e15bd7efed9bac648d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d78eed57ba580dd67c7bf1ce6bd01200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c2039b4fb4fef7720ebc116cee2e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ef3467450b871071c407c24ab44db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045860f76f8a1a81741e44775ee1bc0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b9a9bf902d5b80145e1c120be96a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a2127a948ededa58dc029be71be3e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5bb212dc308e5cc060a49195a503e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1dfacba6e96e332ac2d2549a1a154207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe680835b8144cfd31a143d736a84d39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b706062082bc0bf800406876dc38464209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdfa3cb6c92d519e754d5f6133cd94210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd8d7af05accb91ec700cc375c210d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd393832f49c3294d67c1e366cc3cac6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0220d1ad15ae3bce30f852b7104c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93a01a1d277165e2a180d9a775a8ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b9f1fa4e95aa5a1d8838bbf1f5096215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea7bdbaa2f89420c25d1d66aae5675216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac07a58766be409ed8e133e3de8eb38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e55f553d0c93e3a9fd37af9fa5ab0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74736b2ca1410e20cbfab283f0951d73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48922deff8da2087ee00e65587079acc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24161e28be85225c716c373164a679221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe34fac095790454f9eb6105721962222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923a594116c5a25bac3094f3aa94c9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209eaeb65a496dddb807e3ec3e5b09b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965226bb2fabce28fbfc43d4cf5123c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4fa1ec459bd496b977e3b58a9b777226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b64c82cc91aeb1de0497198cda46b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f89d9d03da7519d6d866d61a2eaa0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f757789e195f384e79e4a42e24bbd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa4c5d46f8a76c7e3cea1285838189230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913b24e245f134c95a0b6642ee167fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00571d59fcdf7441c7aa7e50750a8ab9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206e274ba839c9e549a0d4d90a5d2f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2eb156b0d2e29eb53ad6f3c280e19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633b4a1685c92cf6d8cd02ad1dc7ee9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5874c75d998708f3513e745608c07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2335983ff5efd84b3f3769f84781179237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6bc9653f505eb3bb9793b91664e7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96837cd2d2fded2c6d05a0f67dc465239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8940c986336ac24471f2bdff52bc5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e2969d8c9358eb0ebf733bac4c04d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4c430a4ce73a07e3901af7339771c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfb1720a2bcf69ef299fd37dcef32a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f300696a1c893a0daeed74a1b0dc9cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f103b986f81412a0168edac102ec1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846de8270b95e5dc3587f728544ec53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fdc01d27a4a3354b1a4840a4ea576247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01ab2327b1cf571e94ce668d062470248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e07e0f68de5cea0e06fbb0c9eae0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727920f9f70640415460d30ccd9fa62b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06767015f380ca795e9b2792ee6e95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759b275b159a25e6ef79b6b007c4baa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015298cfda1be5a928e522a1897cd327253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d24e7b9d14744345c077a25eae5eca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c89a3cab688d912e04a590359c797255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3aa6366449c7e3d5827aae2560377256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b81a9a8375458a00ce9111056505c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f077e9a552f327df74ce157e533a49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b86e0b7e2eda7af07b1608a8b814d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c544c81a76ec14407c8fdaaa7c792260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872654d7537cdafd186cc2d63f651f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22c7ea394793a58e7ff3ed55f4ec43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716e23cc8992ce43bd916ce5978d22b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faeb7585ce1550ef3ba4935c1e939b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e0dc291c7c45a3d208cc8574669bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcce0685fd283f69489fdb90ce6972d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8293581678727c7f479cbfe186d6f8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14769bf7eb796b667ad699c5a68a612268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0bd37fd4a6025b5c6f1848874a25a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c11bc96426ce210109ef0e37f735d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bbfc84647f364937926b839b912eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eac508f709e023dd35b9c1a563a3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49586b1fda5e7bb567735e004971d232273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841eaa7fa0ccf74eff2b1781b46b467e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b1f8f0b5e3eda2ecb73bd853f2188275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de727b1e58568221d7465571ad54a5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2debe3c56b7b90dec2917b5bef83daf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84d678fb73afd07ee8fd5a007cd5be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a3adff093a4ab64d233a44f488b85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5855a6398064368f88ba90d942ce84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a3fc483b70899c641ddbfc03ed7ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf43c086a35a6e2b18cc2f9d23f5562282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46eb59744cae356bc4567374651ae9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2050ebfdeda7eb93ef259289c238a53284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7d0ae3e251e688e417162e2fff4b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0088da31b9be57bd3b37e53ff9384e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe74e886755fb42389bf3d49d41721287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20df6e541e4a3cbfa6e25064b0574a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267baeedaf81ddab74af71644f55c82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b463f2396a232abeb0205f295b36d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c74a0cf316b620e2de04e961bad2aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a53744f8f526855dea9538229f8107292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56a2fb45c6718215edcdb1dfce8c5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d08f2e9d04aa7293629a5135593f4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82547559c5832404d2dfb1b335921b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35e45a750fc7d54c4ec9f8ae3d1013296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48e79964abc1af24f3aae3ab7b4af7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa233217f51ccc24f6d339ba093a8f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45494cb7e4219014a138bafaf0240248299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3aca055661178fea831973f1720dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a0fa7f0a9eaab7c407fad01d5b2dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0f550039cf95d185caac917a47b07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a2d9122f4dfb4f5baeaf0ca8f7078303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5fdefb123f39611dc0f60f9c68399304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a6f95dd437c6efbcdf4101298092f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b51a2b1774b9924a8ec7f86944ce3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66e82cc318c60624e1dc4fdc870de8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee0d140913e56efb3b7160b7e34824308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738b8616fb1e42e17602c738372835d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e0bb6a998046f0fbe49a5045af08d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab453c428b546fbed5c34d7df98727311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd79ee8103f6ef4e6e760c7306ddb9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582c31ecc80804738dc1dc76e743837313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d77c3157255a9fb9a02e1062121a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73440bdbbfeb8d47afd0997e43d3ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57fccc5606fc02ed12665251cdf313316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4c93a9289d38b184383aeb87c3bfd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4aca60531a1c34337da6cec13e106318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b300041b50802592908c99d84ccbecb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbc122978da870a8d3d125d14f4826320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79666366a3baedc4242c5e403e56e7f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec9a49cc0b76568e6aa5685c8b5174322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70004241312ccfe8218b862b3855a39e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64beade984e84d3a8947c74d75ac9ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a07f1f5777413621dccb83a6c99354325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07c93dc44f72fca0c906d7539bc323326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91442f4324241f4d561be5397451084327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a04fedc7b282e1c7cf4d44e5cc4973328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194499902f60b70479f19cc5c592891f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5e082388f7398ca4564ab9687dab0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64720cdd3e2deeb7fb8d0a7f8de8e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd6fd5ba40beac3b23d07ba92e0dba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d5634011616a3a07a37a2b5362407333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0ad81d8e2b6b7f522cdd62172956e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521085d37f10e25a1635389acb06223e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a11fc11e778b4b4175eb3a7ea07557336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c90c8d2e509ebb4a5d572c78c2e866337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f208d513e786de2246228d8b5482bd7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea73df9da972404bf6cb052ac56ebf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d987a175924a8d4aa928c7248fc0f62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fd3953d4478ce96a2878fc0ef1088341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28051943b84f6c648f0f5e3a4225b5b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96056b4ef5ec0e0cc28a5f9236a1d518343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625bfde0459226a97152b775b138288344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1c37814d580b399c2dc559171200a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61198168c236c498560615016c79b131346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da74464a1fae14110a26f543f6d9435347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f120623d70e15d99e42aef1fa83f125348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f73cc6a84fe9b79af2f9fe2472a1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63879f5e771275bb4ba3f99b084d1242350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da034d4b40dcabd55e3acab0d44c0c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc8d1d2970159de753be665e035a9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05584d371e29c8f762116d2d67a2d20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef40b3bd49c17c273a8949b8626aafe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6d18b8431ad413eb28adfe2eca01f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3228f19051982671800c2ace0009b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c92c353b9b2587b81c817e70da847357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94fc738ee174373492f6c6172cd380358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c68f102cd0018dc4b2bd870b54c4fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1322f63c4b792bc6594d86667f09df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d64b8044bd51a6e92f71e0e499cab7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71123da33be8100d384142f8f94ced34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b3f1fce54407bc2822c26a6f30e42363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613ecdc7088927630fcad81a4572afb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b9a4aa258f4bc4271227b6724c585365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc787961d774f09bf14bfc681202bb03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b853515f9e3885b2289483b81a79cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764bd541b867229f41220c5e850684d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b97477e1aa2aadb2d5fc80a3c553d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9d97a3f7b4551afd4bdce2abcc655370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af570fa8a9fe9d3ec321ea90a8ad5da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1443f5db2393ca06204d53e36276a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ec9bab5d1e3019169155e6c759f3b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b083567784a48b213ba21a678c1e56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0034c08be7b1a81c9d73b0eb84844375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780caa47f2fb537293116dff58e22ba5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fbf95bb5c50ae0f27cee9e70d6414377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7e778106502b485c47ae2a8f08bd4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a00356a799f2da04a421230dd1888379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb8403316af532d2fe0f4cf6857294380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db29106398796aee7a44267856bf55381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357b5750b410b6b71ac386b5752df54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7f9fbc13d02864f361e9872b5e7d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c6cfcd8a8fa19533cf62207826335384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da463adc2620d0416b598a3aedd75a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b636f1f356ab788785c53902ff58f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3776f764e3933f501b7f3b829a72cfa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea589b7273f1946a6224a13550b23e4a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b955a841694c0e94a91d6377dafab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3915c0ae6a0b4672324d81f85c1bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315f6d907a3bd5f467173798f9fb360391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72624f29c034f6b57349bfe9abe0a7b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf65dbf94a009cd0a85804fa3480f3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea090db1137c34cdd96b491bdcd035c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77e31729d0a171e01da551600759f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dd975b395a7f5b84bc877d93ee9c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e62dbb344d34278c4c23af3d12f485397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab81f1b58e052f36eea3f8f4459f3b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad71d5f099aa1589067423dfa6380ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd06c37eb354268f6467c1431433c08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174de22dcb52c5bf2923f4e3df2bf27401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb32351d1eb55d3a81fb620ac9bff85402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec501ed149344f008bc0dff6a60e7ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c94f090e89f64204d14b5a3874d12f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488033b842963f5c2b3199b8a16f7449405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf536d73c358d7c5fc9f398fa9e04ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a88eaf5f61140626d85952fc852239407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2516ed8437c7d12a8161f0da9ba9e4c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc15788e1da2e44352564256a34329409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694b0158a121fb63ab7f6ae32fea2b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7ef4bb452076b69bdef6a4b17dc3d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f96a6a004437819e325266b4bc1f8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abfd1ec353b6c8722d92ae2920c2bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cea00d1bdc09204f5bc3d9da4bd526414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc667442c5ce7a146ba0b1cf4648f9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ce87db4b84c3ed2ddcbe5b1b0dbd1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3fcaa641d2f342d0259ad7dbaadaa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c600b3f63f676d95fee92dc79db23fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c3622656c45c1983d143bbfcfccef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f01407c6b81c815704d885f39ebe1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c623cd2cc0fa7f187935be25887722421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9473e05506cc6b183ed9b0012842d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf4da7712a748dba45fa8ec06453b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccb7c3fa46df337d97e7bf5ec3aace424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db2e630ba1f2d61e2fd81de03c5c2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa359420b3d67212747740aa17f562bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa2ae46f208d6831f524f7da0889ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf7cb48b7ac6d97cda2e3cdc3187bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6692e57f77dcf5a8a1b11aa296f5d6c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb96a12d79a87f5a2c5cc93612d31d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd745650e8d50e7603bf3649526c7652431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaead9a3d77f620093db9dcdfa9d7fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a94915b03fb56e4b7471012ebd796433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352e4d5bde3c846d9f490285f26b6e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ae25bc22f2b7a9c0357be7072498a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117ff6ac353067792b8a0eb83c675d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b712d8d879205ab0a243d66b2fd2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f57e3f3105d6dcdfd521b215e60f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea581812228936ac2354adb1c93d1e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a021a4564b5ffd61bf9da14e00aec22440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36441dc4cbe11f5fbbbb679cc9bfb6ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d89346dce8aa7c3f67c9645942054442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382b21e28f05228de06e88d1e510b3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b04ad255a8bd4867ff1b90e30fda59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0699eef6cf91568eac728781a3a3c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1c6cd746ec56458f01c40b0489183446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e97afd04b6e35aa26bb3528fe1c1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826bf5bf06f2525a61c437b7d33dee7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3412afb43681f14c08e40a0364718449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4534df7a9a6fad1e0ebf2eda399257e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dd75125dbaa959b4791c1035bc4e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73337fadf0165ddaee4341ba51e3867452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992038ae94e6fb22c962a1e8bac4ce1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa27590a3ccdec6d74365c3baaa564e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6d3d544a5ba3bc4021e002b7c63e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b1b52df3a1e31d3fef1449a768362456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f1635f0fb72406cd88a0364a4656b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662109370f946ab725ca5e22bffe4600458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1fdacaba866086563a1e28c3ecb21459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ea51053bd0fdb3b2b0477c4de69f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a12b99b6ce7719de68b645ca9b252b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd563148b18071243396a846b79069462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd93157449225db491a33e4715d70ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624e58746c290cbe5a42ec592530fff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b3e1cb84ce2620d035a0e233fd7ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d90fe0d8db5a3a95763528e4567b33466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997089468240ca08163c7f66c0f6d9d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2cffc68c58c528c6a50902e81ddeb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d3da150b70852b8d075cc66e95538469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f7aa016043aa05ca0744292e2d6ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f0a68fb977131834d16b575a6b2fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08514379cdccf36b54979d9f3f7ce2eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8adfce27f89a4433920402675d291473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f56252c57b9268e38369be9af9282474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b15fea05062acbf70aa8c5caadee7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14a1c1dab778912f01dc9d6f953897476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486c953d0ccb352b80334b6046d844f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880ca7b8fc03c5d544ca30607fe7911478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13424eaf2bed0d6a5888e0244e619493479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86b33454e76e44e97036ba1c5aff4e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788498f2e22bc14601f711e3da286f56481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132046f3ef8016014ace5097cd8abd15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77061e165a92effb15e4e38e333baa1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694765205b81c24b72b64a87be868872484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e23af4f13fa44249552d045a35b53485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d224d454d6c882fb93ebcb0d10716486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e14704e1a2c6be0e41f0050bf6765487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac417db01ac519f7ffd784594638f33f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90f68f9bd51399f6ee2fc19d1d7ad0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f5cbf6b87431c9ac135d4c845203c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4df9120ce2a3847056182396eb7c46491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1742b6f7d7f18a4c73b2ec929f31f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7a6db731c607b2077d9b2b2afb6e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9df5413cdbf9d5afc887fa337d116494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a22e2cd9736bd0b1aa61cb7a3af8f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504f528f49967cbea68a02a54dd0101496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56909259f4157fe216f69e011d90d44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e9b2451edfb6e2e4e792e9b03d009498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba589ac6cdfe9067d06ea966efcdfc53499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbf2da4caaea23bd451fec59dd7db3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc20a9ac0de976769ccec1288abaf24501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58088387fd886486a5a1bc7635405ef2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60aaa57e23f29092d78741e01980faa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a023c7b747b1e1a3594b5864bc28be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120050db70643d4d76922a59b58a6dd0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e48fdd7ea7a86999a83d1327468a2a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14904a3b8066e794b29372d69f568a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185aa68142fb31dec28a5d187d55cb93508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109554d6a1050791bf6ad309e521b5cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a16e79728f892014b496d15798ef5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87ccac5ffc3441249d4e19754e9ef4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eec80a2a58ae7e5d131ca8d738b0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3690727807b414afc01d04c6a2ec10f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdfdc567ea89335a27cd9dc7e35a3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0a4a13a56a84ceeff6d496901466a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5d2705746ab9ce1f503c8d5d285cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07822c98d65856d2016905dcb1e280517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe63ebd0a5711f60f66cc8231e4416518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13b98e57deb7e3c6e7669681e7b603519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53894c3fa18e2641e648ce6fa7458f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b02a3a904125f3f0beb039a3489bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884f2938c78466a9d65cd8258565236522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b287a62f339ea9c545d17072674a19e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd4e740caba936c924f77b7c523f3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1e55105baaa7a128f015928f0bc53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b8d196c8b2583be6298f05d6de8b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1990adbbf2680e95850a6d8121946527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28949ee891a6de17a02e0d47fb82db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd79f7f009fcbe3a251e1508231a657529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df62bbbd4e35b63e1b71aff2a8b83f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a5524c82c180bcf10ba59b4336bea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698bd2601210f8366aed1c340ce2b67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb908e797bce2b4331fee9503f809c8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368be37d373d93067fb3dc50aa3c8a79534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb5c2c5c8c5682d4c520c98b6195e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050ba57a3884fb33498decfef941d31536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95292dceef5bd24a040badb149f30220537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8ca09594183bf7bda21521a9f54f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fb612a4c20b5f03dd73330e0c980b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4221768e5f52e0c06268d6b5a19ded540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9976fa60fe74412d3326e72012f119541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257d9889952c4fb8401b5004d49a074542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4193eb390fe80173f2cd8597009e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798907e86e271036fa33143b3279b48544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936eac4079665fedd0ec880c38fe82ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac0ef7dd8ed8bc2f46730b8579df7f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5814871c428275a4b0b4bb66299efc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e09ae16034d007730d45cba2b5f6d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3e706dad6d3aa694a63f07e3b5eb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8e7b02a37b5a6367e738ff05fa728550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa5740555e87f37c62cdd89a9a531c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd71319a7ab25af4a67ff92ec6efc30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422f0a0d0d2afee99b89847be58baa2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae519d3634f95c7931f907d01497af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10737ae5930b244149d61166e871183b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6f8879b0795025ff52e9e463d0126556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb957cbc203eb1bed16879a880a91835557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83552659fef987fe5f08d859d3938a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d5ed88b17d7a247ba10b9cadaf3b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2d1bc305f73442ebf422420104576560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783036c4d1a218c68e3ec04d85ccbacf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557be1c4cfebc7b2f66fb92e2b01b4d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129a35e442dd14bc3283198fed1b240563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a91377b45b281c156f0dbcecaf0c59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857b1dfac7400f6afb90b21c2e55c38565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bad81f270b71816b71464a057a407566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97128ae9d05c1ed24c864c7d8db503567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f37eb1eabda7777eba213924538e5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f7f09e8d209028955926b71b48844569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a616dc30cb50d81fe6bfa2db5445e05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042497f0750fb12c47a264c43ab363e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898378729b6c4e25aae80db65ab5b687572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8b88373bd0bda35b91189c86f6b0c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4a65908799f6b53565ac03555d765574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38948f32e1e3086621dfe98a9ac0b0a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11500d2b490abb3c029b06765522e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9716b71046c3b51de65483a5df2715577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afa6198438d786f62db0aebc237158578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730c47ac86c1cfab0b48e57974e8978579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf579026126306672d6ef52ef036a500580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42e3dcd7093990fe32ab7579e55a6c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a73120f833f1026a5bc54642637be1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2de3a27c6c8da00b4d78b9919219f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d1b464f38ce645ccd9c337448a3b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced314196a717d4ef2e659dbef0ff5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939ee41c38c8b2abe929fef000eade2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5e52221af5169f001d2f52301e265587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d355a52c6ff2d32c802090217b76edb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a000bf834c9f279bde1f2b13f1118589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b64f75e02be49ce664bb11e5eb505590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c3a4023e332956f26f0e3bad5735b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e6a5005fc8ef60811cf5916a9b628592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cd788698ecf2170f2d3113c9b4e8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca5e4462d1f9b169f8aad10b682dd5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ec89fe0633893ed886903f3b66fb9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d6e3db14cfb032e3c1c8fbe6a1260596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f4d32ded1df6e5819d07508f45f2d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35c37ce3cee6b41ad35f6b465b1f35598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628a95430d13702d6880f8356d42454599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611617dcf2988b591fd2972a3f672cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc45125b6ccf8d7ff50654e886d5fdd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca3a3fca09e6ac981914367ccd4ca1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2826a30898d19a993853438e95bf3d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4288b8d689df9d2a147ad7aa557d64b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7779be26a19bd3f7f5c6240b593c850605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b28944940b42a9247f81c8f81683a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d615eda591bb6a46f717d1e1cb76d8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e97bd91795b1235e53cbd76cd0a364608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eccc1861422a121d8dba3bba69cafc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b9ced65b3b4d2168a01cb8744b049610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2945d28bc62fa74d13d47dd1e6d29611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313210329614092e0c480a6f0caab07612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fa940fb9870f6d4ac561e15ec3d2e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b6e9d530bc620634d71d41cf838ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf46cda4af4cc51b2b70433cdb18f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8042ff752e6f106bb9d36b0d71cd8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f107ad651bfcce8f93d4dc62a98a15617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb4d28ee63294a4729086ff66adaca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7886d6afa688903281335b168dfc7f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68fef114b22d47eadcdda15e7d4f67620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371366212202b913dd6a8d9fefd75c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595817aeccb31dcb1d95c729e63aea4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba123184780d09d78e92c2ec3aff7e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e8f5068b8a417c7563d67d920b7d2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae78b92b581626ab8a34e1685ae4e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a1595a467e4322dd50fa1ad655307626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb4f379dad2d23bb3fd9de0d00dfd2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c3922ab9d69d04b9db8ba6ffc741e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f8763eb377c53b060c588a91b784c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f888cca524cee98869f7ca665e364630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985a9ea09d089957ca5273b060e3886631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9289d736a45d8f0ab2edffd1c07eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52656915c89bcda3577de7803d9b91633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdff77e0a9c5600b70bc4ca6256de3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7bd0fff5cd5f28a6bb764ca10f325635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb5e74bff8137915b4cfb129dfdb67636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7313e6ae3fd2ed9db18b9231cb22e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012d371073d988431cf20ab34ca3b1f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d00847596b521819350080cbe3d343639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951772c718bdf96ecd4277225ff8457640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b67891469de42c0ce5e33d1b31f34641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3d93a4c3049bac53a1f2afb067a8d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fa17c78a4a67a364d4ee9f7a49ca1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918865e28fd61fc0c1b84f49996606e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f8c7575122ff36fae7ca6aefb82cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123b076dc14f37c4c1ff2a3ab3e763f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3d57e23b93c0d0495f7384689ddc2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5d48260fa0b14425b0e58f8d6aa6a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ff732a52b3ba8d6b15bec9eb3037f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e0a30cbb5f47f19cb7d11dd2d842c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3c2d2872877ba88dcbfd7199d0eec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4dfae26720253f2db4bb2d4e984e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efbab4ad091882fabd92be930532f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0313ff3a07384bf273f6b34cc9f7aa0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60843fca8b0139e50495db0c2036d92b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938df6fb1cb011d4b2da93edda437a22656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbc280a637d2fc2bfef8157fabb307657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b968bc4f2a3559dd3e4727cdeac7f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04eeb52dd71722250136671f41ad4b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd5e61c17ec4acd1e8208c263d9189660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa85906e0455a032c2b55c82e630e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a18ed945fea7b61eea2bb0a78cf35662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde8c4fc39ba9b3fa5fc02ad9e1c0b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a240d4699c9fd49b11c1558842783fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0263f026ddff88e445a9b45f0245743665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16746819a5df0564917aa982ed726d1b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b5a0f4140fab483568bda198d3445667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2448fc2d208f38297162985eb795db8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0435292100fb655a3b1141b9a9a55ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb1ca8476150bceeb5082591d87385670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b388f9ba09ebf76dc4eb93fbbd4ea38671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33593f0b79a8d2f1f6a3fa306ff1db7f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622026ed4994a7612c2f9b43199c6481673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d7424b00122e5c1c0c5cb936c83e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bed323d9c110853104344f3b09e9c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a11ed38432a1c2cd45fdf6c3a358c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4846541c45fb6507f16a95241a18160677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad6022c23690f7ec189f5a4ec28707678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f97e8b572aace6daae14bca78c0624679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0451e3f3508897510472e36fa4c46680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b4a65bee359bb274f96209fd280f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f9683614890a2a0e923d5ab84ee08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894705693b96ac92ffaafb9d61473b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4d479b6bc5e1f4b08a0781fa895cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70155136ab66ae9f97d5291f45c1e73f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5ba372c9ae6adec5f62b51b1135b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461059e1a65218f62999fc6c7677d17687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda78c4e008db352ec61eb786a617e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca3f714631d750eee82eb827ff2eb4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f590327a48eecb839f6fe205e5489a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1bfe9447af052815dbcf87cbc4e65691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46bd61ad53b470d1d3e442d865d755692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf3aec3f1bc1cfee9285e7af889f75693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ea4452adaea3515a5dea51f50f338694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0f6c0478bb9cda57ccc6d5c7fe5c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630b847b8eb6a3235fc76344763df6a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161806816ea8a959c9f5af0080be412a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c26b3cddf175dbeba896020e7cfa1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560e26886b42484e99c478157168388699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeca217f084d3125628ee11bc775bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f31811493c274118f32adb0fdd7f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683e0c1385ec72b6e2516cc5897e1cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dff5ba8313f658df229c3f4802a11e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c4231c9c62399159ab122226dd8f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e921f0084e7d354e954dc5928974b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673b970fb7b64075bd4c160653e726a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594fad2c2d72973c38b4806cbe4f1ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83399912a2d024cdea0da098d1cdb43d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb27c61fd4c8e55cac5ef671a70964709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049b21b05bf93c531dc9bbf114795a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37092c2ab66d5ae5afab7667324e76ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ae865e54aa06ce0d0a5ab3e245dfb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d546039be7c0949f26c127b165e13713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c4d54cfdfe3a1ee07fa171b028579714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff6519960ce08d7886a71f1067063d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c58c6e8e411b385a10034db6d9b560716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97364f07f177b9a868a8687200ca1cd0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d91e9e94609c7c95517c2d6378c37718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87e1cffdeac8400514ddca7e860507719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c321d939839a0c065831292f6bc85b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530731ee126cde80b780d5f8b8d72904721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc677eabaaedbcd0ae42f16528b16845722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f686ff558e4a800a2e37599c0e76f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb7e52e1b7c49440104ddc52c65f52724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef49dcfe693daa58b0afd0ccd7ff7a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cdcbff161aefe0c3cb30604150478726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2b9ef7c7ef884da93f9d90b25fbe7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1f2a04655e54fc5dbe7d5ad9450f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839aae2aa04847a4fe2f92752dfaf56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800a4757ac85c163eaa3f104f0f3f09730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c772ecf982a020d39708465f7faf1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21bca28ba5e43ba3e3e174a3827062732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc153cd0b22775e69993a9b094be72733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5132b53595fa9b4779e2ea5a72e819a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89109978fc2aa8e7392ab1d19d1d3dd0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecf1df03413d800b459e6c1bf83982736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcac358a2a9d58ac02db97ee6d024de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef08430fe61881b44b2d18f0581d43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d9c9d4736b8d3a618c4b7c0029102739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769fd2f7904e05451e9109b02f0aad8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa6f701f8a8d2675bf16f4eef62246741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61469087d60c864b6b2f2d001aa03090742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db511e44ed7bea15f629a7809a206888743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0a6c048e6decfffa3ac45b42e9a58744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c0893c2ab1f8dfcf05d19165311ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc2068128734224bb8307727446547746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b6019c39e55163318cce3900585e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a20ae673ee156d75fc734400635d79748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662a11217c701b5ed5e2877bbea8ae6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecd900028fff99b2f44cad9449cf47750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d644859ca5c29569ae14fb90adafeb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4b29899c371d23b9a18a87635f75b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73d76762d4ab89880fdda03216f6e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c60a43ca871b4af591b1a74e37f950754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a740ea4494480785e1c44bc1439aa8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba542638c2735bbfa79778e81085448756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93527ce913d149ae930f1c60bc94cb79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060170226c53c79fbafc3aa694ae3b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ac938534c78fc2424eec39cfbad28759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf988cae251c93c89c925ead09bd05f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4a60de3096dc9cbc0e5e733e84255761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43a8d18668969f87edd28ac5ebf43d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521a55235cdd3fb7c667136735b0ac1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cb732415f926defa007b9db4f2781764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8dd2c90346a6411f9849f62a6b436765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5b3d6918ca01556c2ecefd36dcf1d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5a3bd1d007d49f599aa29f9622fd6767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>