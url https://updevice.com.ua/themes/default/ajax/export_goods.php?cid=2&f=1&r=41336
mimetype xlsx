--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a7c664ba8de87d49a8becf6363dae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c582d9a863e83cd8a56a4925868234f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2195ab693cba4d77386fd4e06cc9763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ac9ba094156d41a0978ff500095fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a494afa573803eec47b20ca1fb4a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0190e9fa73f8c11fa7ee4bc787779e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb72bac842c642ddd462e6817c9aab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676b94d0fc356ede85f978f53c5210b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6067f688aed6fb577d3b5d7ce46da39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51b4383e509dffba953d649ba15a7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099af9b92dcdb6227419d8479ebebae711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26d083bbbd604ea70ac6548b19e61912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37653f882cf4d61c25acaaa5c78277613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cdaea8e9df64dbd376c9fd2a9e6eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c2dcea70f57d4dc72b3e23e81073515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633da7ec4f9ea73bfa18bf84a0bfc2a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb141b70724021cb87417b6884b24c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b016c8d05f049dce1b5e9ef31faec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ce6deccf5e52e882b6ad3443bdce519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522365953ae3d25ef365df579b0c7e4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81223f38797744969bec9782faaa010d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c026c4e4fe80db9064fbd6e5d71d2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d342b822bc968742c051e06f69ec09523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e851036179bb3c1c9a868bf17fdb624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bfdc05955e2d9446cedab4134f6e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d000d535908bb03cd31b80ffeedb8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e46badb26cc848f4ae02a9952885527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f355635291bf75fcdf8dc1af0298228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d3ff41643f125c89174398f5653ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd976b6368bb88c3894ad3326cf2a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964843996bc20466f51135b271a28a4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f074247801b82edca5167cf1d5d5fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f7f3826ac02e58fee7e90bec54eab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4104a1cad53b1bc8a18bf7558c1b65934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acc37860b2f0e4a8108ba2ecf9c4a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382a3977718c830a069dd1786d8e01636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7feb5523c25f5ac5c2298ecec5f314037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832c72bbeb1846f233ba1b6d917a28738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356219c92a047d6c0686772824c563239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa234c959dbd0b340d72d7654da3ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dcfaf5cfe2eb3d86d541b2088b32141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69697c97905d4a9a6260b86493b9c94f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bab2fdc767c1a45752a8171f0a2a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a7f70dc1d49db9df145c92c41c9cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3845d4459cb3630bf447f9262ad0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127597b07f3b0e366e19711994253f3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2866633828d44738c3269bf92f2d42047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ede757de85f6621b2941551fc289948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47ae7c95b69f9cd7af9202bcb4fa1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a775c02da53c77409837058ddd4046350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cb34e8d955f634d2611dba2eefffb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa053d48ac22d6b1f80c5203d9aa0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5699899e6b1593e28da581984178853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e12c4799aeab0a2bda4ca5cfbfcd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77430b4921f542277e590bf1b6170d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477e961528a796990cde6963453a65156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f6a726a85e0bc51a92aaef97decb157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464691697c0742de256ea971fa9debd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e904cdf8459a55efd3342a0f15a9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cdf0b398d25ca93b6d2e310c5a86360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f852a0d301bbdb4c58077acad9eedd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947742a10cb29ded52c86447f03812ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dac4900a4bed886927e70c3111e0563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f292c652b624f751dfda97514f0372a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166fb1522322a60c83c8e5ec42a861365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0e191641d314ae3cbfaf47a9a033d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9142a1dcd43cbefe21dc2db477e76467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2388903e056b95b91d0da1597df8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b836eea6af1a164e42eacd720ce2c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8408f5c368db4f74681f666529c83570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456f5ded3b6dbef937d5a99f024b8d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9ddeedfd1df77d7ac933eb67d7d4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b154562008bdc68e38b858115b91a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdefd52ea1f9f76502c3f2b0b2b9ce474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e53c358a720d5f82a60ced14474c6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424be4df4864f643d90b042e3afa77b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf5758900b83ef137a52ef3ba300b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c34a3bec95dbb1e9e962100a9738278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719690c1e68e183ac73330cb0d5e15fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c02d64dda5c23959f82e8d0bfa34280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149701436f8d86bfdf4f0529eacb0fb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3d7bc9cfa805267eb9373152bc7e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742687709abfc2bbbb5b386961e8c18d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26703898f0843c1d26eb1c15f0ac7fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7f93d4d4ed411adfe254d7027b68485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc9e6a32e15653cf97c0881c16b13386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54078f221382440974235637338d627387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f37551366e33d72463c8241ec7cd5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b6f29d57848b1bb37068318938ed889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dee709994f7c79f3e22e9eab7c2b4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aceb7782eec8c63073604c5c849cab091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c18d9e31968dae1b2fa7838fb00d4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c8a7836407ebdf2f13e1ba0ba5cfd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e7013df81f2d166dc6fbe338e3a1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e8e8a72eb1ab15cd22c662401f7f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea051a3d3d7683cabd7f7b61bf9eb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56572d892d97405b8a709fee1d3e01e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22403f76484aec7ab86031afe4172d9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affdf127ba04101efac5fe67967c7c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01ff8a474ca352030964c52a5ac99e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc82ebb82904c937b141c5805e427d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413b9cd78a61b140c03bbeb3c3bd558102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df171cadf5c83f9edb600d2edc256c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36072e91f33b79eabf788a47611816b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f5a44680b9944bf634f4061ab0447105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b0eae6aaaa61235d51ef16fe44b1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5e5dc3ee2670b76757a5eed4ae436107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70143dea33d81dc3e7d433bec94b0b2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f61f2b4f768a9f762367932fdaff3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe972d41dcb6da9256aedee3c033968110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b22bb7f69590440c0eac14a939e95f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd968ba3cbbd1b1e3f3bef442f2b9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c9591fbdedafe258a25742dcba325113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0cac9cf920e4e48a0cdfd9b15e5e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48945e2ac42bd02b01dd07b2606168115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ca09efa632b7a3647de9d427e8552116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9475d326f8babbfd456b2a46fb0eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1613bd9630d0e20bb1c8bba1b7c3cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f535d909b7a3f61a87649d53670c61f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0a0e7406af63c53220fca6806cadc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e1db66c610c479e9fd290fe89239e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8073155c2835e344f3afc984afacc5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9ec9343bbb9e79e32a7acb834169b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e405153752aa9e289a1b3b84edd78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb00031203967bb09b848a2a4fcf11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82ad6e9c6f87fab738e18d93ea4ad4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542034e393c838375680cbfd09cb0f8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99296a6eb62e05e99e6ca94f4ae4d275128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e119540bffe386254e95ec838c9d0a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ccfab280c61ce33fa8511f4127f4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14dd054257302a457ef61c95fcfe9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed74fc4e5b9a7c889cd262be258a5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e6bcdcb424641bd2267d91785ffd8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6da307b89bd5af3736467294e3eb95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb3c37b72000f26875f7f00a84d5ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4dcdc30ce6ad963344cfdd2728d7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e8bb7d1db4c9bfa5d7e9345c36928137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d662a92a60b7f19840d430d78b8be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f581a2fd7f94df444bddea82a4a028139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a67dc75b6b90b192bc1d629a42a2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e37f42778c2db1d079ee008b0c3c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2085721acacd7f9edd3bdaeed9d912142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c9a046a37c27e39989e4b5735cd4e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b6ac1975e89a405ed49342d06e3f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681010441d60922c1c48f8bbd756e42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca91723e88779eccae9d9cb90c170e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132c40a01bb53aa80c110fd26f815ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a96c5d1ea43106543e36aef6f4661148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f998a74b3fd8b89057bb97e52375760149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47eb2877ca378224ccf147f68b4aefd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea002044b3bab075fa3ec1f00dc861e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949ebf120263c942997f86a3d02448e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfb659c974f7571c302e776a7eb6a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96532f54437bad9b998b56000b0266154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14e400782df950087de3637558d662155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7b214945926b13114715528d11dda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7d90a7d522aefd1639c801755a8c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af41815fe454d21653774bba1edf627158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe25098b9f1a12f5116e785bb274ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659b8eedcb859ce1c8237993d5e9f6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767e3a03b384892f340496e1f8c74a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1ee2b6fb09ae8d3d89ced539dbf8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e057b584b6360deb56a57c1e0f83c22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b6866a4bc744117f9f9d825e3c11e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a3aec5dd04bbf1e75b1909cb6a268165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcef0a6f16c96a251c94948b454f80d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69581108caea3b89ec0d1e6ad177e281167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc75df0696c6c2b08eadfa5571a2e4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd882758ed98e71558e91a8e5f9c24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0e81c1e026c7030ae5d148ba31bce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba5be347b5de7fb5a967fe0f301765171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4a68202156bd60a90738655a85a8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324e672f93af8d8f5a4f05ef8b81278173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ef40a8ab081dda20c1bdb32621bb1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c072a8b2b6b3a7a32c81b93441ce5e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06203874eefb428e4b72035e00718fe1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff2e0354a7472f39ef215298947049177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5b40d339e8177d4e8062e07d1af8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c52427982b9392e4d6a5decc5e33a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d414a8a9210037bbac6942cb56ce9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e59a68f12bfb8f3ceb15d4f98e961181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a23fe2f152c6ba1f22c95050d57cb8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51590a4a5fe9ace729cf838c5303b73f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0f1926487526597c0ddd9e3b1dabe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e94625410570e9ccb2d853cc50fb3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f782ed4d3e47d11220f34235517d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfd892adb0ea2a4dc18b9124726b81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb037b11fe2c3edc96c5fdb87d1700a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad411b331b318991eb7ffad040f08b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e762e60970dd9391421810aeef6201190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5fdf92e8dff9d7a49eedf3a2e8bd3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f9088e8017017a43c19a1c7df9f63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb045ed1c253a7d8290050ef53a0f61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f978cd17e401394659d2ad8884f9b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf246cd09d446c3a2ba654d8afc4fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03d1e562bd48ef02d3c39d7231b0f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc06c70e01810a34fa4c34150fc504f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4cdb61ad1940d2b5826a8cc44d262198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72de4ed26141e4944138d341d37aa7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1a33c0cb3c7a33743263a8c53b24c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69a8941b8077754448ea19ab12828f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e199f8f1d5720f787b037cda5a7b81202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b67d9f3798c5d27bdecc1be7b2431203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3466442c479375fca9728c910e9fe8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f87d0e98d5eb3d93ad47e212077486205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de51c6c1573b6397857f92c058e838206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35da182712e099010da70611c4eafbb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955db1ab1c2ee77ab09055d9f03a179208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f644251e795e74a703c1aec88dc94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6cf3fe2d24a35ed8cbae9e45d737b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b929e8e6081f1dd269e48506f60a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970328113066a235e6ed13ccd07de456212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b68ad928d1a0126ece571b8b31599213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fcb608fa1c5df1be6187b91382ed1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aaba289a0c05e668442fd26f2d7a45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becb0fb1a407279dd51c61e5142cf7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5157ceedabec0aa6a7a01c24d24c63d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbf7f0a2e6f248edf44ab4c83e9d72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de009bf409ee9bb6fa69a4fbf3eddc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee98325bc5d0de9783eb9ddd1243cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467003c0b3a197f8af6c5f01bc15c23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c78abf03145db8d145af8ca7d47214222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853cd3a45782641fb29b7941abe7270223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1940a501b8ea122da0faf5baf0c7e4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf00fffcd5d11a384aaf13d88b6af7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b6747a4309eda946debfb0ddac35f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12994becbbf15bd656739a1c9ed593ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e53abee8750191ae19c50b9fede041228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236706899c209bdd7cf5b8a68623285229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595f6d8a86e25ae6981a991e581dbf3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99db87f077222cbaf736c97417be39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772eef1f70a6cccfa9a65d7b520a830232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f644cc96d6d3093b8287252382b6f7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba010bd9758a5723672b6d98dd017e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8098a32137f85d39a3fa969f127fc9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b6d417b6b161c891cee672874e925236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2ca8940ef07ba48438d3974c8d407237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ad1f905af5686c09f5244121d7633238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bed2432ea78129f91af7e335a62e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502a72719a6d8d1aa7b205f6c6c8b80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bda1c6a7169fb42f9dc052fa7ffb57241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f5a2eef01c96d8bf2d12f6378ec25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610074f89c48e8e7ebfea92e0005963243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30b2d34cd6e6690a14608af08ff59a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c9a992136ea6bbbdc7f5eac19505c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d987395ab7f17576a0192c2194ebb67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34344e352ba5589b7c73e590e5f8b2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c273c1bacb1805dd2e5e08731c7ed3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c168d331768c524a71116e567fce69e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69596610ec51f4492faaf6173aa0d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ca78629c76f6d49ab074b6c784af8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9369fbe92259ad815156722c311df7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905107f9656cbb21659f1ba5afe258c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4bbda28414ce2e98d8e434f7eadf3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f21c3b3626e96c709189e73befcdb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695966b4a08d5706845f1207b66e13a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c36b3ae2ea1dedc7563ede565e5ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab35fc46c06406e219a4328eb4d828258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96219bf49ef7d78fdeea5a572f41dbc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662abc890b7c43ec6db14b2f028da1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485e0b8c5dd08411398f62b4e828a86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64331e35d88ae1b8b4fad4b465ef0ea5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280c6391a8d80942dec4e96dfc345c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d531375ff612e460eb95f7a4e5d4c61264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8052eece7d546c110a10332b8114f0f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5ca73735467084d26569577998fa7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466d114e031b872f1a58405b795a0c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc435f91087c88343f532d63bcfe1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59fd4dc645c9d207cd92afaae58377269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2055f6062350acbc24df8f69c530fcf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf80c1886556ff506053d6ce7da4ca1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8111346346faca9538995b8d3d9aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ce924a079aaa50d747da4117e27da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399508a5c717b412c53aaac4e6757a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bd4e128ec5e5eeb935210cf19a2cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a996568e8791f1d69b83c878b6f37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea59b44e7dcf015e7b7d548659ab2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0f5c56fa4945273f22654b47cde72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efc97b77de8a3abb4ff225ced91a47279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbedd67d89e078f22c32836a55e1c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc250f6a7e2e0dc9a9f362c629391b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ce15aef26d17d92e5e5c6d5616928282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fc8d4ff6c743432e44ea2a4b5153d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fa6da9946b0fec13ed75bb0901abe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8e9dc83db29b585524f0e8616124e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b185d4f4c278573079e9694bb3ea0c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85324dbc20ee5cca2977bc374370f9e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3d20d875dfc0841efcb1847d995c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d96cb77ca2d58173fe6051def29f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5287ebb090e4b1c1a159454cb5b4d95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c654133e9fc34c17575361f407114a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d1769c8f38fe7f105799918a12917292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2628cf644620609e05cc71e7cfb4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988e7fd5f50f40a836f3855e4aceac8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f549b33b9f73e7d00fbcbd8dae38efe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a646f86a4a8fe06481201acd0419a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010867b50354ebd67caf95cbe5b19c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976329f83ec902564c27cfa465d19bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8e33319b1305adc1edcc19019d54f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c995423d1ba88541dad15479d546d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8514c78fd87b5a8b7fa661927f6ded4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4117fb544bd21da42efc06017532ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d132cf967c2c13e31773f9fecb66b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04801dc43da40ba9786b52017cd46975304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c3a42e336134ba426c07ed57815f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97af8b375158a76ee748f3b4a646a72306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd5a2af78aa691fb30140174abb197307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2532ef758af90d62424216c43031f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32393b062564962010b5afe058a9fa17309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502682e9cd408a55a8cd500fbd360d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5df29e8f9a793816a02988e286470311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd842ecf9840061b0651728ac211b94312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d08892b105660921fb16796e2e0b77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced06ba8e60cae394987914ffa9327d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92af3d7eaa81f3ee6f9b2e336915a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b0bc177e7fdade01e41da486f0779316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a662ca37f09d246536ef0cd4574f215317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9cef83d46551220e1987233d4972b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a23584bd9bd7d70b37810278a6461319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765861b6543574eb2c6a8549f9ae0a2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dac776b56ad1fbf81c2c6d3bcecc1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046f571ffd281a02f4292ebdac614c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62219d04721e30b2e29cf4ff7c539c53323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c635ec193584bbc4791b12dd590551324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac192b0d9d8c6613815cd1eb9db4ac1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d96076cca7dcdcda337c067aadaef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dd1822b730f2ab3d93b34a707e551327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e58f52c23c5d478a470fc517851cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9e05cb5edc50b3f737cf86d5166c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eafb0865e6f9d75cd0bae695720c23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584e5a16c788451bf8e684b3671c87b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567a10400ceb0e1e18311778ca7daab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabfb5a0ce473b8ceac27a5ffc44660333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddbbb87ec0985fe5637e493d6134a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c08fb410277b8b97d554ca53529ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9044c0ff08c27fdcb75127d9c5a194336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ba336324cffaf16323999dd672028337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ce709a247ea35ed82fd2dc962203a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14ce61099e85eb43e130ded788d0fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b0d69dd495b39d1498a75e4593bb8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36c3bb53c7b9a00e8bd8ccd4f74558341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7b73ed4777215551c0e3115eba82c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02657844357daf31612b52d7d7551750343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea634626363f1798bacd973eec8aaff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73f0380bba787892bb21c2f3786d83345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabb419c5b3e82adc3493f7aebc0a01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19dfe4df7165edb144a800bb353fba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861773d9cad4296d1b3f3cc649d357d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b41602a6dfdd5445bb24d5b8b5d0b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77105882345b1b44cd70736e0effcb66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b977b14ee2d708b41471b8eb6169ee0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cdb3ae8ba4c8372c3bb463bafb2a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7db813de137eee9087dca7a09b9eba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fef3499fb5bb770559a71f5dfa64e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c65a5caa34f6f617719d818c652ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7a1b86de56956b7b012ce7cc89488356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e4778d8fcc4ae69fcc3f28b16f48c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12fcb286ebf5306b6868b8b8907f92358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeba58270bbe44871184c27a716658b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e63f665964b7068b5edcd7955e0df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83780cc4fd9d00fe3043873ee38b94c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4428ccfe310b7331f1d4d1ddd3070362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62e81d099417d50be9682026c642be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27829f3b4f37cd164ffaa905aaef940364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc5017f91c1e9970f3e95df6e40fab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee2bbffc2f7f1d00b392e6707253a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23693dd0502359b28ed370b9cb8c128a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79128c0c6a9b19b306f4a86570daf5e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b90e4f0257c3779f4867c6ba9b522369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833ba890a8e8e5ca0891b0e0e1bbfaf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11242d11f79b338936aeef7e7e1b91a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf613bc9c489f2d29f59a9e998c9649372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412afe72f53afdd228ec8a55b6a6d28373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d801ff1b6187968dfc828120c92c85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5a116ff67b12e942359a373c4ab8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66974b6c90b32177dd364aee1e2e3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9376a124369b0c144660ac1dfe3169377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd05b59788a8da17f401e3ed7a4b5e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6266a81184a29d88638903d0dedcc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff154014129598500350452131710c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2880debe24264aa0861c13b841c41381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f71adb09c3dd26ed16f6ec6e23a2c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c011a28501affb0e54d422685f26c6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f0d772ec292373a3cdd25828202a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7092aa0039859de889870f8c785b6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a131cbbb8c6dcf0747919da131415ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f956696e131f6d5977dbf30d8b92e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56815643f233b2b557a74f4bd515e183388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf40212853df7378fe0bb13083a12e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405abbe87934f60d5c437c44827d2f1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533416782de8b9e47fce2e7a32bfa38391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4baeeb0294a8aaab181da8a7e16ce3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20353077a276f1ad7b359cfe7df31f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f580bb1e0c5e919c8e3a4765bb3f40e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810013340a7dceb60debaa73fb4cf47395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb020e77eb8d0db2e22088c22b0ce0e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6d54449a086a4495e517f4adc42db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7c84cc787eef2c2d818b69facf9fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fb10b7ada5e2639df225c333c75ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4045f69718d4c48228b4670c0510d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f5251650fc8bd8f88221606f37b59401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5060a3e083cf48634ea8efa9422225402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564a546ee301117520004f1f8fa9aed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b202fcde2292f9ae42501c42c286c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de00738a103d05b532220eb8e5d4ef0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ed082a1f35752c84b4c284634a3ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b01d26d093d6b05db1a91555e910a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a9a550beae2ca84dc78f5f131a31c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e86facc10e49fcc5f15528ee3424c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b035267b8903d6012c0249831a0a433410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc4deafc047f2c852c623c2fb01c5c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c7645376d843c8bfdabaf49ca2036412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8fa8fa904f00d6cd98db744c1bccf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ad30d1e9de06020eab03cc2c9ac17414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24123eb84df1af121bc2449c98c9a164415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60843cb777fe27253a3f7642d250cca9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f1805665f0d8d28f6edb55e4ea83c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687998f58f2a086e7bfeb7520a2cc804418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7df7f8707f25ae853edec62fe9f7fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08dec2f35f3cadc192500d421e6c82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f943013c72309c0d9a804bab0f92a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7edb3b7f7377dc53ccc29a1bc825d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2faab3019902fddc54f7dc29040c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa6e32ed9be3a67c4e5c5e66564cab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1abc407aae0960d2352ad95849ee7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2cf25f3aac5840b4041855e4f685c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b26508ca1327696cb0d6518fbeeafd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a31d3672f83036beb5ef8a41f7d65428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3383b29ee726d59e3bbe43ef39ab4de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b12e65b3f603c4ae53ff97c75c768a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac46df95a19d842b97f7a8050a731df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a27a919c70901b33edb644d3ae9e1b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7e0948dbf93f63d1a21eac280b161433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17654a599eb4a00acbf3334227d1b428434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6475a58c910ddc01e3bc2690df40ff8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc4911a2339907da4176eab5f083a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f515a5f3000a88c7cf5af6a1c280652437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3d2de14290dd0fb76de45ff28c3b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671a88b46f60d2d7d55598683e038f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8d2e1b309367a84edf17e4b00d657440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa270229bedbf06e2f9592d990695f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f50c6c9d5319e7217595617383d6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0fbc72fae50d1d45dd4c0f2713fb1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c2f84460d07ba30192c4ea9add271444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cc39dd6df708652e0d51c99e25379445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8425acae47262b98c5d6d360b09b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27640b7a629bc5609fbe54b98dc07779447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda66a007491a1517405d7396b4823f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a979ba4aee587255e343dd2ec8ae0a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1acab3700ba73d435fa7623c66c713450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274238e7d4ffe31ae21cb003837ace75451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3480ff3df7d2431fc75bfebf9828dee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eee37571247973733f3d8572c99609453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c410846b5e14e54f5aab88743154f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea421e918193ebe5f5ffa47cc7dc5b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727789580fa715b3db2f8d961e7136c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f297e6a9c3d50c4c7511543f602e59457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a04405a026c48faf07eb215a616e20458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530c11d3fae2f3a9151c64ae9ebe367459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce866e556611472f8f450f1e5ac073460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8f1e5888a42d4dccc6b5c4b88ce3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44439ec9bdfee475c21df5f9a0ad63e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304c6179f1a9c13b2872af19169f48a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370c3bbc24d61c7903f0ee7e0cbfeda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc446b3afbad60607721524e16e15ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769c9a91645a09cd7554429a585c893466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6f831a4701b7e992722d9f2f73bfc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9019eab68cd44ead61d9dbe84a4f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378f1c8e9d513687d21800f8089c88f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e761d10b37c6314a24d696e1671de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dede63ef1a8560ea7bac2b20e7522f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d1796f8f1363b6b8431d74497022b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59536b1cb6f39c51162a20a433bbbd02473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2e16b741108d2149074982e34e4b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2cbe8b27010543f0251636b89809e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ac87ae75440d81c63404d31b62b14476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ebde0a3d64c5cc2ced2e1676bc291477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4092724fd5486e6910a7a87809187478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563b7557501949fbc91e2a46f3abdd8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8f422ab8fe07755b8298e1c711d55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2738822c383e7edfa47a34a765515e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc517ee8c353b8a2c18e150fdaeb01a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78420f7b52297101c6f24fdc4f6d943d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98694f26d6a66b0f9352cbdcba1477a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eeeb31ca03bc8e88e8afae984e00ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0ac72350f16573b646771fc1bd6be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515efe54d2586e383a17863bbcf81168487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace24f2987b4528d3de7fff3416606e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3c01e91decda4078688c2aab9da8b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06647973a503015aa45580b3622b3c38490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae69d3c49b1b1c954e85cb596aef73491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a35e22fa1c2aee81c3d6e18a850074492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12edfc886e2550acb9370ef4ad5cbfe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a68d30f09cb6085d0e826e94ebb83494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5ba642103b9009df7b85bcd8efd9b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88066ae6bb3bbb0bec3d0d034c1ac35a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d52f552b102767d2aecf52d6c2b0d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87209b79cec89df55d05a0b2321c4530498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03065997025cb093fdbe7990fdffc3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4644845701bf33f771417d1c4fd76500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538ae976b118b0020c1b92b7c644729501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810f88567cb877553b7d1be565a68d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61d58ea29ec38c12b4198136b5081e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1652bf76579e96d7d60a37c76d696504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217e0fe0e882495c2533c64b84466bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d65bac670bcf313b3347241a29fba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f740a084b53c2b31dcc3bb955b83f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92171e42f633fd498b41d9de1bfebef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e2eac9195626b228b7e613bc4c7c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b666ded8385c1b510a20c57a4d2d90e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a20530696b4f729ff8d16225c74fb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2300e4d46d0043c72a044d231ae1f7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf210e7a9bdb988ef01d244ed5c355513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a00a096ef79df9d379dd5a9970eecd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e439acbeda72b868e2ac02c45f0366515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543c8303c22c58198e24b78ce51d07f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf71271b20404fda574a20c2aff4766517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262b2e793291945921830a94a055ed6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8dc314dd19faaccaf31a07f5534d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce7aada657e98fd50c71c629caaa95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585be1049a2fb6bf9b73299c159903a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4f4a2ac45746a242e8cedf6086da4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6016ad731692c5197a040ad23406a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605889e74b8ecc335e8833c09c29493524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f922369f322699e3bc04b39fae5b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe4d8cd77ba7251801eb9469f94da6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283496cb275cc551578c153d9a81e86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1f267fa3b07a08d514547a6a68bf5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a72a4a9f70700e207a5d11d04eb7d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e14226b954d908566b1ae78049b8f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c519062354f2243b40ee4e1dd8524531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6286487429c0958c0653a5931043889532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56415252c74558103f1ee134a5e3ee7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd0ca07579e678df9f72aa3068e990534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e73e3a4f3c940380fa2cc89ec192535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e18b0ac03b43160815551139f9445536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3893d14bcd6b17af888d40777e3dd4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079b105181f8b20b53b81a824005001538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5008a1084172ae6df3a1698baf851539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf2bbd053eb47e7c680f9ef155b54e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e0e938a6660966f4d0c990873f62e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5de275bdce901b89091339d35962b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfeb6d49cb7defd9b8db03b9e20c26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29625415dd86c5517affe3e93e94e2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c18d0af05ae3aff97240517e2707a9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b11d90bca1c5d7749a25a43909752b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5916828bbb1b2b42c45e6d30e3400c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126d75a49c0614bf22c454940e426c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3003b0e8e663afd88794bbec1045d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d00d6303ad1491a1f6475d68dac14e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51055ec6b2d45ef03583179d241dd171551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648d6c1c80a1214b0737a97fa6775e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54883d815148ba40941cbd36cc554fec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afcc152927a7cccf4668f8731e5ccd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9057ff59d520f95babb292029fe507555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9317bccbe0444ec99d55b69eda80cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279cbcbec1a47ce46ffffe88860391c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fef6a501177f35d362052a287f1d8e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14847a458bb2728c340f5c51048f116559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5708aa58b3ad45cc2acca3804b086560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddcd342b029188edb084a18da9ba47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed5246e5ddff0db64ff2b95356104c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9d5651447b9d08b0e5d33ce6c0806563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbea350cd9019a1ed57c3313fc5781564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb024c34124eb724cab96e71f682492565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90693a9ba4959a48497033eeb8432fc6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476335b7635782abf1cc9f7bed25b1c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6659de452e600d810f2773fef9f102568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eb17e85ad1b22292b17d57288510a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccea150aac91d338e60d67f87be2d5c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb36f31b2ffba4551cfb4cad7acad6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554f4aa42bc6ec8648edd5dd658c493572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8f244c96f205aca31abe4a53a6a81573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06fe5a015dda307048cf2f48fd8703574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14408683df270a73712d1c0818ade0f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2b93888718e50cce06c99f5523e85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b984c987d35a3552e33ce3eeca05f0d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488db01111972a10db40620121336cfa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bd6d3640dee586da757a4b417271f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5c09d8a7794d5dd00a67a5c0653fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848c0413d9bcad6ffdde01bdf7d2d76581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36846d504358a9adfde99aefcc2df38b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a1a2b5a24ed8088505279f8172817583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5ee04248a22d34e778c4ce583e52f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53ac362ab70534fc46ee525428fe78585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039762f5faa5cfb50de5e7a0936eba43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640139886e831106951c1919262cff8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f3ee25f3caf35462075f99409aa2a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac031daaf255e33bc49a7116a1c964f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fa3aebdb19041336db4640aa1b570590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502afbfeb894f1e3792474611c18884e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecfb186f26b8b74292ce93726b91a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bd720a2b3b131a5fcbfcbe0232ec2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a92b76ef83bc442f30906b8027aab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f77706faf4f6b1a4c1c5b3d929b125595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0125725c868cc0f53c9fe33437cdc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2295b3257dc8bd0ad002304eacdd19597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81398e75abc79583520ab65a8deb9378598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd606f34fbc3ae98cbbbc9c64a4bde599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68621e6ac31492c28caafc7bbe53eeaf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b523e8ec00504d383709c3aff6b96f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed2c0ef5a7d521fa0cd8febe5606f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4831b601c84806481f4958bfe521bdb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb5f06db60ccddc750483b9a4f05bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94499a1af01d0a41bec7880d9254769605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd62a33ab2c38acdca677b8eccb68b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e2ad5a363a78d161938ae65346915607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e292ef54f72c4474feac7c457d96e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee80a37f136252aaac4091c2a576dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae24fe01b5c2831aae2380bf014593610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec14cb60cd188db95675f2bd2a760be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1df2df943b5b214d10f923c3b668fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6514db937faa8179d4cc2270088905b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1b2655e9625c514c0f05c8b93dc7a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec4d68f03fac4c554ac4737a34071f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb95ba419e4bb18aece13a7cce66e84616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bf21d50c6a4762e4d1a3e655eadf3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf813b14ba4067f015f849719d88686618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c60b15476ca978ce36d403a269bd5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd099089d87afa4a6eb90bbe4a52b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c67f2523d516af787250057f73921b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849839a665d47bbec7325b931a88013622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e4721e9489c0f32be2355ce2db16f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cdcabf0ece9776e194677c9b8ace2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf522e1fb57ace69f112d4aeece0cb4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b146ea37c84f43981e6498b5049c9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96db75f28afac40674c3d166364df80627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97049bebbad30175d74c10d51311db83628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf474d8f0ca00a884dc67f2a6a4d44e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c56a7510d566291f63589fc55604f8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ffb01c8a12f5dc53c1d98c259c03b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a74324cc2d47c13bd4f13a7f7776b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055ec58acb0d6c3617ea58ad9b108fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409bb8a741fa536507d106c94bbc66b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a13ffce4d7e500a85567abbdf8d639635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73866a7685cda1f86c3f7e06de268a36636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af23a450c81d3b155f3cddf5839299637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1d2e2f17603231922345a488619e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b922eb4157cb9dcce61582326fed6d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a189f6f144957964aa9c43b3d65a6c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b71282050525ac79095a5d1c8a82cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e6fb3f183ca0ba9a1e7af212fd90c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cd3ad928ec6eb7fd575f2a5ea2b79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060db3908583f708873884bc2540a8f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8790d1cb714f3c18438b44e4cbf63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068c56f10e230a965d2a93f3cefecf1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713c7d174062307ee8c090a8ea2e954647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfafec543f41b47c5e5cfdbb2e3b97648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ea229dc50f1c01d0a0bb9098c9a6b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62460b5cec0edc8e49af6a8ce5f280650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920da388a28d441f152dcf0708c43a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7c7091ec5b29a806f6da90d32b3f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873d24d57b8b063fc7493b9fd5b92f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f7d62ac49ccfdc434ee08831e384f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d6adc634683558ec61279e55b774e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41860837be9a86bdddbbe3ffd1679f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b4237f96cbee36ed7f1c7d5cfac18657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ad8c667ee8a9deba2ed25d35d4829658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30ca5ed3cc41a598cbf9d1669be6d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63356040d91ff7947addb9a338aa4f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475a82837082e2ed448abdf6ce052cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163476c56c58f2ed48bde8d5686e86e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ea598bc53faf5ed9502ad9e3e43b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e0c346d2f74da9a71a0f73c13f2b1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaab71ceede52d74543ab6221959ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82b3d779e84950fe855d953d59e570666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083a374a751918448ba630c94c895e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e369503150e63e9f9cdf31754e20525668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f7299e0821bd5a00847bf3f6134a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a56f1e340d36a6206624d23693f3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5b7b362054bb5baa1e8e530995059671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f1c67e13a4096ad79c5f92e5c7351672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2eca5bb34ab4e1ccdb18fdc797057673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf8b082eee570211f543632d45d226674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ce984bc5769d6796e71b0daf5e5a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0c3a4e04c70a9ce95d496cb24694e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19323358415604090f6fc6c316d1104677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059693daf37e253fc5590d636e91514678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30badeec7f6c31832824f2bf325f814a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e4e3a4735c6bd73edd8390e17f83f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463a5c29745b9aca76483ccde48fdc1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47576f7ace51d59ee593078f1bad8f8d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bef89e9c2ead66ec15a8f0a65b0c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dfd439eeac00e97af59470bb9a1c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fab3fcf5bc4fb7985145a21043616685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eec831f9b87861e8b5c1de2fc8d986686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa74815afa1c294b8e4bd153a5dc09b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75801ffd459206b62580ceab3030313c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03a2f870172a4c895ad21f43483d50689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5927e0160994fef5a651ba3e299c8b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74113040bda7fe92288df4b1a711938691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c368e39b5416a941f98439e40e2277b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e6350afe84fafea69b27c9e748dcb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639c9634845aa9b502e4b08f398e2de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeed1c03d62e80f085f07d326cfda3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e1fef08f78e1a9c1003ea0a24d52f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245ce0c05868e395b1218062fe8ed24697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a26080792275de31beb36cde5f0a65698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedc011bb5db26861e624c385e5f03c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88d94c70fd3053c8f3c281482f1928700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb500d1c98db1dbf3faad4abde8f92d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3caf701e2228a87097dbdd6208b039702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b2550555033903aa64af8f2618bd9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea333e19c9f0190f6e42d3c5c06f918a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16de1f2e38abe0be5948c28959a82f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e470972eca7af09587cbd6108a7f7b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62d9c35b715017596b6146dfcce962707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d9c5d73704db4e8cf33403bc33e06708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e756857178020ad876d58625ddddc5e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae64e9a86a0cad9c9ad6db83e0c2e0e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc1a890cfe90bcfcb25cb8d2a149ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18355c6cb7f7e061c1e8e945a4864d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9a5b03eb9a6481df7647023e9adbb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca97831160adba019cbf171428c308714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96fe608b79b00e91e18e6c8573ac45715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330ae51b13784f6c17a38f2083ff7e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5948a590578e488460be005fef4576717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1801f48ea655df5720af46713d7379b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85c8a2e376f3801af884e053d5b1f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca565e9ff23becda5049448f6cdb2e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcdcf9153892005c438c84c2aca71f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec389986e15d9708b6b5c21b937a510d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccc3730438df557d74674ec0b962b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e873904b6161bb6e6705280b89242d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf34360adac62b48d273a19c14ae24a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5834addb560d403e32188b6790d84f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7233cf5d52a311bf6d5f4f3df2927727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfd15e60a8a8b204780e3a1671d198728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00460e3f62233649a3a4db5399c4b844729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8287fa6004ca2292e02019d909350e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42beaf34a04a9f94e6fa9e81c644a712731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed31bbaee65b5021c431026bc43774732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb620f8e3b552990dbde52713e4e5752733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5949fbdaf1d077df5c267226fc303734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105308837bd79e38df651f291a79b935735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c88c70a87b20d169f475700a088fa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12eaf5935920ac720d14a01ebab67f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cb4479bb0bcc58fcb62fa7ffd9355738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24294be739de2abc085a84fb7cdf2e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327f8ff5f726512a538d4c092b4019d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3b889c64091ec1db40b81da470f9f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc4a8db4119ebf593ba23c1bb5599f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1b3a3e32401b62251953234316bfc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae886cd9634fa1fc6ad4a486d2ac537744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71b9845fd93120173fbdc65edcb0e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557bea94a7a8ab9e741e70eacb413a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13263c91891b183c378c07d2e0c9f192747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8a29319dac7e97501be7624053d23748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34dc11c78056637ad4a8e608ffaa27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c319c9bb1808f5fe10602a8977fc60a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7288debd7ce7204a71d6cb3518250b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498809c01d75cf9ea1000c4fe5a62464752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81860acff7a9208425e75cabef3f26af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf431238ffadd8be8e3e02393b5c923c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984fcca865d08a502197f25dc851f0e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f97c6cc4c50fab16e8264d965f8c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883f693ad4518e94ab497a8e0ecf059757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21671a12cfbbd77f6ec00b39335a9104758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd5beebd93fa3e574f3c1f40050c36759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb0b292b7b7c4f577bc00082568eba760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c25b9789dc24c8d4aefdfe9e1945b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485c0cc919223a05135ee239cf88cd5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dd017320581d1da75eb5d8be549a4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fba5a36ed8c6395ebbc17224805ce1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebed51833311c670cef9a32b0fe681e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973add241e86f41bd549a99aaa89ac0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff64238a93d24bd18d884d1a73d94f8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d33aadbd5f52b8f8e1b148c65c1ca768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d25fb1dd0b6dc139c2173238fd63e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c0801ac547293419c3e808adeca37770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31af01e96a6e00ded8bdd29b176abc5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e80b6da3b893116dd822d14b97770f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35c01951feeeeb08e45d350dc7e215773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142463747f2aa6b03b23794d409043d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c24f6e45a0844fdaa9a2e4e5c2ca5a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fe8d87dce1ffc18c12510e41e99bc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a4312875188378d5aca464262dcef777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d3d8880594fea1acafbb7d8957cca778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea26e506e86fdcbd981187c4b2d929a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566095aa4c8385a6a01a23b8abbbd759780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0679d6f87d5dabe304a76f7f4719dc8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159611361302d535bfef2b76ef94a1f5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f220a3040b947d4bf0665aec936da09783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015d3b9d0b59511fbbf881faf750d14784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82019c224d11e139d62d26ced96d202785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff122dff09c8a6fadf5ee22d83d10f5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482ae354c7fb699ae79538882778c0c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edfccf3b0ce2e10cbdc726b08ffc50788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7de4e17439e836be11b8ede14c53b1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70137c0f6ab7939cd552661d4fb654790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6581c9e0a45343b194371d161ff2f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6177e21d690ee9ebdfe3fdacbfc4f3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee88f14dad72ead4e4767f1e38de26793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca72194c9a3a4ba619f9ce9b1566628794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a66b065dcfe75937479df878b15ee795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276692b87060c8eed8de8e92dcc8cf3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea131d194fcf3d526e864ff848ab159c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53845850fd07fc011ee9d807020ab6cd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f38017366be24e4ee95883fc53b1cf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc17eb7cf524b95abd21c15bc4c166e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee92cd63c883700e58623619481a481801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034a845e2b3d22a024ff5dfa60d2305802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df80dc38f1e5fc1bdbdeabc67b7ad09803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621219f916b69c4058e66cef5f3ba7e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c935f0c6deb25b49573c8ecf5d5e684805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293743dcc0e1444436949c9de6d56f0e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4acfa77560cc8101e3679a982f211807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa79b34d7dadd2826fe6c15b2a6fdb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3607a4ad1fe62dc8b49ab8802ba47809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f14c564593254c9b11cae11b2ff7ce810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d688553d45d3dd9016f779c01885d9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6fea3f41458d14192ca72a28a46d8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c167c521fe4a5b958cff5da40ec57813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2702a329d8fc1cb1ebe220297781f8c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c22255356a730206a4a673cf7702f8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd43c9f34bf2e23e5531837247868ef816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558a6a7c1aa30487a0b6865b29d50b0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd8ba40f4bb5b8aace088d904bfce7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb3b15cd558d1858914ecb531578b4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7e7f8eae774d3dbc783824ac992d7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10f230c63a2ae7574bf31b9ea43eb6821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809ac90a7b68e20e943c6ed3e22c3141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50780ee61646e23400b46ae1f9b7de5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd885dfca37c1fb1f754177bf7776bd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5cbd879a2166ca170d73989d6ffb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c911446ad425b993d1f1fe40f8179d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad89ffda5d9a4c5ad3cb37808804576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be544ea356bcb55e10cb1a09702c2357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94cbb70380d50310c05a3b3df7b48b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35fa444c60a5555b33eb64a8a72ad69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e23df747b316db28cfb3f8415a93110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c2fda8cb783c1de6207308d1d30c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b83cd681d78be3aa68aa86ac23001712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54746ef9f656ee0d514c628b5122afa613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f4b10d8a02ac91efbf7bc26fcdfbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac48c5831831ac497e47a7c468fff815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db873996e5c0332f78163ea7478c8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b78882f6ba8014165dad61d75220417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5eca8e2e609b671ad1f3db594d77918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105084e9972b3edf695ca89662ff9e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8998dfd31e15a4577a7007f769b06a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34160b22023c40b7f1c89e0637e7e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8961f27831cbcd5a571b225f5607222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d55f276d93216c75b6c0239b61cdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068dc8a3e2d683746bd015186a7e98624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ff2d1e805ee8ee808a0eecc4236c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab8bc45553d5ca263998376018e09726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecd6c7216888e39a0ac8d18e4e351d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2ac57c669cd436f7478b629d0034b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0f3a8a888942a25a55d05e49055f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865872d6b06879c8ee6eb4082be358130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13b65d05297ffd0172116e193e9b7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947f2aba8dc77f861e1ca645fdfe3f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf54ea8c8355ccdedd2bd9ba0e597d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08209f2f2cc656bb58f7e4fdd0a18134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a754d9160a7f21e2e395925b735258c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbdabd47455669938329fe5c93408536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c2e008aeccc84d38952190a20250f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15e2ae3012fd4bff5f891ab908f78d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949999cafa6594eedb818e512b89220f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631babe45c6659ec8657ecb7cd23b8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90b031d5afbea55119e61565903f1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c6f9ce46bbdec8c7a38303ffa752b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5703685f837939597eafd7c7e07c1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f72c4d7fec64c5fdc8a67a53a3065344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1975ae47431a3f3571ad0bca0ad2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5336803d64de29da0c9ae8ac4247d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714e31f1df4494c401c24fd4da8662447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daf792232e6c3d536b0d8ef2506f5c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d16f1b2acc37910d2fa3c49a5d12c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42997c121e2d4d4aa4365797707a256650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51ae76d146cd3b1f83062b4ce6707d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c01f8df3e127cf0793af4baf6aec4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7be2669c94edcb008780fc78af684a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae15c2ae8a2bc1271ba64f88aa148254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bbc1b10665a2f6f6f315f80676c0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed303af51274faecb59f78e19b08d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0df6ac9bc5ed06b9651315179c0ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9bc6f50a150d6fd2fa0533a54f6fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88de2da2905613c33cfe32ec084d0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e412e20ffb3fd5c86fab0254d99f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae1b8c75c46870fda5bc7610745c3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93248514c184f86ebef5c9995d68490e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e094d1b917e675ebac96c7b24ae62d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885fa6b6dbf91ba6e22afb9bc9ffb8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3053e6607960ec18b006159f67697865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29a6163dbad41243f7a012e80607e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ee280188384f586fe2a3d0a46263a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba75b1a249b8865230e7cd2690045a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652cd826323b80b07d9bcbb0d149a0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682160d5cceaf07704d01c3667f82e9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a5e1cc3d4be2aebbb85af4aff2ad971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf589105277344105701212038a6fc572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f14ad8b1dbce4499da582f40ed0ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba8d65a11f6923910778df6bc79cca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe285c7585ca276ee071c270f576f4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c81bbce6cce6af6b76fc60a92690f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c5d1ae43450c5007e9993174e54f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efee47a551ff1bdce80791be33e21ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ed5fc7c0f53c57db445d6650d56c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14631956cdc618fc578fb387292cdf380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838460d0cf84f066254a00eed3fc677281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e60d3572ff5c32c48a12231f094faf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9e61828b5bc2d022aca1f11081a7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a15454def83638f0233b207541d4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b757c5fab9a5e6c337ca63d48ee4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cac5462fd254cc2494c5d2a4eb15486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ea4f8720b3efe8e2008cf6a5f895f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5a524359c5bf5f20c05e03aa1560988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419110e120cbdb6d0d747047b361990f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a786109e51cb30854059245245a5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fe17ccb6690eab1c5d1f6241cf04c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1416668a70bce37ebf8f17f39bfea292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738387a7bee0e420831054ee48b0234493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752ff835f24e208fd2d4cb3a622699294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b02488a4f4bd422e8a12da62047f0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52040d9e0a1acf751968fbeba0a3aa896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811b1fcd445052d36610f7200066c5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177be3497cda4c9d187ea6ba73b437098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61797174e137792014c4611215d7f0a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6e47b6fb8afa1e597a7cc84c2b328100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1339e86f833f048d0229b23d6b0172101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270813887e08cfdffbd0316f4a3f456f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19713577d3452836c2f21eead9fd8cf3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68838295bde623109716c90c8088bd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa30b7f877e0484aa1228162ac0346105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9469f48ec325657f6e72627a0c34e7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20de05fc092fb9f09ae25046c14c923107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667338cf9d8e4cc9ced8790edc450cd5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e11dee2c15c2de404491435e7f2bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2a3231282b7ec84c96990a7ba5927110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f495e7a3351601f9d5ad4c000383550111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee885cb81e91d6061470e1ccf436bcca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea6cacfd5854532bceb5a27cbcc4b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cb0c9df22685d6e517ce8beece0f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b1e77e636d22ab89a156fae6310b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43afd4fffb58c459f422a0dc7e130e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859ccae4f1238b3b38e1c26dfa777ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36395466e202413bbb2676504429177118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16811494deca6e7137157bce74c4c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bea0588c5788c74cbe783dc5d74990120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb98369d5f8c69465f452dfbe2880a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bd8c8b76cc6396bfa4e04e08be92a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28aa91618928991720572aa8b765ae3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3adb6e450a714e4e307bbfd3a2f73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f51a90c233725c9280c0e8cc384c9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020af6e16578040a5cb13038b981625a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee023ab9cdb0eb12c2f58930a9c251c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dd471f2e25530bad3796a056d2110128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4e74be568c2eac69745e653697bee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41922dbcebb6dc2b323079d78c20d9a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadeff42d7bff6391527225935c8f90d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85027c9633b6ac06f840c8ed2edc7d7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1518f8591c5b80e69e926507add44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ef2f465e3b9da53070b9e3953ef5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427e41f9eab4ef45d70b39f5eac0c0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721246f832561e7f8846936c4ad6a79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f05235c1e06727c14f2ea5f6fe17d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8da60281dbcf047a444cf16564439138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a029e9cb1c8290c5e69565dfabd5b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c8dc27faa03ba552555e65305c102140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95af22ebd95b8a3e9437d5fcd89cb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6660a2a7e19544416b9d6cbe3f306d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e733aff1b115897c25f2911018f6a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ae9e9cf235b60e3211a53bd5ddec1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf0e8f04d22dffc4434c267f4c9935145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ca70962de3fc1aa5d6c98ef11e453146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6fc4327e0b2a95acfe2a9b07f8321147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78406bf072eeccf8ae8d93722c75102e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca55298d57d479edb84231b12a969cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fd1ad47b096dff430c90c072dc65d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd22a64c3642ec6bd62bf48b99ddb26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee96eca94c6acb9f524c14242b1b3a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d0a11c5be0d3486fd3f1b5f1926bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc15f1b6e019dc19e46e0d0acafdde3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363a93fc1547daa8d69dfe834ad0ddc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2207ebe2e59b10ba52c31eaaf550f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30882a5ee52dbb1c5693bae9d31eeb64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff4f0627968f6573bddad5f1945999158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c964aa2feae8ceada5991b10ded1b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6671371ff8b4f9a3c186d92eb293c80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c0196a5fce4f27b80f8c4e2646452161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8a5b2458fd07a6ae6d8c092b1a67b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f47aff8020544039cb40fd12b629f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5ca62e11129f8cf0ef2f3b36abb2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba802b88e5104a0e2d055f7591909630165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75725a41f7bb6e84d0f2fce51961341b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f20315018fee8a75c35595a4e8ab2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d929a1d41b48e6fc5470d8847f6ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b49a34b50b059739b826c24612777169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886fc41b287bc677831bbdac9fa2886170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25526b91df55621eaf931781a2b5fc1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e892893b2e14f726cfb3244c582bcc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8a75f1c4ec3495fe7b70ba99b007c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02835c504c0e4602f5d4c2712de6004b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f2a8f8b249e6ccd78bc66b6328d22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f3e62a44bc1785185a14f45229266176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a80b2853326732c37ab9b2dbdf4b60177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a6f8e62bd29cf10452ca42144ae08178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270791f80349f8779e8bc6331a9b208d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458a283f2ccb952f296171a1dcd43aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f884b3221aa25e027a0b1ddb9ea88b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12553a9a8f30188ff9cff03ba0424a74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932c678543c57ff1fe35620d3fa0adb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f167016996e51eb328121b6429b043184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45617de4f9c619ff4933350b1e64474f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee39554c8dc1d9bef87e9151583f92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398eee851f54e04e11620a4829227020187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3758e43d42367b421f68028d5808a38188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0394a79368141d5e7d9143e923d5fca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b46ef88f7264e372ba0eca742a4b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dece6e7408978e2aa5b0fb1a0b07c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2040b76d6497d07edcc596fefc642192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254030732e0c519d139471e2ec6f1b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919efefe5f6cdca0767b885581bee77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2be51ef3d85c404b29e3ddca47d7e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcf233c8be7ecb783e404278312877196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6a673ddbb0c881e74e8aaa165174c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7cbc19e067f13aa4137bbcf61c855198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39813a5b244de3b3ba3fb72d1906c206199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb984d429a90675887bc48dbb70940200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f094949a9466cbf5543e8ef9a0867201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564f82921e5e660d106abc8e12ae6b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cd19e13db7d387551a075abdd96f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cb5affc1d8e3211e0844300a0afa0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c0faa97bd32cf6d366a1575831a92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02032c86cf3f90ffddddd0d1fbcb879f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d50c407c7af5f1216bb2de171dc589207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1170511e609488d9626ed4c454d3fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6e9cd17cd6b876b7bba95072ed541209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197243c56850eb10ee506a47ede37115210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a0244980082825bc4f1aef04dfc1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb228867c3837b1d886687a4537300d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148611404b36a7ff000ebd23edb4ecf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326190d26cc0feb00da63934b601254214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc0d93754ea455577e9dc0997d87ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214caccf9cfcea92e80233f6678686c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b93cb3ebb42d3af485faa553e8232217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd92523a302827d21171beac2c3dd74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163bf81370760a637db75ae332a6475219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa4118d02c7f74e515e5afa9959fc5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274bdbdf80d2c9ed026038fcf1b6e2c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fc00a9f747e1cf41c2fc5efc2ad20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33dc25cf247955e8ac820b33cc88dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245ff10e434f0e2379ec262116a5aad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0794a58471dd4b1b0457d0b4fa5545a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e8d431ca92901457b75a3c3570773226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da69e3b9a01152be1a28e5409c19544227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dddad384b30ed0fa9932fbf58c8cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be83d9bdd8f118b79f1b7f5142efb6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24c80b2b8d2de6663f4d40e18c7f75230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f41dbd2fd3f367b878873d0ede5c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd29dbf545e193f38e0045ada2ec55f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3611f71d8e75044dddf03555bc4697233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad55ce6ab8e0b7c005a1c0ec61bf05b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1c7b0870b826a512ba20f4a3429be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13470d2c32d8c1a0c63cc00d47064b09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ec0f75eb931bb16854d0f41d048e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87f14852a641de0971fb669825850b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75290a370cba2686adcd9d193c7c7f77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a2fdb7ff64548fa51fe77cb7b12fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15ef8f68060753eecd9f63d21be2fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed59a517968bd230a50c3391a4e2ee6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548696e65c338aa76ee30101a1b7e98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66890eebf0459aa722e9b8fea75ea7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214d1cafaec59419e1b675ca2af0f3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e8c5fa979b45c6acf62fc57876cfe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40726951ebec4bf8b01fc52ca608e15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304accee67832e1a03fb6f21fd2d5ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22342d06f2eb79c325cf86e72a0f50fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dada914119ae7a36c855d55d94536250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8899e54d6af4b723650376a434c000251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d05645bc8fe826959079019cb5a24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df655f07414ffce1c04bced02e0c8f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0ab78667de4ac3f079e3eb401f3f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d22eb27bc1de440dd51fa7a710de92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb71a9e3c47324ee6d56fab0993950256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea32d635a332ee4d83bfc92d05d329d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6da0985d76ea1a839c60461635417d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fa57278df90a4c5429a98468ec8a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f14301072cf7e3be6039d887316770260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93810dde60ef0f16540b9b275540ebca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a08b488a7945e1557ce5afeeceaf8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ca05559454c57003efbcd9e6f5b5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d10f2071a355d0a8a0a3ee09fbc0f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd107eb9cc874600fd8e1d2d1e099a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763246f92638942d370cfe39728649dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bf201aecb08c58cbca37708d25ae7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a1bb0cdfb3121f60077bd76426965268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103ef430b0fd1d3d86314aad0afa281269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad1a65703b1a0c56bcdb4a36fba095270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39947797a39d18065a6417e5ae2162cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73238734b5ed81f92c2e3af671ebf469272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16f319ba3b8fca1c6d77b50eeff42b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c06e774195f2b66ce1af4181df8d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5483820f18065f5bdff40246af2d5c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abceb42c1e2592aeb6d6ae78b8179d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090be73068ac09cd5ccc122d34ee0a77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f49c4d0a45e87e992729895ca2988278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b525a3b2b4c4c52401e84e0bf8195ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f98095505780f60f59c99d22b02fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3829ff0f4c39d77c715855837bdf10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fbd692857c9afdea83392bab438d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60436e2ed5046bd2bbb2f2a21bf349283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81249dfa2fd9781ffe81d73d84a2584284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bf70dba937e05a25e3046de0fc0e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2942b73e3bec003ad5a765fd83ff947286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e752c3092f1f8cc1933c4f5dfdb50ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938eae8e9156cb160e21a082dba1d36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bb191f4cfdee848b07f0eb3cef5f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179b55edc0a8c84392649eb80f448c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f164e138c85617a8da54442268a9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0b926bc67e9f5cd6171b3e8a48485292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc819785fbc74360ec1e775105723960293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b963bb06545dfe9e0fccb4a69f6792294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761eefcb31e55bf132642511fdcf6ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5c3c1e2f91db66f69e40f0ea24ec0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de2f48a93226af92fbdf9ef98d0fca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd7d7edb89b6b361064d6416b7795d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b737f573646f6d216fe1f53877081b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac5cd4227ce983376d42718dc417cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19666fe187ff8174893711583119ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043664c5944960e48ca5a71b5c7c082302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bd1753b98ef8a521c8b9a09bec99d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8578c8579db5d3ee9fd87144418d37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6ae373f972ba584535aaa5b6f6fac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacddded41152dc0d22132404855385306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87562e7bc28db63580eee905064b74dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3012a4f28f964a79dc9f8612547a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b257d4a9326dae3c7f600d6fcc529c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921260fe230a4bbc752de54533db35d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f3025c8d284919eb28663212efbe2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349649ca2a6fbcd0a69ae4240ddf58d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69ce08b51a55986c2df7c59e71c96f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49367687601d963c6be90213162a52d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ffdbaa671aa3fa96f9a703da69292315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717daedbc28f5f2d4a8af857e5f29f5c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a611945c22ab714c108113006b5ea59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dd6427bc33dce0c66af4f5acdd5e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dab2795227fd7069dffc46bcfde50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965024bf2622fc3d21afc298465c0a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642f36beaf0139c73b1a0c30791ddd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3ed1992a8cf1bef1dfa7c1a0a6aa9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014dce2ea1087a149f35f01c4ccd775323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88309d6e1a8f29766ca57b35a29ee7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bce956896dd489d2518de63fd4a40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b796ff101738c20b2a9d74d2f130231326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17785101be72451462e629a295497b6f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a45f75c64c3a27499d84297ca9a28328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e177e33279cd8e1d44152c5e61abf7a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c51ee4e728fb9c0c28fc4360744023330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596847dad0fe77160dcfbc2e870f1f60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef74077c85d6110d7757c1baf7b3447332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375dbec5d0eb63d40f45a640ca6867e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13447ae2381cf682c7b1f2accd0159334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915abc827c633de54d31ca8de53c642335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579e58bef4a7b029d54da05a80d9767336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a23893ec3b1b6477b977aeb92e9c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b70ed368392e5901819d5efd21d962338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ef149a7036ccfb560cd3a19cb74ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586c9a3226a4dd5f4162719af83d2cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25632ce79d0564dbf7bb10dafb626aee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645e29611d9d22ebf9320a627842ddd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eead3cd6d144c4c924e32edcef52f65343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c569b6af2d511719e990acd2790641344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14d330c1d5239d228a9d20ca7e193b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0aaa37053070f08fe7603f66f549c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f79633b73f72a1735c289f214be3fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cf1bb398ab09c37f3d42e416f8cda348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eb2edd02f902608473c05ea4a5692349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16462e49a4bcd7badd7bc2612beca0de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465f593f2dbc2fad342de60d9d68c43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00827060807dc452c844938875896636352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a08b4baed51195828cffd83f9e69f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b78d035a0af4717b456d40fc374c81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01fe969765a3d37865d7788f8cf57c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ae01169091d21de2993061b88e1fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a883820ab82ecf150764b137d4f30e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e19588593fff638bde5729abdf5158358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523da89a99a836173dbf70f827364808359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34622abc2399e0b1d2dd8e71ec7080360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad1103d055d997ffd387911175b85d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b520de992c7a91f992a9ea0847432362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10886a93615f5212ea21202f37d39ec1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0d52964f5ee853f1a2034bd043ba7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c155d01d10981c876cf4637cb0fa12365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3eeb6aaf280fa7ca7e0164d0e593e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027bb86e59dc93156935cf9f7333e9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb36cbfe1797b59b99cbbac666edc1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaf3077be6632a16ad159d52213186369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e115ded1d6d1cfaf3dd1dfefdbb32d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627e70b9737c4defe6b1481c975ae0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3763fa622ae0f0bd7189d41da6079372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d9bb4a875fcb7be62ad64a425772a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e358b0e9f460311ee9edac5e7cc02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191dd268ea07a62915191fc35fe50f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649296eeb2abb5ef61223e11fc6ef6df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450ad3b0df8da3845ebdc16448e19f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b5e16b72a339e26cd5f335341d70e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4b48a99c8b269be8ea3d8616df165379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a33a3bcb2b7e0f8456db2e6567fa05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37709d992c917c814cdfd35fa4ecdcd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec43992ec93ecf5dc2f6303b0cc617382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed6b5a35eb1f31ffa6f5aa97697639383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ea2837bc7bf29add980ee640e6390384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc870395bbdb74ce27a7d9da044f292d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07aea72d238585f07f732f25b972d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c76a1ca639eb06b44fac835f1429be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a8289805fcdce8ce44d266020863c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591157f83de05edf23a9af75182ba24f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd51ab19808796c2baf6956791e98fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e9fcda83f5c505aac52e934c5b9cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8c6341eb95dffa0c4d0f1cb0e8147392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62bab6154a2a25cd83febf792c631d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a438376f762ebf1a51c79cdf27943394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e373445c67779912a96d7ff382348395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219755e5d9c197f5ed4f75a986a79d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f05cb78224025fea63d319c594a40d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dee5bf2108c7d19f690aa8b86a4ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c306b14ce540cdc98088985d0655de1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7efe01c0ec03808522c8d71a6281a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cf4e529a3b340a803de50506e8904401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae02b61ac82a874f14067c4f838a1d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585b92c6d2f85eb1b5fbd231e61168b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e41a764f6f5c18e701801a75f26be3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df543b290844bc3bcdba2b1f50b61935405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2da8f6c6721489864f6268a5b566e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18135807948b132b18a9853c4799d091407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5e0e88e88445237567b431e1bcdbf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8812c5123cb2a41d1741d997b6a8fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ebc607878ec41b25d389b9883e907410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b7c5a37ea2566ca3d24af0d80fd0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7b376f1547ebcafccf5f9eeb931ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587e09e08a7f99ce7a1b754c1c0361e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da59b80b9b18dedb3de716697db0bb7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701cb24c02c0ce238f730c0f4e30197415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b27dbe450ac54e557493da432b8560416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680ca4cf21a09514603268380b8b8f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce065a478c6d29de11915e7be7a083b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0991e2e41530673a8dcfc2223fe7c6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fabdb530ca4eaf59c1d2de3f096b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d42f7c07b65306d27674c096ac96fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9da836bcc52c8b58cfc00d24b3dd8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44222a0886a8f015729094bb8f316cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b89ba874929571073df68a88578d3f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1283b2fa97e55d728847604f2adac8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c543ff7c389c399379311ce75e3a95d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558e4cf737e812ab7125cea549f83bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf6deec37066e2f0b6fcad97c04ee0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0edcea06b8ce83b95c72778a35505429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef247064f6ffb5978e1e8dbf0faae7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf95c7e045f50aba5db09750481be8d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dfaf3182318a5cd2df6477c732269432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2fa474a8a1ef9d3a7da44839db2b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e870aa617574f90676e330118e9bc86434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be09efb37aa889180e0138f07ae6a30435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a9b6f165e2cf08a4adef06fc46603436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ffbc4f7cba5f5e8e3c3545d6154e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df330df66913d2c307f5d86311b177f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5340db4b91e874c855f26d6953b8613439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcedf86523b5a22abba75b958914a05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7acc3430863b8460bf348180c4214b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bd8e9725b9aa9b6c6fecf0505add4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4fce048ee127be113987efa8c84be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e34e6831c69924bc69eff39a58b06f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c3aee00e1fe8026f0f3c333e1888d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc688b83cf8914820bd04ba7dcb722446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370c3d4398797fa81b3b90b699c94ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7a9082330e05c954e92b1f8b065f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8632a742be44c1cfa1fc4d238e8afa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76c1d46c49bf831f0272c6c129bf30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442f954e11741fd2599ae145c5a5262451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed24e18d415ca120e3f42b3739d9a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a11517a5384c52a7f8c917ab8d3c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6845bb198f95dabafd79f3a011aa1a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f7a844d1265fef662b6609d0f7cfc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340995508bf73e6eb4206e1461ddcc8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191a5be8f1a2e05d455761b32f779a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35431ee4d45679431fbe94b41aeaa0f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dce4c9de04106206c5add6e9da2f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494cdb5e83bdd81dd07e76780d5bb1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c1e80d6ea85ed7ef0439e04d9bf65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf2bb9a0fd040d416e85b5cc81dff3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f3252f6fa69ec9fc3174b04222add463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1d0335fb68ba20d803a73920207bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40ed8ed814ca1a5a3427e45a0d60d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771940b7db7c3928b27efbfeaba15e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4cfda08ad43002d41b322e43a4a0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20efa38f104d8cd950ce1d072c4cca0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a94ee28f243bdc267362ae65c841f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41fe72372ed6401aefbf2cb1960654470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa635a5b8e2bcffbe6f402b05c19e0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604421232d3fbc4bf511547190dbba9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f05692036ea5d956163763a53c7869473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7418048519c745a556d6b1e6e1a57474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a80365133159b82dcc66d66f9bc1e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c020d7fdbf9f95cf9df409921a8260e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c270f0e59e79c87fff30c7b36eb9df3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cc1697290cc2d7fe0bfe27cbea8de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b10eaba835e723893e48e4a4c89a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc91a7e0a4a3b85225224e329d1379480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b54aa85f301588d7985c68f336db3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a92a2c7d4f77914ee4838284962a80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb052087b29783179f1faa79fa1ccaf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d7571cd5f9d27f7e71e2de09a0860484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579816ba83129fdc442c08bc8d713e08485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3010fa95c37bc6497a30e2e18fd1f82486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7829b5a265f358322bce8577ac7f335487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbcc2526f9b71cf066fa1bab833239488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346e21a6b0f4fde1a50367590369c71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906c210fd0c91a1df92f44a4aff95d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba446f51d8661a3f57191664770295c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062688eff64d19fae9308daf78d9db57492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23150ac324dbb3f5bd2cf87e12e457c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f860aa2ac866ac826db18ec7b8a15a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81064afb7dada175083c0ba6cfe5e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476d8401dd307dd5622fcb54e11343f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee6e554a4d670cbc6716e763f89ffc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482938cfbc4f4e20bc00c897e802180498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f51e8fb55027b14f87a6a6ab7ef006499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ec0fd787071c22b5d3eb160649671500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968827ebfb835468e7be76194088455501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d1af78093480f3a87235ea7f59aef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b2e8c6cc1f6089e6d82a7e478b745503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc00d59c0fb61011cddbc4451429225504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1b5078b8fa536e7291c0b75acbbfe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb285334902f903952e2b64f8ca88d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bee1a7fca8609aa52f000287fe6903507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309572bd12d49c7e97149895ae4011e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa174ad96963a998424833b3adaa457509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535771da9f1326af5f766fc01bdd77e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309d172a1dc9d23ddaa3ef1537fdd3e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d50bc496906825b585705edb2c67a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa812505addec809a0e45dddfd5455a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b0df783a94ecf1e13dc644c9bcf5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f8eb41993f352223302e1956239e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec274302886acb9f7b8d19f71647a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b25995f86bc5f4565337e5fb5dbec0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537355c269be5ad2452b1dcfc8d9dfc0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cc5b423855a6dd464296e095d1897519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78124dc882bd8a656a9a5fa741a335520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b14a72737996867aa36ba2eead81b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670f6740cbf03cf40844cb3c7741d9f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8332b12d07b78f4f9084d5482af461523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724100a63217eaa94e5f39544e6423bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96fb2d6a463d9528df1bfd0aad999c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d294223b1140046e40c4b8aef3a9a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6afbc441eeffa276c3a6c32f6d78a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f907e54771c8a5b176f386c6d91fd0a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee1d5c9f537f5759286fb16e7f2c1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1c2827240e9957db5fe2a6383674f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a12f4601d337f6149d8eeba040763531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dc216e6acf2722ef716a8b490b541532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d679e5255643f7510eabfae8f62c84533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3f40728781a86baaa653112a4a31a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7131e3be96630de7a5b1b6784852c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5a8b9837bc05fe98d85676b20895b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062ae7282a17bf0686487c97249e53f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a7857ffd26bc05b43bd2aaba12b59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fbe4d71afee245749ebd6de76d072539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075142a91e92ab4305e75fc8d8795cc5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40390455a656dfccf2e9db71caf9cd62541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27f2e1ffce1d5a279723e5694ca6a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71cef9fcad2448932776d68a543f00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cb013913c9e6a9560ed921a93f400544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327358a1f235b7a5ba82eb5743d08e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f31662204b9e7f361be4169dc1090f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3376bc5144d4dff9a87a1e5f4655e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4825f068ff24238a9503f233a15e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9414942d54d1cff8d0ad9138155f948549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fc59a4c89f67eb2162bb8a63db98f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d0a06e292449e67bd4308e1b23c59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee12b8f1951d699a3384243e029043b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d3878c2de2b0c008671ca7b125ab1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f79cf24cb8621d4246375336310415554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556083b4d36c0a60967f9934fca43bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e48dbf87ac6ec11b7b5c6296f4a03a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a53ccb73337375c210a54b89c4c43557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43209198d22d793e5cb40bfd7cdf3784558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc430bc25e662ba89b0bbf65a2b4a86a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19c9b385e09361249476fcbe739938560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4613d6e8759ea84b6349b8e573922561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497f9f2f6156d623816f53eb3d51a51562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ab1ec7aaefb4937b995461814264d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acff8db9c81b777fbe2e883a9095b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbbe344827ff7fe5fd89d11c80dbb6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee45861cee3f68d8b83e394c6538c91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324e6f8e6b3dc61e3776ec39cf54520567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba0b9e4c1a216c1174b32924a3d4f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b338c3a3410620267a6cb0c2e28c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6368b9e3886efc4734186c6914a1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7052f1c59af3b3e38bf3c7e01d00bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1901889e32120bb34237ed6da3770c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d48ca158d267e6c6933e193ff223a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fe8fc58b6715eeee1faea94ebfc0d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9029ad2527f0f8aed8840aa1a1d9fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116248d6284bbf5f4ece03dc9b17a28576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9ea18ad2db94a5dee0cc80b404058577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64b67ac9af3916d9095d79545d2603578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a3609021d3007e47ca87ca182b73f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c767af9cfab15efc251558bc2ac00580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea871968a9c963412b18b525040aff1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ad72caec305308d6a48a5da61ed71582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbf90f6ad6cf7f64753fc3a03bee42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3050d5e9d6272b81ab0c41e55acce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56214f071dbe6ae327528b6be88d167e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a535c1cb4062d45d5ea344e49a989586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564bad7f78dd7068d4dba0b66aff3de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c031c626d5a168ac852b2f72daf33588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81636465659ae15c3b97099f74aa706a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d965f1afc24ce08303b72bfc52b476590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318ac11c74ee3abfde2d4418ba606fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f548277cdca619334e591f7645411d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461f1e4a46b8d812f80daf33a07c841593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5381a23793c735c6a521dcacde3dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756f8256dc73990c266514fe29807d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dddc42f60af1ffe6d91b9ca2160ec5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc87cb17bf82eac99de54d556e1499597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81458a57cd3da2d3649b5350643df3c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d1a19bbf0e52a007bc0e9640a9ca3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bcf2574d19e99f9b9559c87929ec2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e4d21791b6405bfc7d495260bfdb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d482812b8a478bb1c4219d4d428e91602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf7f170b63c63c8aa2dbb6c10e8bb7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72722db412aface4815fec4b435f11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408248b7758ba14de9051d5953cea23a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79912f906a648655461ae4e9145576b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e808a1e47ebe5ec3f33d78997f2ac5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b4f0ca0f26af6d6d51200f8d3d20f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfaba6d0b35f9bd106439bdab83e4b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c493ff6078c1d8e0cd239df020478610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f42192b75860aa71ff6ba01d327275611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acfc17906054954f4cc307d94036eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f72099c3738894dbcffcf8515b659613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9decc1ee627b0f43843665435caed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad481395b52d147bf47c253b9e4ba5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c0d833d5873d04b9535c56b5cc391616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16821262d63612fa3a1f95f43860875617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877fbd4900f46fdf561394a3280a8b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f3962efe4c6c30b6c21d15d29b0b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b5ffdd10e54eb4121e3c36724a9d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c4ac30766f492f531241dcb4cba18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bfb1197af5bc64a76579e53d366e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63251985d53dd033ba5dea9874d729623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694a1c3e1bf8823ffd450d28745a256624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520517a2befdf7b195eb8e07f15f140625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16099fd69efc89ced239be82607f8c47626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa08e4dab8b4f230d47128b8aeb0e0e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf843dd02678a9f574df108ffd88d810628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d9ffb2ac0b2ad04f8ab42e9ff0690629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d19ec3d84b04905aea722e809ddccb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a69ecbae326912f7fa6214e8a04265631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a742d55f3efd4825271db0093272f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0347b45993194b05a66e97b290b5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea508f7c2ad8cecbe3191c4336610e0d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee35bbd2fb60d5e6b455aba9110471635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1bf62df300e60d73af2a4678845c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bc103bffa4262d896bb7fc52ace79637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62962baa07a776f63b5ff825c4f8b239638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86926b6d6648ac725149e0e8ea313741639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfc21d75ab2d943424b051de23c83e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ec1ee380cb94b9dfa134208a381cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128f8fc6baf3a1af196526b86a005c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7779bd0e10e29df6aca873cd115188643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82e46ec38967730aabf387f79dffa9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d58dc788ec6e04407a4f21af45d71f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6270bb2fc2c34d37a7e168cf7db40da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485142b4e10beda273d8585cc484ae3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24eb6d00c8906e7ca1264ac6f9e1cd9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c5ead3f9326cc92b24e78241afe96649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82eef6417f8a5dd70db19b227f788e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805dc74008f3efd125e18f3be0bcfdd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae70be89debf394e999d385a92f58ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e916461ec45a4ea232723f0c60a4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221535c39a57b9ec97de842203961ef5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54f9f05bd2727a68057566cb2304d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae8dc911326c5a7ef82a457662d00f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae7bb9b6074076ff8e9430c3c9c491657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc52697b2a6d327c423c3f767447144658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaa956de86c1044da130e14be6fd6f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec336e94b2d82e57eec291644cc3334660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43506d1202c61ec11c465d4ba21afb80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02447d060113c098660123d2d831ffb2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97fd940eddaa2b620934d598a146be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7128328af8c9dfb596ba060f862a584664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53201e8edec701f5dc3886e3fb266a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc261ee151e73a428e57eba7e353661f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce17efd25c64a847c51ee1922115a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7390b1e6020de62a566d10b1d1ea57668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23759cf424523e46a4d749efb410b8bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad20c47919d97625a5209d7abab36b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8a5d83160258135b6197573e27c99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5868870e232e88d7df9cedbd9291db1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261b83c6a85652e12e1d9e9482fbbd3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000169e41b61448792611af4251e184674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7039d402f288a8aa26173329e2db89675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71565d8b26bcf6364606fc4c120ee929676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a600a63c603f301cad59348071790677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ba7e84d273a51b5699fcaa0db66b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82949e27b2bfa23595e01154fc956b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f1cdaed0098da1e311dea06942f46680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378632fa4eb56d4e8588c79173e8496681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f4f5b26f872de88a74adbc2fdd988682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750880b66628e87f70d8ab6189168c6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1b4cb20aad867725ea8c23633b31b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb491af72dd03d15996ed16ef81f8d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a59ea18deccdd5a00c5f56f4c0973686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37dd92ac10b0e2bc43528bc43de481687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842a9c482a9fde3277d01913dec4e3e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1ba5ad361fc6d47327c19341c2ed3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d90305ec79eb8857a5465ef675560690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787f869af4a86b6dad904ac43bc43ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee267262b91d35077d0ba789aa57e9b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2526d59251766d602fb729fc537ffeb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6a52319293c8f33481fd2919e25e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae19e458b92c3a7a423f1c94867aa7f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd98a0cdf971dcb976166f329652776696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808079a78798c4d5cc87ac625ea41fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a373fd5374f09de8577b00f6c654aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad5fb3d2898dd7c022b15c9b18de46699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43547425454b4683fe42669b6073f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e55b5f36597b54a30d8d805d606c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68922fe040b78e6caaa2e138a354f342702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dbaf681bd9732bde0c20e7e0b8ea7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd95cbb4d4861208f1da84cd256e0a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25247ec9f1438c2d4ffedba327bf3b7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd67cb02d6d59d015d3d181462aa7d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7569a489b07b08516c61c33ac038b2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96242c830d75c3702198ebdd8f4db399708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe5c004243f98d9fef181db237bf99709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e24ffd05f5a4c22a357e627971227a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c591b6d63a4c0fadc2dd5bc30e94a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fab0a8f8f6232c642572e5f683cb9a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e92c5eb644ea29bfb9b032b30e9086713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6509e5a65e9d4b196195f5961651f86714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a162dc3e215d26e0a8bb9b2ee30b623715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5b3849c1149acb5974140df239730716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84273a9ce7c236950159ff02b624bffe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01ad7e1709f7e87275b3ae9c1f6a68718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274f826d9104f221c16f1f88825fc3d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e63e487266e4ce45beff588e5f80c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a98af77e5ecfb87426890d36677a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e352d69e74e86b7f17848ce9eb2ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3b5c87d59912cbd4688620489cfea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88811543ef427aa6e358c7d03fa03d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ad61dddedf7632bf6b51648921cc0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e0e652d06edacf94674130d383963726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50bd04fd711df5d873686744d9143d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18f00cc2bf6f654c36eb0785e9b7cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8ee5e689af1116a68c0f065465868729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096fda63c530f3c404400214f5d052a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f16ebcdb06533f320dfb6bae7c66d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9afe194e969fa14108976b97957a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff9cbdf0b3628f58c409be90146a19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3523c762da059a1b5d078c9b7945c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52645129a0abb74bfadb72e718ee707735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656166c7a4c5976a23e7e23a290d5b25736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d68857df72e61c3d1bb57357d52029737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756c8c4d2af4eec403e974d13cb5533738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c577dcb1cf1e9239922bb19debf730f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed36bf17a2f841ee0bb920093e8de9f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a726eff23cc783d1612b5931e11ac8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463678132469af6fad2cc03e4f96a1a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7e238bdfd936892dd37f1d3377b08743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e1802991c2aa42eec0074dcdce84c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77761a07d7658f4cc0eba00c75409053745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507404a05e7dc41f41af898bd719ec30746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130867247eb1654ff434608a8d7e4aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bde5c64b21350a1252f57ffdddd1f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961421f2725609140d1f362efda97f3a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcb5ab73593d789aef7f45ba293adb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613d86f631c7ccb5bada04e4d3aec80751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30185d1819909108db91167a77de2a0d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c399f6f1ec9dfa749de571a18933af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09afea4131e85727761a361857c383754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fe57b38f8f1d2cfea85c93234edda755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96a75dfa4fd267b863d2388202eb74756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3179876c7f45b1ecf2ba9a668cce7b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9d79fdc0571a4f4187a046b529243758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a838c50979668171dda22ddf707aea759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1553f3773d687fffae4c051d2d7b19760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8599c57fa5056fb749557bc7d7b71761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2463a3ecbe590909d1683c980fc8eee762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df9a70e534fb6830b635304cac8870763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacc5306d9593c655b96d7111bb7025764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166e77969f8d04edb3a96f8f0c58d39765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e730bed2e1f63682578c5ef3507701766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13eada3b81ec2b99e96c8e8951c731767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>