--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf306b0c44126d33cbdcf9e8b8d05f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0b6dea4a7d6735cd16ce0270e83fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1e2268b4acebe19de9f8324af89943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28737ffb8e598a0385abb6b4e65f5774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17cfef27efe578f20d00d3456f63f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8ed00252a69e87c3b5dafdadb91d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9d0c45c00a569f998285269dde62c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5dc19df2c79f44ba6c319849e85928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29229cf2e8f5c58fe4fd91e894e0c57c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52f2d8fa1c60b752ce83dd5933c98010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecee0a20ade062d838bf40583bdee211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118edd53fab2424231a9fe06691800112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccea13dc49d7064946def15f6ac4ff813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c97924d62218ac52762e8194f93d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9b44f78826958fd7ec94dd6dbfaf015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d6dda04b5af5e3ba29d0dfd7e47bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fdf0fd0fe5c346446cd6577736bcf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9a5de70be2a2bd6a88607c1c099d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac10fc27d5dfbb2274d5164540629df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e491d55668ceeba1e31325c2461d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfae34b541d5b5495da922999eb07521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f068f4d5a9f66e491241f4f8b2467a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06651c42f79880a0f191588a5b84ee5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e979ee2afad5974f8ad3d6b656e7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98297f39a165bcfb91571a339e37763825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32413b970048d13d565ee67f81cba126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae00a975857b6cdaa4d28fd8047f9e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce47525d7f6e3c6b026fe66f77e474f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb48f0589e18a9a8ce443de60167bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48905b8f4917beb6a170bc6e4fb8a23730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf085a8fd480b6c96edad90d3748db3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692294560ee1898fbea838a0b781e9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d0799c7853a2c6358dfe3e775f44f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aea2df6a021a8f41c5460904bca3c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece95221bb918b2fb184361546f92af835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cdf6944c63dcb8af8c42996767ca536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841182b0699608d017b2a4ed434c57237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6502386539683214bced172300c388538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d6dfcce6ca59f880897f7a16539cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ea871510916e9f6ae7264912863dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dedf70ebf1f63c753d08ee0bf969c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6085735b7f7c29086a57ba29fb3a65342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea99e97bc214c331f3a8c9f86ee931e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373796ac5081224d5ae5afb6da338bb844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b4f46adcc2508f7f22b15cda236b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f521c69197231cbc449699c3261ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fee70e06d425cd52fa5fda2199531a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebebd97e35a3d13950c8b286c4e93548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba958bfc7ce41c401f896204066a0e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb6e75e70e66eab75adc1e6c56c16350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862fb180be90d5a565b18db69f4e95e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dd01b82f65e88434054151cbb2f9b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c869ebf2be37a58220548ff2ac583953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17995c984e838350976d2355675ac1ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924bbf6853edfaeaa98680e30c840cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dabdec1dda83eed81ea964d1cf1c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904ff9b8a489ed3e4ab3748cd3e816e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c7d0ac3c07c7103161326d623d96158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7ac9823ef7b6cdb063ece86ab9f1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51743bb2180c1939330510ba043ddf9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aac5664b34dcfb1a9bc395387c8cde61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919a343f2467589186de9b131cbb0d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1543569dcc06578858e94754a12844063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d834e0015a1d919537c69212125c1bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46717c0230c2e34440d17e20ff3ed5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cecc49559231a9bdda197f81f713d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd297928b7baf076a4e05c4be7eaa467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e18f595460ba200d18d0faa1e9cd8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ea15dc89758497bad9795e472a26769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93304fd55f9139476ea34ad6ddd28770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3307f3795bba8a08ab08664db4fb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07001338b6dc80ffbb6cebdb7d3a18c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4f1010b767b3ab3459f1e2fe884c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc67a620db6ebfcbf778fe281ad218c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21b6ecd4692a476204c24c875a825975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbddc8fc88c208bf095cc518afccfc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80909ae97549d0295abc263e8d9bd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f646cb911b0c92d9e1a9b41355c97f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa3899e308e62d5fac80091c030f9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd979992b1b99b68fd58f472f5e0fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6a93f2b672ba3f6dea2d75f8ad8f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa276262af50ca7272faa1142dac87a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b1314b9b5d99fb5852f98716ab58083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58193a73c17b12bbd08d70255cc0282584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ac49e0c0f3b6389d914dd92be1ec685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f3e120ffccfcac6841fff8e2cadb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54491651880edd49ee7f4e5f0faf565987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e47bed95ab6ff948dea09d3765a5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9cfe691739e491ef23d8ec9b738f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7cb0e269a15ec25d35a27fdc0d07990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48a5a7e082a22c9df3a611955eb59591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab87d878ed0670bfafe392bccdfa0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823e302b8618a6af6166edde22015ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ef6a083a43e677ef079f487b331b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd714afaa7e26d6d4468398d388dfe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc7a759d503eec3ed05a7ca53a87cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0433f1184e9bf46cbb35266851da8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b91b5795cf01cbb0d2a3148dfa72f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941393ecfff77aac6f40cbef1bb430499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0bf3ff80be606de4d6c35b86a488c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675179144528d9f7a121009666b0a267101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477d3051f1e0be64bf2abc8967741df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89611f0bd4c3057d598e2d19061b022103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021087b4d09a4f2c3b31c71cad00be2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cc0f25e677a34599acc890edc1d31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2515aafa9427c0e52f27211f0aa1a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156bf33628e20c73a827bbcca69a2d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778c1dbf5f9aa7568195ad0c1e34682108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebefc02e0774ac2f112a3402b4c2cfd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708baa0d60466af35ff2d7511fe01bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152291bc414361e95f5862e74388f5ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcff201f2ba9f6a3a4fb2669427a203112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fa7d468860666ca985e3e2c480129113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0c060224732e6f5711ab880b3b8ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c342032f42a752cc58b9fc9c636a4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd5bbf603cfd91ab09ef0e4262b25e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8d528061f6e488a7982dfec601b96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071e64c37fadb860ab92d6decfe0363118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04041f6a6b9c68bcdfbdc70fd7a61e1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d458cad77ab976393dbb9ef083626120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d6f902f984c5fb0baa192b4b026a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba48b01d74eb665984763a23fdd6e09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbc540900ed091ac0bccdc7b65e6a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445ebaa880d2ec2d30d415d76308f47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35163aa3de901d8d716648272a5f34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74725c5d41be83209b5e0f06015c3c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39642bf91e99269a76a9dde7bb3abfdb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9645306f01be36967fc3181c353695128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70142c125c54c3aa6cb55e1438f6e732129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d2812d1247fc8b2b0c2207cc1f87d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7255dcd5527ffd22e929c5c5cafd940131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a18b4953aa8a2586bd629feb50cc6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d1fb5fc54b638392f91aeca4ad83f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958d364f4ab38809170016b201c3c18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176901bd8a9e6d517b6da2542eb91742135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302acf8fe6cb355c628e2d4d8785940d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c805d7842679714371efa4abc629914137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37372eae025ae4dfd602554a0f5c0aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a32782a39c930a7e60ef631ca5980139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08636f6ee1b64cd0746d9ddfa6fc0779140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665781f76cf5b2fe4bd0ad21d9ca0f12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb66571a65009aeef355955e9edecec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642a2c785029acdaca00f492c7e6067143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf922a3f0865ffce582d79bf30c0a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c019a463363a6893fbe0fa190d37c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d323f695a6ff1e4b6c3d1ddd6cf14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd6760a3f9aea99291d776e6efbe4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11856be80d61a59293f31365a507f18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e61969265846f37b8e29852ce36e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b92aaeb49653a2ae954414a8f10f2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad462e0b31f510b6a49bf94cdf486b5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b18a3bf7cfae76a04ba734da56fb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147f5a4c0517e6dfcac011a896d2c5a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec378df71aebc4f3b4b2662d37668277154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73590fdd94b427ccb999dd54fd9e2472155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b8b33a98524bc9b7753b6c78fd879156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62eecb2992d9c1de844f6ed8e53e58e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc7f52a27533cd1514201f6ccacde1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897dcd2bd8f5b00182367f16d4e0834159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3e057ae966448c0081ca4541887b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05daa39f3c533dabc919b86b9accb92d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebafe98380bfb0a763d124263f7c32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360d5b3b31d458ad2d8db0947234d49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c087d92f7a0aacad80b35bdcd73f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb54e67c4027de3f9d4fefd4a4024b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e78def4bb99f419dfca521e19d7a60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d9c6287cbcb9a69f7a048c63c44fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b79a6d139ffba5e8c6efb5ec81252168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e714ecdc56ea94ac13471f97e30603c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5146c6c149588034b7b80979ba9d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbecd7757fd360be5772d0694ef6b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd3d48dbb2e7c563ff83fa70447c51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813b65e0ea46505abdf9f5e3473ec20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaa4858660fd4f66ccefec314aa6bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff4447c9e05fe6ded418211d5f89ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fccfaabd57d119870dbbe2d09c728b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b86c99ffd14a599e9d9beb0d2e4192177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38aeb5a163757ed12d3bab24490ec15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebaf6945c6cb2281545d52380cae5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2093f71cc45099b05f5534fc41020180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa284c940c6640f887bef2443841d45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7813a29f5e22b16be706f71db4438c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b00acd0464c63278470857bd0ab0bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cd065739408a2802df854397bb806184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df010014f0796e740d42de9ec05bb0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387f4db3d979b8348dedfc62e867005186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5441090dee02cc273b88580360dbea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845670bafaf106c5f7079e20d6b65b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092605b04ad6727abbd3bbe4ed6632d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc85a4a08f5efaf9c4ff83110d710af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddd2127b30a867ccf3f65601b28ef0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e158fc9b2667984ca622fda69474335192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99533a4dba4090d63ef5155856de367193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ca2664d71737dd2e402b23eaf5eba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bdb32c96cdff782654583d6edccc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49eb8da49ac164956aae2a745934e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7db0d0fe8ca46a5695a3a8273c6706197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464d7bcb4dff4e16a1986307b354355198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27fbbda0ae0bb8ac508da7e3c01948199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfc2f6da87b5e2d65ce03b5a25edee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363bfcd5d0f2ee9a45781a38f2aa66f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16f35d9c201263d4c021cb93fc463f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119357a4a6930fcec51920456478ee6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17f6989d5f6917189dccbdec659937204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d984c5a74a9931018ee1a827211e44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc71e6239789acd43e046a240b7729206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1c238d0fe8066a80b300ff423f9bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd905d7dcb24f2f7b6995543d1f0a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30789b90eafe0a7fe98b169a8405c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a34c250cf4a3daaf90b0dc70a1289210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea2fe431071622f4d0d2e1cedea50c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9dfadfcf4fc1ddf7a049698774997212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0337b069e51e683671a48d61d3e625213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b74d06c2ca6f30903aaca7560190db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48ef24fe7253f4ebaf40439e9f29dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5b70e61bafc1fbd1e4c1cb018aadb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018580823cf2337d1c0c6a13fb035e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31e2ba6a843ba511d5bb618f180efd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147af6677e7b2a85de3ae76bec73cf8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b958c2079afd50d3301af0af479fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc283c7ec2a8f0155fd2c791cca4550221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ef09b2794063b14ad52d12a9e94a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c35628d24aaeca947487bc5ff0e4df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347ce11079b2b8da309c741a1ee5adf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe08646b161d9bd310fb6fd50d636f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86ef35331f570f84fbc15823c763ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54879ed50f87fd39a7a873dcc6a8cfc0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8af46c4bf13683d25e43fabb78b172228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007e7ac9f12954d1aaf75ab30df994b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da438dc8d0bb15cb6fac1c47145e3f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61434d13fecdce082eefed90d3e66fbe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e80dc523096b469271cbf28627b6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d633bccd36f7e88ee272549e13cfc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c65ba0fa2a09b6004f6ad08544d322234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68879693ab6f1f1956d5c84c051f6f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe294ad3e20fb2c6a4d0b9e914ae4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5c989c3c249cd65038b1086b71ee1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249cac75bd0b8f3668a28da5e62cb54238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b2733bb89091fb4c993a38b94a24a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae54cda62216f5c5b7e6b20dd9f738c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0147f073832fe52dfd0e0a22579322241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d30f72dc62afa44b8c80784568143c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271c922a048a22f128207d77e12d37d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e28c03ecf0f59d200c677bbda8fda244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623949f48f14a6c703baa132aaa9d61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2d0781228b39729b2e219f3a59aa9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abe214c734226586b4fc3f91700939247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a72413da3eeb91487a096868fd530248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af3e1f1faa8e3f8f788c9e1a8463ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ba4e89d7c57231d073d96bc3b929f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bdbfad028abd2b1a34f4a9b415b62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528ee401681083f9ff68bb149611ebd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f46fd6b264313d11327394ec9aa479253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394644f103d03ceb65299424661e64d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c246eaeff2de91914bb9753e861677255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6495644758188117d5962b6540c80256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff07ef176bd6f6058bd95cc6893d89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eeb98e2d0d63531103d634d7fd53cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a46a7a40d40ed63e12a0e32a369ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9e29fb60344d5f309bc631f4e1425260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0d6a91469953949cbcf5b6648f8ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a589fd35fe680cad765016627a86f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89bd9377048c953118f760e8783004263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415cd3eacbe38d506dd83d2f4c76420264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55b8b12b841fbd1e75b94398ec8fd5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994042c68c1ec911f1429543842107f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf0112bc1cc60bc244ea33ef73e69e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430ff5b2c6e94c6e81c497b1a5d8ca4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54889d0c3957a1db7ca99b7d43c90f93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e758ca584b230bf2dfa3904bf4de0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efb5007d58a4dc3f349f6fcf838d95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649335e62d1b12d5c2c3b80bc792afe3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dfbdc3d32883f1ae119e780846421273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa640fb6ab6c885512ad813854f1535274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a243a3dac64e5e2aeb0c677e3c2bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26d07980391059efbb44f8a1efe105276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08062b30364da069ed940cb528b9c0ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893deb58d4e2bae8a36b1a7c64c799b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0269219314958f1298d7e4e54c459279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3045c1515cfb39ff1ff1fa172d4e18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c27db855deaa420102fc5226f1957281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c241aa44520deb7340cf0bf0a7cef08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053a3635ee96d77fd305c336c0e6907283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe1a1d130cf992641fd170effa1805284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66352716c9635b51e143b1d548637c52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cf4b15e68c65cc460f3b4f7631ff2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500178de27412efa84c82f9df7348fc2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec303ec944bc190f27c64f2ddf4bf4e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3f7365b7fd3106ca576450df1343a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab754c096c1bd2006dbc0c9f7c4d5bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa775aa292e8e92fc2f6b9329d40ce6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6511ae9f06285e51d99170f79401a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372b6626c39ab891a15aeca18bae842293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450293ed921350fce6efceb86d7f7fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612f2d3f82a75ec0d75ce355ef5a4a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d3c243c2fd546dff78bdc5cdac96e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e567b15fbabf5147bf2131bcf03e05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbe451e0691727ecb27240a8b77a1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b2858d418d3f1857acdecc205047c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51904d51c3f7fff6852e2a1eb03d2d76300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260e495126a7d39e260fe91c420269e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c20a094906800a620ba6cf54338a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e4c754f75fe44bb4ae1586b991075303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3bf3ea6b43e645f35c0fe5ba4ce9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7929928504ec98f48021b96ba80598f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156e35c432db6bb44fba4e8b8ecac99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e8fa23d2aae0674f0bdf497b15ccc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95ee81cbae9fe6aa34814b26e816d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed464ca190d69addbb3da3641818e2d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437709f11f3c537dc6bf3b361ffceab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797cd31293b24cf14fef8fe9356cd68311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e722fd90d79515a7b35f051941ef1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b87db1789a2d020fda732ddc6ee269313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cf6d3567bc3a9d6d84aff086025e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da089e4eed15f91ee2e877abbb2758315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd15a9284041336108ddcb652c8a37316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10647733072488f8a47bb16570732f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f8f0bad3182d961d2eca9c87c5f04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97a828eabc8627f5af01db18a1bd14319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef737fd80c27f4ae8b56f2d013727bb8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0246ff8ff4681772a0b2cdc308a2ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f4f5f1c2e86e417a03706b81b12fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c43d87ca2810fa4ac7f677d453eb99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184b613b6ca965e06423c33d5836c3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21246da0f9a687d3addce169feac5dc0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be527555853bdcd12e82827544820351326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302acd7b044a61d5164cddde8af12e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261f24cce1dc385b53e77074ebb13eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006d87cfd1757ca7af27aa878efd208329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877e7114f601f167a8037eb7fe4e55f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58549d573c4ab4136996d46a3df10017331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58be80f2fab93ce536ed5d840c334a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b936e78b0db77bbc7c968258071c62333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06826358b8d4169f47cd423d8ccb69334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece179d1ed24ae4f8fd3d2ac2d9e8ea5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447aea5395c8dfb7b5367699b2fabb0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923af0f4027894c8b6b14ebc376e9aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8addf227e7374af1383ad1e0288c45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2945e9e3b9ddb73a09acab6b091e3bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b081a153afe00ff2cccb8ea05ef09b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef61e87c85693ba07d3e6b8627b71ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b40df8e437576de0326786da05c7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abe4b0971116abc93dd11da8cdddcd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed181f0dcf60f7b2b1da6110cbd36e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731a0be35a7f887d17cc9e4edc3d9ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82716f61f31f5a8a091670685d734d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b123a29c0e0609bef82f2739d9bfb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034502a4bcaf65e23cdff7ac96985ac5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf882bbe6937a0c579b01075996416349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c32189f3009350f1fde8a510970ae4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382782d05437d3e037ad70dcb70ae394351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7016836179635ec39c60e97118b8fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e2cb532ac5a9b6960fededa50d73d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc9e3c36a87b961316168d60908bd5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b5b4f633c4e0d5fe8e71e4c3df0a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26965216cb4b171cf8b13b4745e125e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb49e033400ce1077039963b46457a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9464eaeb132e631e8b9908203dd43f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47de43b0b6af4c8c1429add2b3fe052359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1aa9cefe129d980f64db1348d4b2f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5a512fc50a0646422cdebd58ce787361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461c628f559b137b017a3e754469efb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9584b59a900cdf1a4751c8c3f1a6ef1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7be39de22d3c7128b19a0f5fa40ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a311e18aa89e2bc62982f035804b004365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19615005b16e9eea78aa0df69e1056a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a755f3b77f27509eb21961018c1a5cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ba419d6ef8ec3811525cf51ffa8d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6234a951855358b029e398cc435ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a21b69670e4e40f1e7dad64bb06993370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc581c39c6fedbd9d2451d2822a9fa1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451ee3b121e532cdb9835698d3e4625372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff537bb95f0b3717bea1cc1f6b302d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9c30b5777b0985f4fd083045dddcb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ea93445f73c9c3ecb0839131f91e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dd65c5b6487dc5d936990e20c58e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d78d700322d11bcab8672138c304c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9169d8c421cd91c8be559b673fda8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c93dfdd5d69ba0b976bb56bcb50698379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdce1a134a0f3b74bd382c16db2be5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7152af321e2b844dda3a03b88f5cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370e71f97de0904e7fd2735ec2529ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91783879429a9ad73bb0f8726f004dc6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e3a5598865441ebe2d69e9a8c792a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d75c1db2598a7fd3e9986f1986c2fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240f938dcb3b34da6869ff8daaffd0e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159180a71da2a637c3ee13f199040ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbc34bbda7a7b0338e6578e6419045388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c85f13e0b856103b0e4843549591be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112b05a472639c77c7334cb5a6063de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432768f6a33f6874561ca7687f1b2e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07355a664abdf2def0247351fb812235392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcee07d437907328094dad4520806a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b74ca0200724426cf4891725bedf4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e58c8c12b372eb01eaaf2ae3f0cf3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645407c835328f60f9961397521d6245396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c17c08fe99ec9fb5275ad77ac4c8a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902d6da44302e380ae0466ae5372390398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bb4c08375c17c60803f2815998752399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4287744653768a1ba43ff8812e9516d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec88bd45a34a76039e711c8f8ba141401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdeef845a03ae5aebe85bc7de9500af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbdbd7edd2fe4e574cffdccc9c7a99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475b095cd898d13e16172d527636308404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d0c0ae3298f12d4ba38a2e93866b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9494f2a000a973478587f666aa0593406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9555ef78bc29a9dc101e922248b23b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe80b0dbc694e9b59d24d71908d2ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda30175ab9fd5a69f9d9e3893dd1878409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd09d7f63ca174ae799c719993e018410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36673151057d4230b6048b60fbed9d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9b625e984db1a57bad7026056af45412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377d6a7c1ba57b5bcec2f9b27a088af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba4972d504d17bbc59e89483e6d099414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b5cf3fa52f46dfc12b107f2c63c26415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083c5f8a23bbde44f1487a985615a06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5dc28c375e34c7d3d21222c6e3fdb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c88f729e569032683b60b869799925418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fd389e1419644f3862b1119b4aeab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3beda2c0dbe9f04d511da2ca4af17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3741b5520d8e3919e4d337dcdc0796b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857a30d3e3eefe32fb1966504fcbefa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbe1252fe3f05582fc40443571206d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05986247e4c37724f495558963e9199424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dce4e652dde043523981e1713a19cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63158b72cd2c085785c1010d2ad3acc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1aaf350e314b82c062465e64e01efa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42697f6608bd3f21bb86e4aef166784428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5fcd76c14d0929fb5cb23a3543152429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e08efd5cd7e4b462e7d40475fd18d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a409813ab1448dd8a8579b92974821e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f647c828c06fcade8337db51de009432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99488daead06c7a5caa1cee835be4e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b14de82fa5edd2008d40ca7a21d16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674584e2812152790af8dd13b996fd5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8f4daa35ca021e61c2e6ae2ae6162436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8eed1989925fd3537910c519eaa980437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb622ecffd9dcbe7b1187c41af291ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1e89b7516fc1b0d85f96fbabb725f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc0c43d8fad42c1ac370d660721cf1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e16190135a14e8dbe6a9aa2dad13e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7512ed3c6f5003601db25c4e5a1aa3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd8d0d16669782f69c3f5f1555a6cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0f63920f4c806cbfbae6ffbfbcc1e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274475d3beae2ed74c46bf1115628587445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ba33abd27c6602605fff2e223163f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bb5c4914e272905dbb93bbecda563447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03220cc8cde67f01cc193d79871edeef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a1e8ee06169d6a857a2771c39bde4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ae61bd1b802199ed9dfe958295743450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6be7f6368761db38e356339c7671e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5d75ac65bda415a92631c39dda493452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937856bfddb115d51746a773d4c8d30d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c642424a93c1731e6d671b948cdbb8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7875d8972b3958bdcf2132b0c4d8f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40faa49385f8113ab10044ebec58302a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d74abdbb9ce35eba769d253349ad19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6521b0f4c99f5824f600ee65e6c44458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4c87d3911e4aa9b020f6898a271a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94bd942a800bca068eec2adbe8d725460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfedff594c1c439ba8c148312d25b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781a5fd0316483fbbda8dc8dbe3b99c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38819e09e2534606208c397bb418e8d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc6e6004e03ea36b102dfe4c8b1c4f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed0a63851a78ef5f1628701b884301465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95714b74947e43140d9b3551ddfaf4e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f9ea7ac8770472245f85eaa7c1cc4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd845690b8b0c2158d7f65620d71dbc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510e61bf3c9be3ce8727594626c676a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d294a7b503ccc9e97aed2568cea33d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f50fc841ab99478cdf31a8369620b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349dbceb1e91995ad30306672363fc1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8b9043f8462868a3b2ed4ea68f180473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2080dd8011f3d279f632a981fd203474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d962e306d64c42e1812bfc75560d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec336bce97d1569ea3f12dae310560e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e7ddd099449d4071d355c31dd9e1c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd929db4d8c89a83188dbfd0d5cf0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2725931bb1e40f3f6c07021e2ddadf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0486d664df53521ce9d33709a6921480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a76fa706dc54942f736d614ecc6350481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27736831fa52554ae22b733dc311588482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e6c0e9cc148659c73e8233f3518fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87c7f445179acf358c0616b136cc2d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be20019b43b586235ba5146e2ba3166485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe714a1b1d389a5e2de5b5c1536f1ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69ccc56d5ae7f59e65949b36a49cef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923af5826040954dfad5bcc49a4dd2ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ada42791474a94ee3aa46509c4e08489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8ee3006d6a7ead0d7dd3c8ca34cf7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e2b7d3abd1e29a9bcbe0fbddce138491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cac55d57fd12e47cbe5f042e5898d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5d51f2eddac12d38983352246e24c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053c4a5eb44ad6d52c8fd2432639bf2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d764af3df6c12ac581a4e419f9f1f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b256cd7520828a69fafb10a2d2e743496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517fe648e1e24d404f5be6fc05acfd8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84afe691fc5b2b951c875e59521024498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4077175fe118138f8a58717743547499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc56dba4dd1de7bf900d192ea511fd9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794ce085d7e23019bba6a0b57a38dc0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268eff022a92e5d16b3a6d25d27c2e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b87e67e8f2a61c5b2cacffe5a58d7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978f9243abe1a3766c64bdaf3561f45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b287fbd1ff2b42a86edc1a3a0abb4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b10a8a363f5117c34f8d646312edf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896097f99d98e8a36a80a734c7855a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7cd932d47d71cdd361ba66bfa7d08508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a02bed25108835499ec7bd12c5db4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79644cd8d42081516ce7a5993e84e85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02ebba05046d2cbf8dcdafbc5c3589511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc52b37f157968c5d0c80c486b21b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab4611a3d12dfeba026ab079cc4753513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9a47c2186f092113371bcea317ef9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995035ef81c9d8be91903fec3ab2aead515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f212152b0a2939e8d244730b270513516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec527a8944e88827712c65af23366e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3923c97e29be86947aae02ae11d5d51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779b927188e92bccdc349147b498a34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131657144ed0504c5d704e367cb1e77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a90de0d12ca05ee04144ecd1e35348521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150acbbdc82131d1c7030289d019212522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b14587145c3595b838d71407d0332f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5268441a4fa6904e6211c24dcb1603b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eab5f1c789a1986afe8ccd729fb612525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45b049debba10d9706df744d1797bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f812fcbebe7b35db85a3a1cea6172b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee758c461a39d407a3b0ba69995a35b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468365c6b20de2aefc6264ae1b99884e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a87915d26b8a6664b66299d20c357e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80641d8ae0c5683029f9f6ba19a50b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614dad39e3978a3ede09fa885619b32532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b2e498f87864f986435daadcda7a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856bc422c354c809493284281842afb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104598fae5fed4826ef61566da70c084535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f039d67e6167edc4991a43b0d7df88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b5456f42029bb6784eea8bb0d6ea2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2ba64399ffce1e9b2e75aea158b69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec783cb65ede04de4c9145c5ee35a558539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d3126bab04a4f1bbf894f592c1394540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b413d7015b817ecbe5209a4034806d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c746dd26355ea2c5451fb84356f44af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337227d2dd764221b7caee3250463b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95aa93184d52ba3b4c9fb82ba14a6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734ea183b84a25820b3fdf31540ac66545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4430ae43a254708ba95b9299caa9216546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b3603bf8121051017722f1b551395547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574c12c979fc556a3a932ef7b11febc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbba0b99f64af7995d68b8eef2c884c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35c51a95a01ae62db6d6b6072f50f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f66c19a83041806ac5ee3b8be65710551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247e365efbe51b95b9d5f102faabed4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89c85130c6717f0426a69b792c4d62553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a78ac0dd183cd0ff7dd8a8f6dfd70554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b4dbc9639b6891897fb687b0da9f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb35056193ef64806467154d9b19987556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ccb2a3f6139eadc846efb9b5f7fec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071def1f883bd49ecc210a063b2ebcd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff549bf481387f9e9bd3e4930ca1723b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531efda68dee2c0becd839a0630f91f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac723984b4fb780373ca64f45d6122561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac983719e0f317e6ecbe162ddf88cf9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ba98f3fe971ea6446bdf50aa6640a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e2e7af287c02b27731ca854101426564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae7362557f0d80e02dfbaf8ad31b37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a449ab2acee44269fc9f6c89f3e360566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807135cc25c4ffb092fc602bfce412d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2cd64aea595c5b5d7c43eedba121e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab56251994be5914067d198f73800aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab16efe4eea98e3bf620a9eb864412570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb73ef011754df385452e578fceeaa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a8eb0fa9af16799352149cdbdae54572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaebceedb4785948ebacd2423bf988573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a4c9131aab244d738fedc6f2af118574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a69d664ddb0aec7cf72ed0629b540e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398da24a217b797ac03fd4dad10a406576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545022f6b2b28264e809299ac1de87a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618546660303e5da847dffec4a0e3c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead22c39dba8656af3a97b46ac66ae54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32e773a6edb4e1309f919c68221d9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba63ca25d82f52d173d209e8f8e0e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b1a5f253b69329ec7023fcf345170582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9cb3765abf944d80da1920f2a1d4e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef4365877f7d04d039b119595bb236584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3a08659e8cfb1e3ffd365e3bfb077585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3532f5bc3e0e892d5e739454564c99586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f0585db9e0aac06d409e064da95ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c083cff049ea0ab02d10eb09eb280588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d88f3bbe670863a4942578eb6c7b2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedd4dac57f9ce3f1fd9efe7793a9a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453865247add06507f012095a53d78a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728ab33d7856c494e5f0599f0cd72de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c9f853c41d18d48a8a597384da69a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f099d861886866b10e0152f1f72be9c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fd6bfdfcb6e7c9e3178badd234cde595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1805d7cd52552243b04407f86c3261596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca773cfe12ad6f989eff1d759afed6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda69edd0d6ac44e02fde0fa15c0371c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86063ad0af22a1bbafd16abbd6c3eb5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133570116c4b13637de9295a048f56c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25182654e7f9702cfbc7bdc74735d81b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63509faeffc3565fcbd4b0c5a4563024602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976f759f5b9562bd26e0477efcf9904603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8026d5dce569774227c343a26f992604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3481c71f919e4641bfd36f751a3364605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c57d2e1212081c919253a669a1b9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75194cf59707743629a787e43caa1eb3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa0833bcd4c020a3d6e53b67195ec6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a96d4889f21044eb50ed7a009ac86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a961ec0d3cbe62fd1d00a203bcf4122610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac7fb65009a03eb6d751f3698c8090611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69577d726692eaff6b31024068280e0d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954a036c1d5f57903e593e5707dda5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b469f47b4cb0fa0587ec4cf983fd0fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525fe85050ba0f47a1a767c1e3ed7ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1db9e7b7ecaca43515a9d105e3c84d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e3ae357e754a11d3ee80c62559b16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ec9770d0ac6fb9c0809ad60f50687618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ada549b492ca5cabf9654c6e5c82a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46c1702e5043837295905476c8556b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1b1bc5219f8deaf9e262f1bb69d21621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d55ecccb890db9d9148c3cd1b74e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13d3deb480626ededd393c79d56d3c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2df444017a9b90e75608c93739ae53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd326f99b2c7214c254bc43af35e57c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477002d767f2fa22b9f328cbafe835e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807238d74a9f3be2124f7008594a733627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56304e0518f42569fbef7dd54e93f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2e4f6e24e264327fd937b8fa1cf95629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82411eb29a81fb2a02f0154d85bca80630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f08c4ae1fd83f0c3fbc0d57242e9b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56f47c2c4f6e2ead24e9c4d4caf532632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5575956601b2507952a37a215024d35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffa08b92a6784072234a889156263f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364feaac22f87369ec742df054119130635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91221a81962702b5a52bcb8b7d65a87e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cc9bf8cf696f141ef1413bcea8330637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64686d5ca64a06a6a59d16528c62294638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab47bd2357185c2f84c64590ed23381639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd141db9d810a7f22e85e5d9a77b64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50288ab0a76c11ad8c80efbc64442c85641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d61cd12a289626c6e178e5ac63acd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643862bbae2e1f0bb299a2fe32617f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce6bcf87848d9e92eff3ba1bfc0612644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8d2f506587de816ca01c6ae79bbf8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c0ea001dafefc124af681b58ee40f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a85b94710f97a0589fbec4c3215d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df8eb11da391a9b14216aa1630b8fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3201d5a62ef9b3787e873d92dcf160e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74a28501e3676f1e685d8a0a377b63650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21132eed091cdad535dc467c5d3d1d98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f4545a92b011dcbb167e349a1995f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe257ee69e7131aa39ded8c19b7919653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61a53b050db74ea8849ea4a77e8644654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4cf3d21b20b94ba89f0de56503d51655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cd131efa7dbdb9f38a3217fdcaac2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfa3d0612a69eb5e7b2c779d933f36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983180138e7806c18c3f7101184f4261658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80c86bae2390ff5e2bb1ddb6a9c35c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a416c77152df1fff4992a6b5956b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc224bc9bc69bdb4b697b2e11c2f5c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843486a6138522daac62890a9c3cfbc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd5fedfa7d8014439600c912c7eba0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5810ff465232e7fa26a1a95229c01664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a716c48414615a8f33acb9aeb03f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a03943293248cb5b4b72bfec086420666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f674bc9f408dbd5708b56186ba5da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a120c6a3198ac1140d3cf3c57f7cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfa3fb27c34aaf74b8c70cb677fc11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa013e4945b516232ac44139e902a5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e868d63dd74a23ac7ae17ca1fd736a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486ef728c7d952496de6e7e351d57df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d8e6077631487c972f50acfc7c55c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5ae1a837d449d4c954dbafd9095b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab496c5ca310497dd9e004744eb6a71675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c95ca0a60c18543ffd6bb8ddf7ee1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c4124d9b10f5bf8ce65ae80affdd7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c79d9e504aceccd1e8ffa84d43113e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deec9fec8958a716f50aa8a44f1213679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e56b841cf7741cf68d3e973ea15580680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2c8438563735fa72dde0c8d571ba1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0eb6a4665960b7b67824c4383edd53682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b0870eb5ac2453b015dd2fe2c328b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd120772086f4d85c5a7a8aea24afeea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56926f87eba1ee71333765d46568f6dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc6f216e42f3c3ea4c5866bb9922db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49b4e891697c6b20b2cafc3851865d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc0a6cc4326798140e4ada076d2380688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89337d38eb6710e24d64fa94f289300d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3062567337d509292e3729ac821b5fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ec829272031b19a62caf943c5d633691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad92949e930a70004d11f23a4df60ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bb972460ee48b816b50972a951ff1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b8659b3f185ca62c0f2e52fb1a6d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c902ca789923b11202d6057baed3f94695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96af0824b5daf6d4512f8175791eb57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197b4aa4fb76b68f949155895ac8ecf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c8b0391f8b5020839960b0772ceab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c084b450e143c28d489ad3b32112f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e159b04656ac736a7f164a2b2fab477700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a9504f2be7e519709525918868d90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cd05ea7a0f7cecf8af5baa5c78c10702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1465d0dfc94e97cd9db81a529b858c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9905d3ecd8a8a717ff91f9aaf2c67d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9897b618e4489bee183d5515eeb49705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4738267bf26e67415df805481fd852e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9378499cd7f69753c8a68d6a625e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3a8bac77706641e25984aa88ce556708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd035f14e21d1ba543d2d4de834798ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5a1afb0bef4c3e23aa5ef5620a972710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c23dc01f264473327d2adadafb288711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3fd901cbbc8cd22f25ca64408e52b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbc7d277524f68c40f164d0c0578d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38c478ff481777b1e03eec590be913714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8601f12d3730305ccf0641bfea7c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a6c908c7c00bf52b1c2199801bd87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e5bb1822aa45d03bec12f5b666bd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce84b020fd99dd731ac35d299208c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46aca396440242fb83f4031409b78b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0862c610903dd79fdcf4cc58de6029720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78aa3cb71d79861a11388eb8acfea5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27947fc2c8d89e25985ff3e437f6199722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824cb116b1b6691e10bfdb2eff47cb9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a7e6bf858e68c641354023da1ffd8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c96a77353388928e44e66ba265d40725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3712f64a202914cf848de540c4d3c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f05cbc220d417cc66b39f1a6910872727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98b5119bf5bbc2856f51968e48767d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c1483c71e59b4ad0f475b83b9eca1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e0080edee28356ade68dc81cd51be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78c09baf2fa857b10e0144b6b68893731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e7c777b48fad84309a3ed71f2c110732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd75e4855e9e09722af0d78c340f42733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827af36badea2b0c92f50640571e703734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105b6f0b54ed881d1d9ab2e3142a156735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8b4a422b778d9a9c2542f0d3e1c11736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086a4fc8a238cf86fe61d3f1b30cfa9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233f923268c8c0d0b04538a05669628738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bd195a8813e6cdfc59c77bf07039c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828fc1806483dae2bb5415255b7817f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c9ecdab2d88fc736279e5f314bc25741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97f2718b8e0e391c3a7fda509e4545742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a339814e0eba4049b346dfb28cf8b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57898a8a23259e2f6ec46b438e3110ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cabf0ff24142fa0aa8fb1e4c03e9df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285daee048def6024c71df4b78e0614746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883da655b0096d835dea900f29ad412747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c0f4a036b80e2bd402fa3698877ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3374896a364fa3452b83946801f3f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b8df685f5a6ca3f570b21e9bae419750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cddc3e29d1b81b7c2245010955d134751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c47b09ce52476d123e31f93132463752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371937ea0b1b5a5843474d65d05b7ed2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff3ae66dae42e000a8cb1f41a464b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248ae3c6887e896b6d83e29f40957fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2446453b938ac8171ca9ae34ecb30756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651398b153bb8cd64f5224cc7bf949e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47613ecaacb98891f2ad033aaa939321758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d275bf2d21d0b2b2c7efdac8165903b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbf5966ccd950a4735e7bbaf75dfee760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9834d253a10b92290f7f148b52d0fc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc542f132ad143d3f274cf89a221db10762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6817062aa5f91f1acb9aa9000260672763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb013c1b195874f054ca65811c2c59764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a337ac258d921e3c1ca6fa58597e0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5406369eeb86a3189284fe022fd5a1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa8889919a09a1ff753fcda9990a9e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0ac24a41e6087ede7593a4ef71bba768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675b7828c67abcfac3c6089bf0db4a6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bba40cae24c82a34da50d98f8e24a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b07291dfbb9305961f822b7d5b06b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e04eef7a8d915645c0b310150a86e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39f837650a663f3202ee7cbf015de7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24775805e78afa6bdc357555f824f6d7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00197ac37eb1b0171bed8d304de6e18b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431e415094f01a9ee6267ca73f6167f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a6a99d8d8e7d8b3b4254d9fd14386777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbb04a28715234dbd12df86cf94775778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5826c520599e5fdb2c978425bfb6e6f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e8f1b9f98831eda5bbd2b4098da92780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2efc3945957dc2cba9f5558487612781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce86c9463afe6faeda1e76595577f36782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813c17a5c587c4d57918056db73acf8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753be3d1744982673d3fc99b6f5d554784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080bbd6ce71ce7f044e060a8ff7a1f9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b405ce2a6054853fa7cf56c04eadddc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa836bf1a5e15c8e4a4a4560740e2e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31411c42374e6afdee9af41cba216101788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df094c0e10f23056635c027ffbebb376789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514206dffc67f3ba7debeea378493c3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be46564ec2be600d6db22a26c704ac791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b98b61c14a5835a586e8eb63d34f9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a594a4a21ca9ecd79f9e9d96e09a4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b2337241a59c7eb192df78f280028794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a8d9fecccf0027c70cbb04dbc1c27795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2bad8bf92d7a74ccf2ce4965f98f8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af92f889d633c1be18032be6bcd2ec797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1149393d4738f5062f652882887fe7f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0f535754f2b18f2c60218db3ef15d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22218069d69e3aef8af5d2d61939181c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b6a71d14c32526a6c4fde658b73ab801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfae298c436e32b12c2e2a542cd185802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67e6fd63ab2cbbe17fd36720587fa0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e96b651a294ffa75b880f9d2b8101a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb2c982f5ab8163898eef43c5f0465805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c92e713ffac787d6351884571ac4a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba475069da6d83dcefa9a033b9cede5f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366269f9c8372a780360d09b2ed3089808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829f972c6e581e3102b680e5b2c800d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d388866c33e2deab6e37f1aa1ec37e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f7883f6a1dfc5d940a1fdbf97c406811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8fea92840e2e655593cc0b5b091c1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319da2360a18e6ae52ffbb01db978c74813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63164ce985ff4e94a679f21c37a5ae4f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45880417b9487a5af3379f9f31ac1169815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb3309a19432afde52005d2bb39332816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958c9f64ac825905432adefffccc720817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee03babe39c1fef72afc50ac7c3555818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5452d73f5733aa8db56aa50c044c0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210f8a05e83e7d559813ab4f5dd3d6f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2196ecb7689a5fd7dc5af1e09d7ed8821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94326fa86029290b8cf9bb186ee4cb3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d76aa4934ba931f74b093ce0449a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385aab3807feaab62f05bfe21e0ddde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba51abc596c6220cbbcf42f8263d1c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386eaab194e2fda2b023c8b9440138ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484696cad4538affc2a0f78231e53d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1a941aed68d9f0d9d57ead31f708a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70c51103c3b284ea02be866a24d6f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cca41030eebc6844541f18ea0f4769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9cff913cfd06c747bc5efeaccd66d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efbf364f2a3f31215df5a9a27534db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe91e10bec7f50a030e8cd77f8c7db012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f4314f5ec1e89069c9fa2528b09ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125388f991a3d2fb87be887f9f82900814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fac6dd3ab692fb4f61b789c0220a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af573f28711d3de40a5a13e44a1172316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b87d6b1d7d2a35a9a4895a2a4770bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58acc069f69d339d4d1bd12cd218b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7676fa804f5c276b97b43a0273e4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cc5ef1ae8040e25252974cbb4f48020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35813e171dad3f9eb8334f2b541343b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525b8352b8955b8ecd6e2a73a00d9d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69034babfb0050b77f30d7779b8f2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83155f74664773294d6076740e1f45924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854a8fd36c59ff022a6160c151b87d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e501d68b05e6d40ca74711e3d254c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f68018373ffab4e72125cd72181a3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046908ccfec543caa31b116e964966a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62420905608d3410b7fe9e607ba8204929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee33e857373fed8336fee0f56cb30e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9781746e5fde24e3e4f2e936efaf48631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f2de10689625ab32bddcd53c9324f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a9fe4f46f89f5a0c90577296e848433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148b68d5b99f2993891a2ac84e972b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213718aab7e8fb4e22cb43147c7c329335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e0652658c035d298f72c1bae9655636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1517f2bb75fa94e6f2f406c425647737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bcb603d70400bf7c9b9dace01fd8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc35761553fd9461d938eb185b702839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abe0513e2d4407bd34887eaee70ab540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb97c7e063ba88843b3a1734092963b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0354ef1da5d786d43068b6182a1f6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a727548ddd6565ed459d120f037b3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5529117662fa676d28bbdf82d63190e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8dc3a6c102df0b5ae669da2974c4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abd61b997e80873009667653d6690846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d62a5ee091a88358b08394c38916947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a368720562eba477a27ba9e58d72f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c2c2d6146e12c5e28087b0a0668c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3779dd0be1f8be0f56142ddea075250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a73b0a0432eb914998d2499a8565251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fe3868672256a2badbc6398a133a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd1219264e0a79eface4e83839f73653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1e1f694588cc4d6651bafccc5ab1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588a4268b0b75c3303514aa8f55576455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7c516f0cc411689d596c740e96c8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdded6348e18428f5524d47143721f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebfb571e99ddce5f890704f66a391758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a626aa7c3012629eb7992e5aeb13c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e953a5dee80ff5689e6f203e210f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298bcee925e983198d902e9edbeac6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652f2155c0c815c77c68301bb2f2ae062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c847bda3af0e91dd89a70e2359d1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb69ae652a6a4fa76a5178704100c1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbc43b9c8964bcab13a553c707ae2865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b40d311f0d3d5f2f93b068d49fc1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd517f73bf656486ba38c99ef47f2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f40f5745ae3120d260d88ed39e1f6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187344ce5efc868b99ad8eb1d9fe638b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f800afd78205092b44a08c4ad38107770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f0bc6cd6a23159e487e1833e30e9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7860d00258b8256b592110511fff472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dd64bda9bac7f2bc7ad1485d5f86373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d67a2557446215419982a8b3c147774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04779c35300a182d9ec8b646e19457a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0942036ddcb741db96bd8bdfdda86b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c737920334e3797ddef5bb6a49927677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34482bbd68c441f2d68f3de627b5e64578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237321690331c0aa0fce43997013a6b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9cde66241839baf2768be6b098a0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4fbafa2800b36d5b5426bc1bc211f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b21fd35e60ed0f054a030f2b3f01982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a0e4844b2a364a07540f2f73e4a8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb840d47991fe2f3094e6d3de9b6c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d6f7f1e0e178056295a6ec996e44b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8ce2b7c4b66a286f86b62ded919e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6054bd74c7856c18c7e020bba4df887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe38eecef63ba98d52628e1970d685e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501d8a6554e3bdf8adbcb871b89cf6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c5f95440f2dc24290bf1b8fa7a55990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7e188b858135b722eedb58b92cd9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cdf9ec076f840b5ff7c40abd608c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af90a4ba502559a52fe7e4b4f1d8c2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106477ead84ef307e6a96d3cf933fc9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d918239501e3a3dc9ce8c63a64050895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11ba8ed8b0be2058b8dd96f1710c0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f00d08818afd7102de9da8e0463b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421292da4f3b84790bdf04e702d2102f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c31772e1bdadd6f7cb2003f97a3d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e7f69d77dcbbbf82ad759b824e44a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ababe7b1bd10983af3a63c528c005101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a8d71b02f2fb3934733fd14487cc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e48bed4b040225376f6adf5241467d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e5d2bb177578ff8b5cd38413090e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9930fd198c2050cf66f4dc505a64d88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4f0d2e087d9631951797cbeccc0ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e39f96330e2ea95ef5ea84e657c644107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9c87a2be35ba8dd81e79045b3f3fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba55622d65d07adbe33f99d97fc7830109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524263d8a586c602bbe76646831b489110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e620629e374e989987e4831ec5f811111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b7fee90f7c40653ce8dd08ff4606d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dedf323c8b293fdcc5981351fa4422113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053eabb23cf56a399d10c3ca531c0c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682e2d4f98e33f8f685ae910c2239fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbe8ff248df5ed87bf761491f30890116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbdd455d76da33a04261af2c91fe88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eb721574ba1ec4fbca6d36f64650a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299341f8ce1a34f0f266106f5d8acf2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc060829823f4faebb29fcdfa89eebf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1871525506557443bf27f803ebe73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b58bb8f2106265f25e626ffc9a82fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21387ae3fea6de80ee8713e1c309929c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec3e2f738b77067828849e5b4eb85c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60d5a03ab20bdd16aed01ec98528cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58d0a1436ccde644a362488068e5a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc47b2dcec06c84b5db6f9a9bae42b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadf86aad426c173af101654860d262128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91213a8a1e6f32c67b0b0c4c0585e0de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0767b498164ec74749072fb681dd2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0570a3469c4bca7f174616512c50bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73322d5daa4144d4137d81adcbd2ac26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d9092b0e0dec6ada197a538d30991133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a082beb5f168884be011e34d024f619134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29e56fd78f036250fc2881d3550d12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbe39539bd42adc19c571e93047c54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116cbb83980e605c762ec92bb32dbb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff1f02c413298c228907a17d2b714f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7a0128ccf2c72e16d1fa26f31ac19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a15a301f72e05d3d9ea32d7cfd9609140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712a31f429968e87f09afeecda04669141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dc6d39d30e9bcf34cbc0daf6c9666142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847fa81139805d6127936f3743f5d08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d456bc8e25c179aad63dc6d1c8bba7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d0b438d9e779135280b0d58d4dc23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59733b64f39e96686368ab8302cd10b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f2555a9dc9d9de9ef42e4ba9c6f17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b26e8ee581720b26f4bb09ceadf4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a43315ab53dac1920ce308d128a559149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f867868375dc44e34f13431e09c9cda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e377f22002bad5f93943718168d184151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feea6ffe2dc21e63ff101b2cc46c550152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8595bfe30ffdf223412ae229f9c042c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab777629c95dfb8920c6eade2878296154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d63035b6d514a37238e576ebd67b8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbc7cf117ba1a5061d4024bea25982156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdea847fcc5d74f533e0ce81c242cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0b606033cfeb72443e2742995152c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfb8af89681c21635406557057d92c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b9fa45e50092774f404db7325f917160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93770e7b31d0520ea6cf8b21e99e7f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251c346b607986dea9bffc93cc4266d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e2670f5885e165000e62c06bc4481163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2039d090c0f20ba084555d8c6f3ec9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ef3b76cba459aec5ec86ab3af0329165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f223c42a19143a844dcf73d2f3be4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144eca6668e5e2e70bf94797d8877dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb03be09305428b989c6cefff2d0d37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376cfba03218e577cf6d23561a475b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe40463d03deaad36071d63f639a3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9307370e902f6770a04683ae07eeba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4804a9964c3e20cc77f98850a802b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ea860da49964939758ccde6d4741b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ed18e63c13743986d829371d1c741174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed164a15af716b6373e4c12930ed2489175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22efea15369b080978234935244cc3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fede2a0a6cffe95bba9a37ad3c7d206177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb0fc933e334d604b94894bb80f61a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b15d7cab68a75370169c831d623c4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d48caa34d492c571cc29910e085ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c656b13ccb9451159b3e4ffa58d8d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f59478e8a868d7944b415d3c7fa511182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e5c7cd3bd5d9dba9928d8308d4eda183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1b3b703adc09a0e5c1468262d57db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7197e640e8978a86a108bba1126d0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8c7f3680aac976edc2647ad97405c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611da78343d4fffdeef1c2af5e493af2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133eb34a3423220703bdae81cadce60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bbf5c18e14cf973706627a094f5b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23385d7d4680eb54d636ee71535ea7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df3082015a089b59dc39f2a4805d89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a4c5ff4b0cba26c59990c0ba21718192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f49357e4069946fe358bec0965b07b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15913be7c188389edfd33dd5042c6707194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa640b676dc3d099cfaee3b0f6960c53195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5990fe173d20be3fa70db4649b485b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e46da867c3eca85dbacbb7b74bc77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db319bbce5ec040086a2f3d992bca37198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5b98f2ba2707b06806fd619d9b12b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbaa5b2baa00c4cd76e53902aad688200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f03678759733611ac259e9078c7e8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895e1e873a0981536e2ae9a4cc4f3b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252174062bef250ffc87a4ab71c4ea9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b71e2bb5d505f4251bd173e7b2db8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e4b4365c83bb0677cdb3ef15d64d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab78843001b1770639f831927973d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10e950d5377666104724844abb5b41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced3af808d0913c1e514b84d1f9c874208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fe0cb69beefa6d12f4eabd9a6c7f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c489158c6e70178c62275686b3fef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef24a9fa64b785e2533a92faabccb48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600cbfebbf8020e9eb35e3a7cd40bf6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87e70dfdd9819c4fdd4406cff102be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f6efc01323af0e6bc6f849567b165214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4de76e2dff3ff2be0b30172a39063215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910b38a3a7d5bf730408ab8f1e337fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b33ae610cc5d8e3889c5acc54463eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e389c6dbd7f87c5dec3f49eb069e591218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed379c3ae9f53d7ba0e6022fc01465c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0748828cd7f8fcc70939839bbae6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85133ddb7d78ce83c088bf75bf04782b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ebf1c51b819e3accfabd08ecbbbdb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f9b8f113912e0beca654b5de81d32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1e177cdd32e6a7b05a0139f60659f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb80d7e51bf560f149ed6c896b74c6d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ac50ab63839a76ae5172392aec4c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722b159615babd976a201ef5c53ec51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5750dcfc4c1ad08fe8f3b87303bfd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540a1f143def842965830996bc9b78a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f6a13c40d532440cece0698851a43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17169f3e761667463591630271c52e9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1508d33823416daf0d3dbfaf2cdeac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5bf007b04442cf11a5be41539a8b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a48c1c683f02159acdfcab6599585234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6cf67a8d4824d1589dbf3b00c6988235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f76a3cd0ce9c5677e373126b25e667236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ace9ae7eac96cbebd35c157e71803f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099be2d200fb978c97c39846f9fd29b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc6384facf04d1ec0a592e48ea4c51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fd33f89e8a22c195d768fb5d0f314240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050f69d862dde452833677b1466404c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4764317437279a62d79ecc7940e3d14242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780abb99336c8f02b39d14629d88317b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adb268749493944d21607001ac1cad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d12ebc5d0e98ba7f4d0fe7942105e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f946a1bbcc93c991825aa09c84ad1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b79c76242510f80d04547b69da350247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b863d4f6fdf31a6c3cf3c9c2d0d18d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef162c27b45c6b928889c801707bd68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abc2294e115b0f4110a05a5800040e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7b8eac8649139321c605a63d17688251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccafa8af584d48d03bafe93d4fb475252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f46f99d2944708645e4a0c34848f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79bb7931e6f8b56d960d6f3231420b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe30c864ef92827704f1a3ee2dd8ff7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e374f93921604f9f40bf1d506cedd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903a0f442adaa24cadd6c61a76ed0b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e16ceca589dbf4d6721e48e095b07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7bd14667708d1d50fcee2adeef342259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f019df352660f73587f3d5b8c1214260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38074e2a6e297d76c8425de0485fa068261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43317a5d4d12bcbc706fb53204021652262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea8e921da2c19e8bcf8081d1cedd49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57165d0ca3b85a277b5518b237bd0147264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dbd8daba844e9fb245a524cbd962f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622bfde592f6ae3c8a344d71be8e19d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885ac236831caff401420287df971b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850b068ab371cadf8e69e9d6b13d758268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998b9a025299d61400954d22975d38f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435cd464fb16c6639dbe0744d34a2af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5108c2fd8823f593f1519b702c0f39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc01e2aac8f899fbda47f321308ada9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5814a7f9f414de3aaa7aa8e3c57d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fe1c93600e3c3df6a061c8eba62d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f9442f3d2ab20b22f5e505c2969cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b8ddab35b80583291d6678d3a96d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e0d59f031f046f071cc87150c57b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c2569e9d2390532d3d46e473bf35f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af159ce88f2539a1203a236954bb4d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bd0a96581f62046c58e73f8f70322280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e745e8ac5f7f0fbf5f557aa180b17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e54009e04400350a8bb9a69665318b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157f6e5204b7f7a118c58d84994c2fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984c5493f865baeefc726c02617158e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058790a3c308bc24f73720c5a31090b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976aef3fddccf760e9088078ed4494b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13010e77a6c295a62659f42b8dc451287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78d222b2f81712d76a37dc504503ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0a0d74304b20e68d953b9f602b852289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a649071bafb42f6200603cd300b45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc52d557fac892c4cca18afbccf57f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e8c1ac1a98c46152ef0d0a083ceaf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bc632284353df0073e3bb17670d4b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb36bf89fddbb9dbdd720262c9027e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc534f3c2ef69991a45ab28f43fbaa4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8cfcc90af8d7e575c66c4faad3ac7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f909b60a2c417b70a263cc8daaa9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfe1b74386a82cfa8daa8815b299a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d432f1cb6bb72da5816633eb49ae92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856da79fbc631f976ff9c61a9389498300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046e89daa22b1a114d1354ae045af1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ae02cf30c83be9108e88d34624916302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c7107e01f247f54baefa230ecd232303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f83b4eb204ac021487c93ca65194d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0ab2ad93e64f2f975731b83f7b4e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b61b32a2b68e50fc717bde822ab79c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b14016fb88465ed2450cb78ffe3b43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0cacbf502e0c54bc1c26725fcd3bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257371fc30634639ac37ea65bbca81e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70b7134d7d75faf383c38e49ff5ed6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba493d739adf3a9b46c32c7395a40d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2914aa97f73a00323fdfcba4e11df3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26a5539eeda3661978212ad7a75fa0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79e10f3d6e08bde6fd170b94241052314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cbf9d6264044aebbba599d66f94ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664160a5f047a9c28e61311bedd6bd98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff89b2bd43313b093e4965a5f9cd644317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ba7f5ea448aece00e693f1c9b9035318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70326bd8113bc6843594b7df7dbdd85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3477550f80aaff449852c002361472320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8158086bdfb8f8948dba5e9728aa38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d2f9d421e250e9a62770b340aa8be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ef92780dcac851112f8c287ad89d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2b94193547ec483541ffd41b9693e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9a76dad2a73193bcbfecde346c980325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc2bd40ec6f43db85ecbb43af11abb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61dc453a0c508d66268456b2c9c7a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb801aa29d83d19b6ce230bfaf2bce7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e1dd25138bc4ac13bf547bb2c12aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d26ee31d09efa96cf389ac6cd771d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba3aeae9eb9eb3fa3d72816e075913331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521928de7db7ec4cebd71fd6bb8bf1b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58f37e53f8336f8f9233b8fe643ff9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83f1c4a47297af46e926857c8587e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6503b2800dbd29963228753344e4c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0d90c47b2597375dbb5f7f3d131ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a28f8656f9480a0ccfaead0d9fc08337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31704e6a30b8c4745475b2ed40aafe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bb22a5b6b67e067b6fb6a761daafb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47519289efc97225e3885daf22216966340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a06354e5030192d218d4be64c40e28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbd55acbd9e1f20d577e317574b419342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b130363c06862f0e77897da7a39dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a658cc252b78ae7de37cb78ccdafcb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d7201fc7a4f1f3ab0fd780122abc5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85716adc63351f033a5972359c81bd3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8da1c8e9e745a88e1094a119c59f89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa73cd7a989e6d0fbfd0e5af7a3438d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d563e08035ab54c929449581914bc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136b59c20a88f97c18635dc7ae420fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68103ea522f62976e256cd7b90d2b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf185e5bfa42bf683373f2d1b598f364352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c54bdcf6cff3fef0492891f302096353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0b7bb11d8edd56cb9dd6f2762fde2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaf42773e3b490c3d611b0c548bc24355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96991961711c6a8b3ae6ec15cc39f00e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f758f5f3c9322d212fe763d6d098ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4062929b4b31770a667bf0245a8443358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46568364ccf332ebe10db49ecab3ed06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5be008876a815bfb4ac2d3be99711360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd3bdbd74c789506c84e278bdf1d53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335034fccebd073aae8029565a2f0518362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbebe0e5a87e59d09b54ef2718dcea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d956e4278b947826327f0797ba69e68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f77fd4a245e8a5fb7c30a8f2d0815a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a213a0164d5521c06f93a9750f2b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0688b41eddb34e46eabb9e0a3dd32b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622581d7f7df91680d8b711faad34da9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf784ed00e156259b0b883be5179ddd9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c319550a097523bd4261de0bc434ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81cefffddd2ef617b85b5f17035bf0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4cfe77e82ffadb67404862d56988a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a3ecc7e5f6a4135b7ca2a82cdd050373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5142b20eca59f7900f416b0f62848374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c1d41979bcccbc45c08b0b4a76c71375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5a17295ee31874fa1ac7011515a64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f04c8e2fb1da8b3857b3d0e0ad11e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e7dd8f8c5d4d8ffce9d71b6fb88b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ca4e4f4b300a0d62b39dd0f3d6244379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a99b09c1eac3d6e596c35f7c16b96380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218431011dd9201f2626fc0e6775ba31381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedf5385231d3f8d05a6e56b73e0469382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859d73900be17a77a9c4cb878875318383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c1d1aba2216f47d0a8f552d9d0d2b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1edede35f74432e3bc07d421dae0c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2e1aeffd744cd741d0f3b89cf473a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c5ec88e0aa1d0f66056f8ea488a76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef801d84128333132f914274552d31388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c6b07196b97e3d9e2433f1cf32f80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cef65d1fd952003c35e83cc781197c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1978d4e5caba976cb3f3ce6dc51e9f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35dc3fd654113a4128aec53b828cb3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb295ae8ac050a025cd3c84bc7b92e03393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a6c4c680782b251c33cbd41de311f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1846f114e64c4af94c8cfd8073a9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350ee46c376150dca62207c37707f02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79ec9a662e2db4ed30e53fb29644c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf1275c425a49bc3fe20614011cc0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2a7d303ed57387d8b5984edcde3cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3054ccb269debc61be743d394b2d28c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef348bfdd0e495e7bc77a8530412f4d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30502cee3fe485db817f143d76270127402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c921579385a5bf32c6d45a72c62a76403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5445602ccbf9ab0d173e3a4a937a60404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c53eb4e9b33930af64c59b87a3b2e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667545eb10069d72e562f50089fcfc2f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b096e05331e145eceadcbc11efdcc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08307361a4235d8faadc35ce30d52a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d90f5f3fc9e8cb65e7c192d5261ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ac8b4efac01d8a7a2fe77e0decb11410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359da87632f849112a0527114df71cae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c810f8fa0d5768802032d94f76f639412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf26d821e48ecc5ccae77095bbbac7f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b426c82ce020a30f6a63c817f295314414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8314f07753fb55ec2408be354a237415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb80b20893b2c4f880aae81f8b57c6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36149e964025f265e6744a328b8f0e77417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195657f00c8a51f6024257915728934418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b757cd49862a2d4ff8ecf0bc808fa7e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3fddf549bd6656c3e25d3d37ff965420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ee4b4d12ddfb0c54cfd1c1d4cd4d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892022eacb81cbb2c9c51bdd0b225103422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518246fb3bf21869d8f089435e91798423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391cd378a83c9ae7475274c04027cfd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619855c629e0544ec9986b66e4377498425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef4c81bb3a522ac80d24319d96c6d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ab35cd25ed21f32363b12aad93d71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eb0d5ce935dc86d59790a7305aeb0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01764347c29202e56929f7854d36b98a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e635ddb0f1e9bff3c91ea56a575041a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd44b53354a017d382a71cb3c29f9ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c024876f61269f0fde0a8951db3a9c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656150561b0db3eb79f40f371a319b6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e3c041c6daab347769afa96256468434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62f420edb1d86fe8329a74ac645387435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba1e4194bf23dd274aad10c8b62422436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96805ffc4719b441fc0322d54a0a29df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe9f62cbd6562dd5848ca47ab25638438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dac83875173874a9be6f271bb6324439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92dcb3ed6c8722d54c9e4771781153440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf937df29243cd9311dc83de1d4db47f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905220b1e49d7ede749bd1e944a8fce4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8152f7e9c55494377ef4671031607443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294d6df8de37bef80aa169c7f47a9f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee28a34fb1aec3be794d6fa96689b7b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcaea6f49d62b330ca9b72be105e89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce48eed46bf10b5d283a3737dbdeda447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365583167501777745665724cc94ab1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08d45cb8b1172e67e686daef07a3bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cddf3bd1ca9029b38001496d659d4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9aea6e8b922bbf0636b78be733fb12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae80e1c3ec5a16bdb2bd1f02f0abdf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffeffa1bb86b867c1554829cbfb0fac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee7c7de3b7dfd91ed4aaf3c681b4ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7764d7d56ac32eb8fb8a1dd065272ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a5db16afb4d5ab869f38771f1dc85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b9f8b931564c60b87e55ea43d56d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2f98920a7257ad4405d4aa959f7b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f333e6d7608a9622cbc800b1bffe7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746a10cd8316968e7a6b1c97dd647dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc3082ef8c7e285040b6c5fe7b7c0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a446897c70d0f9f070c63bb3a5ad52462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bade4c5f0f705b11edb5d9b5d2644463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0026ace048919fdfa400ac7fea1a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b8ade5c19fc37a2e2fbc333a620fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c06c9c1f4a2fe79878c3bd38b008d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4ea1b795db073d61bedaa9f879f3a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177584c0ddc2ba08a751c5eaa32cdae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cd9a5adf6c1be439bba300e0cbd2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d2fe17276a163b6c8c6466d5cac7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f19332a62a6bd8823cfa005f52faa9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d84e1cb82f2621e89b9b24ce1c2dfc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6342a2b94dd606bd4a73c48e3bc18473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9920bb596ff051fdf07fe3c9b7d50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f42f551a80a0a87cff2ce4d07b5641475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dff024e9d274641e8faf14e2f95fe3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb161238c8530e5b7dadaf9d88019f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff306ae47f09f1b7f4a26636120f9f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bb0511e2900c5b159bd37340fa3ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da4bc9dc62b78bf337960e38671ea8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470460c0a3a8a00e763cdbb0a2016d0f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5da15097bb53261be196b2c6b79d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eef392b2df3b62eaba655b313b432f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e375fb6c9801e07bef242059817dc5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1f3ddfb9e0011547f2aab04e784a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c15535a1df38333dc113f98c9fa67486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa14888802eba73bfa99b6053f87398487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839402f4e74a37e4248f184e76fc9b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf163394a8030f8dd64f8d4fba1dab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c84bad4c224e5cf7c95cb0709b103c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bab04a119ab5a5ab95647d98523f05491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cee52760f75605bfba73c5d31822c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8130560ca024f329ae654deebf6d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b2005879141c174af6b2514e4c68e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d69b01148205483b9da2cc6591198495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda038de4c35db38c88328bf401fe83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d64c02d344946573df48f736631f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944ac7ac1c5df413750b72d3357019d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1f1fc20f624e2ead8ef0145c9fc0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f54cf0cd2117be976dbf1d2d4254da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f6b2614903a2216c3d53cedb988b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a075a97e4941d041f157022f94ca827502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04283e0e87c23478731276f3e504d778503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afcf874039c4fec57bc4dbace49c2e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669fbb0118ee0195c5075d4c57d7f0b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e3f17bf112bf363549c63611c8b72506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cbe442b9dec1258c8b852e252a051507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65d975103ddac194161d29c2fd9c2d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7ae32918632b38cb1dc9a3630ac31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36ffa125ef726fb5518bb209117aed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bfabd59c8d1c8c69d2352e609a10a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d757910c89a134be5a63a4bab91bdb1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512d29f304380dde958999c1fd3ec29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e55c28b87898d55502eefe1149e26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18167abb05155b6c5c0d5d1d9747026e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1baeaf9c0e5d96f00607d2c39efe3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612b7d53d19c72bad05d8513159abd8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5464bb7ac8daf630d298d427a827073518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea46926316f0e04ced03d68ebbee8b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b409414bb95b1768304e8577b4be46520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ef96b2af7d871a1095b841b8e7e91521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7b3899e1a5e28685241356936f743522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055a886b00eb502c748996ae1a5e4a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603ff225954a96a7098f146f4e77530524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938755cbd60606a39c19afb5f539dcb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092785ced9ae0ec584dbc88462dcc25e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d15185053c6a74de2b6f1de81a2150527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610d030a0963d02f65193163944bab0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac3db5db1b06fd51f942d9ae052eb3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbee112a8f236908b1abe2fefa12c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50e5a5032fc5ce7f86ab158706de02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f4732f9ea50ab1f2fd659c70a9440532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6729b13e1b55e1ad4c02a1e37fa54533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f51ce9cc93529ff566e2b22a3b2f7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faae3b5df761769a43e01b8884dd76535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64744293a80df77cf3308590ed61e9ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff018d624574b8dff5d4076ad0742a40537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d2ef1f4679d1ab51854b746fdf436538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4edfa64cc310f3ffcff2b7d6246191539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eceb7b753ba4f7afdf63b8086d85fb3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec23c8e16593db09692cb6a6742150541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93d8d187f52b99a49f34852beaf482542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e8712fe3554a1364c44cc8237ed2f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef71b09a04d8507f38915eac157990a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afcf45f28ee7a70378f1e5c5dec8e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240430dedd8fc30107a698a53b88e92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73cc5d223f7503bdb1446bf264e321547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908579b7a2079668943a5872b8493fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811eafc3c473d790d930adb28c7d92d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59968cc33c5f654d12aef73a248b55550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9594edb5b8c32d45786124d31a0a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06ae1895a8e69668be4eaa502d78b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c356215914d54907bb7ce2d5c9561bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58e1d5eb683b3a6436afbdac98490d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e851e1e9b4672d6c5bb25aadb9eb7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f679ccc8b3f3894022efdb4ee6460c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfa92d7bbd01251260111ddea6ca30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3e620b72bced6cbb42d89b675deab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b6445b7a01a7f083f6cffef1636a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263139dd0c73db7f5c3bf80027148847560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057dbdff63df9589b4f45a7c9cf23af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6e17935705add7e1a74dd7353ec6c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded17d2027bb2889315c2d849003a79563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09abd8f0650c0f9bcd8cd9f66110c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8687bc0967ba00342f2490d161a2c8d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b720b994c7c9199ad5e7694e215c03566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc629145b9c0173ea0549c4675e54a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cc7f622088197f561f61bc75815b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fbc8ad8fe770a6ea4788cee517dfb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055783c4aa4a23ebf8a88afd8e59720570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab6c90405e1045b839d39f1a02d6ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ece67bbe8165ec5a48972b0c7d728572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a58175bbd2fb29d94969039d74a69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca937f567792668fa981ae02f1c48c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e193595f4c420efa22c76cd15ee7cff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dace7312515b5afb7151eac759c80576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bbdaadb7c7cbd8bcc8759eb9ac97e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa8eae69460427f65f5c2062718fba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068a46ef1869a23243e303245db9634579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4c47759c694309e1f600a2e3c4145580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8cbbf0fe760a68127ad7d302d7548581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ade3cd4b1536bbf602676afb2b08b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eceebae7686d85ba7a8b199775d775583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fed6580eabe02e48f40fa240261d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31305722f4dd365d86765b71a223d22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87831a7418974b0c0ebd2ad8ca8dae9b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22feef4f843ee4d1af8922ecda1478f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca7ed08e85d661a02c51f883bdcdbf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2191f9d5d30177124795d8f375aeca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ef9181b69416e6301b242dfed3a3c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44b8869dd96c7b9f1755345056108e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206ecf703c04688ca3e7b4e6c470ec0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a64ca1124403f3de07154da80f104593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5525d3c8f63c0f647a44586ac2dcaf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1132772753533eab0d71610f45d9dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867066e1ab76fb569e90bb3f8d870321596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4f8c2938dff7c1295d3b189d4f351597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d8517cfda49a1e60728c8aca2e8f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96b916b38c54c0fd4acbaeca5d8951599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811cb2f22b2f0cd43326c034ff4740b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2ece9186bffc6aaf62116f30903bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de61453716d4173c6cdc5987dbf384602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580c34bfa3e693d58821d76e03a0690603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a94a921af066eeda82cdb2fee9d97604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a583ab24d8c5ecc9ec05a63da4f593605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb720c65fc3c09710968bd5dce822f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd383b83ff1448c86a1d26df4382800c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5081ca7dfd2f7bc22d46fd9e6967ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9639e2cd5e9ee58d784dd6e15b9c841609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cfd680abffacaed55d0b9672d75b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eee79fca8d6767253efb4eecca461d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff88e3e4040c11e007d6a8b6be2906612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8695ed2ab73bf3f404f39f74bb165d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60c420e772252950d6c1f87db5ca66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85b5b182ef01376aeadbad99de004b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde76a9fa76a09f80d1224c94b7c7bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a77da39a64d9ec226052bd7aed5b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd93eef5411cfb25f12e2acb9f99a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e7f3f1da08260dc8a8113a9a924ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59f97a25a294fe88b8426bf73c0629620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50612cdeaf3305b2db8e1956696a0f19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd9be19969e56fb9170b98104b0e9d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21883b3bdf045a2d4b0f9451739b1d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4aa7ecec02c8e2ca1586b5da42e71f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca09d78adfbe8c777d51aad3ee8424625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddb47f603a5f6f25c51606958da40b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2321b7d14351078c5389f1d84d2c7f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e258da10a8f9714f88160bbf194a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af35b70391bf6fd5bf85cd44473a1d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6959b1b5a2e922efb337f9b491982630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1891340a1f58e285ac58805ebb3ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14db63379e3c43d290d0c51f55a60af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a37caf379e356eedba3eb1266d8afb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29d9d181b82f2b04bb33af0fcfb9ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395802b961056c78f3ad0e0e807ee81635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0790772fee9eb08771054757925d6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58e94893262f70ec8518bf8f51cee5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407247910b8584fde3e36b32d3383e5e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b616059cbeb0280dcbf4a1eb41095639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f27f48a56b8efc754b1dfebf4912ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91041752aa5563ceb584c220b77ef33641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b5b537532f4d2375737643ac5b6ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5b8480c000e49fcf388e4384e3652643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944b8ffd92c7987a1e8463fde9468ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6573649e23a21049af6f5bbb9baa0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a704544617ada0fc998328c3fdbcd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c35302ea755bcbf0db237e705bbaa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb39939840902ae951a0498f2bee109648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c418388e5d8b70840f9249a43e7ce5f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25753e5e3477b46d470b7ab175333cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1120bc2e1df9e2714603de591751a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77426c514441aeb749dcb97b004673f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e46c414c1210d6a2017ac199e099e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840b3ae21f3b6f3873f310e205ba87b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6669de5af624be857e59f524da0b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f3a638b27d492ce129f1779901aa2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2af2cea25fac2cef183a132862d915657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e43195239d5d6f3ca0dfd748a6e40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263946405b995e864c0b23cce3e410e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34094b33edbf9e82dfa9c9f24efa863d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efba558e8d4cd84bfcc6662c3687e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d149577ecc6ce55b1293cc8fdc6f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ff2247c4c13338ddaf908397f2f62663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87efddf9368217f8cd20fce466bab8e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ba94086a4334065d3e2ee7b887cd4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d0843eaa432172df007fdfa79e0a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad2085e0cb0aab0b743fc5c89c129a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ee80227acddeacc49d5cac4c011ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a836f42b2c6bb3f3eb8265387c7a39669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52ffac847240ab7676dbf1a975b5c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4884d1294656064dc55d5d9f51f8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ae9c989b0ade5e02df129ca165b5a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e316fffd74b5a733d8c4cfa1e2958673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4025a7fa58727eb4bdd38e0b3ffeb1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664eeb78d34645ea008b392c1d7c925f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb5c082d4d53eb57e112c7d665176b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bd775ab5d83f4f29445e92493f4c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667aeaee097093db59d5eb573f52397678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15524dc18bc4b8ad6cf93e72de12ed9f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025466489ad97325544a188dfe2058d5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed907b5f7d4d55275d89d211a7912511681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760562260eddad58275d1559ffdd67ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895185df3b35d58cfe1e089d05eb5e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9f3831391e7df8161a2529a2cd88e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f51db04afd6370b713e22b819efc3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ef70683fc04cf753453c16628630b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775c25de3764bb9bc824748ec731a0b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafc82b990ed391a4d0295510e78d80688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc318a0607bcfab7c2d6003ef4dfe7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d1dabe043eb82b5ebe675ba198cde690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01333d8476fd234823782812decda973691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f8d67eac8fa50185e6d6bbc6ddfb4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e6f8cb997d33bd62e74d58f2bb6e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31ac4ff744a60b188d39d65952ede8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcc8944f0ac47188fb14d3c899215a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34485a32c48f77d95022398a4c008e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3ccc3ff1f6b8b0079a64757523a66697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd76687a58ca4fca5034c67b5d82236698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ae5f3f56c31d4c49f1e179ed44d1e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016906194c664157fac1837a7d467f51700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17009c6b578875c5a6fd442a0a412d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bd809f499eab90ae00e518055842e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47c2b62f908da14996a138b66631aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b65cf984b9e91c09d7ca94a973266704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2174729b8f036c232bb3b6e01ae2b17705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70f0f20558f6c158db0cf825b5b590706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329c9da3d8fb42f3e3c8b58dab74dc8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66877f387a24f4b6f293ef757a52c1c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2130eddc52598152cec588c3a1c8e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972917556a651a81670f213328677e25710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ee6e7a6b421d0a68057b541015a71711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c479d2ca8e18cc0cbedb316f6bddc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a662de726727ad3ba8159618a29a08713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ec5f6496ec271c246e2fe292f8769714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f38995e9ac0dc985a974520cce2bb8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63699fe6a578ba9e5986ed6eccf6f82a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854fc02bb1142cca0e347d20ace48b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010114f8fea7ce12215c94e768a1605d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c711a8d2cfa000d6b358dfa19a624e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043cf814fbb7fa6fafe6d5663bf3e35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bb7892b9777c9ac459ccb4a229f9e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4b5f430e91326b7e65de5c58a520a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0d3e6ac5b35afff6a0818686ada75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45da4ceff7003ff39d276eff5620f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7f25fa42b722aa966e2ce234a6425725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9be13dc61d1864bc519b8ebdf1bc81726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096174994aef76c4eee427619934a903727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77107c97751cfb348490df511464b910728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674ac3cb57b14bebb092f3cb3ac2c25729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dece5d28e596e3908b9b9fd5dc3474730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e3b29639bfc68c628ff4fe53168f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8392d4c1187fca9bcdcc0d52234d9c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008fe899472848b02ddc9718469468a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158643a5600f623abb641cd115723a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fcff182cb9e6c8499cfe36855eac3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d63c18fff42347bf12cea78a0076cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a163be139183d03c19f059e3c359fa6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822abc9a0ed8eddad5563ac3740c3fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1731b16cc6f77134f4ef315ffca1863739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54f24327315285319be981b7737555740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddca863f390e67214eeaee23c18b000741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ea5003d0cbcda07882f6571cb4fb6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44510c3936b30170423e617333cfff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffef7e659da22f2eb1160fbac4a4062744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb790ff0eb2dfe43744af1f0746487745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17532a3cad5dda44d688958c89ecb330746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60460879fb5924416ead7cf1637a252a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6ee31a51468144b8fe4835a07f23c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1756139d64a00e536a3de45f613f085749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66f00b4eb5a4fe4eebbb40472098ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512f264d8536f6065cdbbc372f3573c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666232fb7dcfe1122c5b454083c85c50752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d70cfcba0dd14401b7f01a545226e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731d699f5b62ca6bd47ebc57ed53b50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001d22ba11d2b20630b0691342280f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ba30284677a157e33129430e67b25756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d97ff42624bff72cb13c67f9cc569c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457f000c6c1d730d8a586bcb3e22529758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653818b179e3dd00d9142bc8c80f1b80759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e44597009128398fc11e6c751147c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96054f56e42e2ceebc63d19947bccc4f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8a12dedade884e1ebcc1b370b2cf9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6a47e4b2d6dc07a3a329cc0dc65f9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141a7105cd8401ba685711fbee78604764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033d5aacf50dd24e342901025cf2cf1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f8def8022fae6220d2452b4051682766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bcc69b6e880afcc8b32394bb508d6767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>