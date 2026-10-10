--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50667fec78c782118190ea2c7707f1d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc2e9363c350302cb379db2826b8ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea181c3ab8d8590d2dca560a25aeb9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001af5f8dfe81f9567d10b100626eb4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6925819d47df734ea2b302f0948a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae35b6902565372fe7e2af59f8ac7066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671366893b378333ea924c631d44562c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69608f3f194fa8c8e5daedf75b64d4fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7519b4a543ee9180eb5d33b1fa4d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684778676a82e55fd102e8d69b4392d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d5dbb065ec5cf87ee51849c3da3c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e806bf8d8cf784473a4aba3598c8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b192e7149511e764d8d7779411a9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf0d08a3f73e0490e6a6607b5620db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2a413479cdfbd3f4e0fd4a46a5e2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaf30d5ac4c2922a271da7f584cc0c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5213a55ac3382890e88baf884a1bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebeeae26c67c71e37d59aa1924338c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a727bf1539209ca426028214cc886f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520573d53cee264f66dc86d3ab24237820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a20ee5dc0b07c0e60fa8f92eeec9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e8aa52f07b1c8f73a6174b2a297c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa6df1555cca8eb7d71c4cd3a9193f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d869cbc3b00d7ef7a097979527fa1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ca0e3795c63fef352fb4868cd55db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686418e2caa221a55a286c5871d4db626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6c0af8f3fe27bc75d6f3f9b1b32b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e74bcc62ec976e260acb43e79da21628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b09561210e48986bd7d30773d59e1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597810860f00e083db2f6cd4f6f14d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432072c3cd1d6fb9c6ac9a10128b71a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0d97995c0471958ede5cecd89477f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e5450786c4f1b1b806ff00ab889d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fea7cbdef5df68ee9c1223834264bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7592151252e0d97b6f9da799926be7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51178dbb940d3a40d9737bd239054e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d5399a949848d2e54711978666dd437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dd8617b12362c7425529a6a80d7d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76743cdb78e2a1a21e72cc121caf6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ab1a125464e07e9300ac8b2bf3fe040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb21f62e6e703c32a3a4fac8eb2d2eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf30dc6e74b36e7a3cc2ba35b80200b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7536626cfc6f374d58cc26e1e4cffea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc57a5b01d950c07380f5955b4457b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec76b35547afcc7c703dcf0b8afa9cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6427d8ae0de11a125b7a5d907628a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ee8cdb8960d58d1930b7580ddd35b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8fc66b6a883c9c78ac40cf569381c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883ee7e8d32f37d794f0689e6b322e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f77163d1a60e6113f4bd53c3e661250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f432e044121087c90129a9915980851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f065cc666c3640ddd66e221702d9afe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e8e0aae48556c3cdbf2a57d5a6f8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6b9fd18a1a51d45afaaab6da7cc0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2595c2c3b4801c9cc68d5d1ac268955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5957d9faa3660c107a9ebf528de20db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8a09e185a3cd39925da2aed6f3b7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b3e81630c8d5fb124f3dabcfdfe2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0934fd98d9e84802d733eb68fc9d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc5106326a3475f3a48738b116f8dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9814b24aad3f34106b105a4c9c8f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21a642de3baa2f118d5f775846c0fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bde0222a23f94767a9f2cf5a774c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2b1734f9af912dbf5e58b54416e2264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68f07a2ae89453c467a5d2d1fe317265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee469a1ba84161808e63584b51c7db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fb613ab449578a22c005a2751344d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d65d4fff4a4aff6c3e71df5beb07bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4611d54c0a3b5cf96931ab6e1d240cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda782a4780c68a3dda3d7724502b3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3bdfc8cefe98e9ea0f4286e38440271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cb6d7ebbc2f30d79e9af130f8348872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d67ddd4b855ab1a54b4a49f2064e5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be796e87d6fad8fb0255f90295bfb40c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70710d2ea9bae95d46a5edcaa72764d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c1e20eddcbc3e2692a0a98d7b450976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18535c6618d109ce65488261222e8c7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd75baee883977d66f869b2b6b8c44478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67c2ff79b451bec0ef24f07701e6a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d07bd89b8ea7f379431bc3c02f2d4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aaa0743f1c7c21ea60f3ffd4ab108981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada942ed292c45c5d16fe2b61f2af6c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a865a74ea2e43c9b2a78844db5cf7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81ce888a5d0d712b279522eb8d2e8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77446feff4194fdc7bb82090c18a78885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25a355c341be54cc1b8ea3df3e4e5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2379638acd286beb684d0d9398ab787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d69f3f5ae2ebd1679031132184b13688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ae9f73fbb8f10efc5432b67eadd0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b6e98f7825ccb43ba46cbb87c464e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf8018b0a2e7a5a343b1e9f0ceb82091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11f94613e58357073457ab27e210d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59522e10ee8453f0a0b8f6621ac426593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e888d9ffec95b3fe6ea3a8b8c813a6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276d6d7333794ccfe2960c8636617e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c403b2d5cd01d4440bc9dc84575d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df869c176176dcb1e715720496ebeb2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e996563d2537777ad305c6ae6c849a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54226930578c0554a17c0addd06732df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698ca59c856277923a25cca704d3ceb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f961a3293411d912f74c0bbd857a5e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f0c8712af3c2372638fd6777c0d36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67a4991d90b0afa082e23ff93796db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58500072c69506945c0b78218fac82a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57dd1d3b128c76eaefde8ac6e11433105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695128425a3716c95e31ae5d7c88d94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2fdcad7684dde853f40df15ee0a1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c884bc36979fc51ca2d0c81e3c8b3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f48c00ccf4d01e04d0c69e9498630f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb16d3de778a736daa8514fc57119a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb8fc3ffe780fbe79c8f55f1ca5451111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18683174971cfbc3e256170307ea9b75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059650c5ac6dbe3dfeb870e0db567818113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ee1a325771c89c7fc82234319bae2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ada7f92906ad9b13be4c8d24cd7f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769f3ecc27637e503a8c5584a8ba079116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5990200941dca711731fff9add00b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387272498557f38596c4834e1a583a35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884acedf9d56a32867bfba942911ecd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d73305506e39ca9093c3e2e0c4e940120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337281f9509154f12fa0c797490328b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae623b4eff17385867e0be7de06c89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cde8cd5499ac5c33753c3051ff364123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527fe72684d09384c41e77d0c5b9c9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44423b2adfcc0d605e13d5fc8683b37d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29926f3577195f04f0a020cf6923bf3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b871eb752d5fac6e347060aa68f3d97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1017b637c5aa0041f47222b8ed1683128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab198c53b0101c8f11213fa8d226b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deda8525f177c95a9b6f95124b52651130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e5202d96cabbedf5805b4d94d16e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a11ecc6557a4e21910d159cdbad02f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba072455c0b048823540cd95545127133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf64498f2ac615e75f4c15494b36a23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568665281bc2b04bd0d321d343fb1e8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420be8e17662c14d4379010030abd172136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb513bc1332bfe3a8dafdbb74196ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec426d3e1bb26deb916cdcbb4b6844138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8831176c550533e861cb6354b92ff53139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4225e3c3b596aeed5531ccf8bf0b52a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfcc79ed23db46635685b779883fc9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368e5ad52d9e0abda3e2f980448a5cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0391b15f0d5c2531e0de845346fcca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634120c164e28984fa87a4c1547b5dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6383658cf1697ecafc7e0cdc208a24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bc02965eb015b2baef6956163d21b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c3e468e95f0e228db8cb963064b4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c80ad3a3282bf7be4f1468644a6164148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bda9ea944e279a0c3d520e29232af1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e349f7d9ccf7a0db85c1a047fb403b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca195f413e37c227d951a519aed75ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9991e42c9ad5a2712363e6503206fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499683eebb75906fae5452470ab63b7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170725fdbab93402d20cfb13c7bb86d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a96f5457f747745c1bb3d0a1130a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029706e24ffddf58c0df1a8431709ff0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9925e90dc0a7d656767c794645c5eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7d05e63b8779ef2236360a851eeb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58aa8614462f971315e6bf9a78f002d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4d17c2dee466ca7926eea8b95b185160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111c455c9b8dabb94f42c771b124edc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a96a64f2a0baecc525c8dab63059c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47248ac82303218521dde6dea01aadeb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3a5936d597f0cbff644a8c839c313164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a69af7d204820b098024a20467804165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ae35f967f60f437cbf873b941b26b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafa8a9a25210c5e7e57d9fa8de8e0d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea834c327762ba447f96e4fca936cd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4c0f3f6e6576eeb9692a89aed4563169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5d65fb62087f9f1f7588daa1407f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d9f111fe38ef37f5d5c7084e7a6ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4976e58f6a352c8c57072cec053b999172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834af3f90f13822e5f0ef921eb35716173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435fae638de9f95645ff9abb0ccc702174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2c5cda42a7b9bb5b27a78a25027d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8330ce1ae6fed9ae554369ff67892176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822bebfb424602b9f919a6e893f959c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a639d08fedd1bc14033a13b05bd98178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc8a09361562709beecfa66deaf0c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bb1d9213abc53f258393cf466e410180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94ff7f846ff1b620ee25b27485456c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e26f2b56235544a3a56b45fd347b42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d25645a3269f4a177ae4e66006cd7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0afb04ee4b320eb5d51d6c1381ab3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8cff968ad9c2f6d0d8db84e391107185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6644307f70af2549bdd0a1bda555b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777c7e46af1083ea0be4707cadb368c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee2d0cdedbd860058d6bfb2f9feccc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb1254e0515d2561b2f6e91025b85d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f0264038e1a5d04a039a9e445555c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828761849d26e0203a56c27426870817191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159e78960a94315f236bbb992201dc6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb0e755e67de21c4707a04df487898193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fe24e8453618a1cc1561f310a44d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce515234715ddfb16bb033df4253cddc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c226ab96f076f13213c9f46502331196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230563f7b35dbee3e620e00e6c86f2ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc38b84e41e5a77b95ef032f0c9b6e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14754fd65559ed6a2905243aebcdd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e055e9f8815d584dee0a9aac5f9ae9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e89b67e2c801883d319673badb332201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a79a1bd787606d1565813f91e360d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58641b24d9b838852162ca77de5e6455203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97586669b3651ba9c321ad4e704c5dc4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da324d0da9617a8905c6cba328327c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348d4d63bab81469a51218db6f9fd5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e0a545761c475b7c5f2e284afaaa8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cae270e5046578a92d7595fe37664208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87b8e89617fb6c0d5a912f655e9f62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f2fa8405737b96461ddd2eff104ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bf66906d3a88161596cd77cf9ec09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dba3e0b1ab5e83d1a56d6942fcdae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2523f62dff7abe29bb01403c22e6ee0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7488e160878411f6601b68a4d358b3f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e799a744b93fdb1444f4380b544d00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d90d8f5ab7c391d4acf849eb32bdef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d92bcb8e4f2d2f1745060c4e606be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab7b475619dde943a05621cfd63171218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d4a4d99a428a6da72f73c6b13e69e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379898fdf68530ff7db40ab66e50d499220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a28b664406dde5b4d1fe5c0cdf2932221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fe4d4f96e35745c272db19aaeedd3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333924c90d5b72c18681103764e19848223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685fc374e9756e36667650ca35ba66c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fe6f4800e0044181512966b9d4016225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63117dbb22afede8066573a446f5f7bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f7b62be320c3b2a5518593bd2724b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435bc266f237fd8e1a8e7a3972281f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fea67b07d630a57ca363aeb36ae684229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b71b0ab56aa6487954705685e054c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9371a3cc23bd1d84856e718e99615231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7170515501e44fdaf900f7969d0dbab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6881ea5446b2b17185bcbb7f3a9fe6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e3d01953c3db321af4614379d766c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daf5c27b9a5fb7e03a62e4c9e1f27d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6423544d7c904b667cd76fc51ee342d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cd4c0a1ccfcbf8bbeb4f25f5fa8a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a43ff0bf01d16d2b16cc946fa2091b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d61fe01df87948d6cbec13b471b26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedcd41d2f7574eb0d235912ea40204240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642564dd019aa9bcb548f6de622f5cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3cc632009275339ade1f7e7231e8a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfae83e9e9d0c7654ba034800a4ff8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c921ee29d629799a43e3f4a94d9085244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd02b0e36f6f29afaec0321da2e765245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e78b2b2a7870f203f83791e99a4641246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76946ff3b93425b8e70011b8997f5918247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f59e3a43aa47eee8d8c58db30300c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9625611c6bb5705e50ca40792d5b2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e037337b44b1d6abd20bd2eda3689a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f81ab62306352a1d4bdc7f2c3ff44251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb195b2e6fb0b603953ec4c965b1d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef85f5d724e3d28eb5c8723e833bf4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5b1fb67fafb331054b97679d14a3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb861d1818640509748bb0f57c73f9f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd93d181e4b7f368dfe36411fd01625256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db19f1caba8cfa482f2bba35415d04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150763b0f1b72cacc1db8621a6bdf80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b282a47092d0554a3f3575091d505259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a171e063642e620451a23daa04664260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0f863d3d5e6bfe18cdbd09da45104261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6f3f2752f8c2cb8e73df77566b9ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a97be8fae42f0f3f03610adb032060263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd1a624d711b08313efdc25ecddaa4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a2d9f12671a24405a85182445a91c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ce96829dd117ec7d199fa6ef1af13266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c75bd91355082215bc25c1b101b750267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdf45723b4598cbe16f04bf47694d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2e99bac040a9f7a28802f4e7450a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f4cca3dd0386ccfd7bb3eae9a011d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4202898833d60c007054b6450c0390f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b93894e6662a36607ed40ae49e4f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b619240a90407232c05db7d9950aba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f275f31540d5c899abf61f1994e02ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aa3d2201c6dd6b2d0c9325725d2dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee82b09becb4b8087720627992bf66e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b551013c4d03434a7d5f02a83cf835e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba81e0dc0480947b577f914e71b2d8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5bf58d2c1b5807a22931f21c2a27b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cfd07dfcfacd63076d140a5e97167280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78225a0da7e98e06487c3740fe4c1808281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc7fc98089cce240c1808735ea4156282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71500c0d6aa695f10d6b783841985ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1b2d99333d9a6dd0a2e31e2111795284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99423475c12c899b0c1a14fcd5a548285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7e78c7910989abe3913dffe4df275286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452ee258821e051fe58654f9619feb6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06938e5524840efe70ed9e214918724a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed549b1acdf08a94efeee274350a0ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc9236424fddfd95807a9ea8c5a75d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757257b07a75cfef9d4535766bad241c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c099f6cea4c29bfc33267b59182bb24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128b8b82538e33d4cea1a4f951a4cde293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adaa2d7eaef888659ec212e57e7ee6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fcdab969a4a6abd1a396e78728a80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accf57f7e8c469ab4b0ad39a38b7883296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2730c0a1b2d18180616dd1b1709f69c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe93cebc7bd6a0d400d31cdb1153276298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e03a414a906274d8de4ef088218732299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cef0651458bc1c26c8efc63a49944300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2079125a90df3c64d7c9970b92636ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92869fc2ecf34c3e1cceeed9d2b6ebf2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9331dcbdc1941af7c9a51f04fd118303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c947d240a8bb3b97aa3c042d8a9735304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfac90b13d16f90d7664fbedd8f95f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee7eb681c1f600db28ba559f181d47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49290a093884fc82401b16a10d2c1e2a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020968801de1d09a2e85e2809954fd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235ac04305ce32138bf68f343b1063c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87f4c5f2b7a276f98b28fa9fa34b7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcfc95eaab544861fa2e3b4e702236311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc5d60db6fb3e888f597cabbf33874312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9906b084dea506b9a22c34c2a415751313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8840a91ce7bf48322102bff00d8496314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfbcf11ec11dfa80ca060b0c60ec1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e4e23ecea459f545d3ca262de2445316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89220ecfef007c84fd076c72b8358654317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5254fe227df9c44a099191ed9caf39318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40041070866c7ff5e81f570a255fa1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce8e7ee486e8b051787c0e6af2528d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc7d4afe711f8e20d70b0f413e3c50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221f7b75399a88386f52c5c844d5859322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135a02cc92d616bacac42ebf8b28676323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b64d6c2cca9f187c8868cd4d8c4558324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2257d36b3eea5aa94dd540d584d302325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94220a02d408a6f8c0116c194f7dfb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280111d4fca0fa4636c7bf7d7c63b31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6d6cd220c9230190b8aebb4a35f53328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802e09a308fe69749cb981a786eb998329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500e958a3fe6222f330595c9e458740330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5991b13d437f1231beb9d95ffeee9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2209ab64042e7c0f6197ca17316cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69157a769c15bed4f6dab8023f51ab94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792ce2276e90fca234105c4ab1d4826334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8c797972b5ef288554f19809e79f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239400cba40e8638e85d396518f16adf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4c53942022cddd7791c911e8498cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63bdc29708406be5315bbad3193483338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae1c2552d20310869c929904d19889339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f00458878e9cef6f017dabfff6028340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba18d892485207bb2ee89ac76d2e2e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451e387fcb9c0d9877a90cbcfb3d775342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5900b986a24f7682616a205b745834343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4722c0390df1eedd136138ce819194d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06caff57a32a7e488544ea8a738051345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09ff4c1e93d918994aeec387f62baa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d9f418f72f283cb304b16efdb9558347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d8cd40d4c8b2abb4c5ac6ab46b8e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cc446afae9b26896f64b4ae104b24349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0c95823c3db4ef588cdb5bedd0f94350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecd161a5a11f9f66eff9d42834b2b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36f1ccd903717ccc1f2894da6cb520352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a0c1f25adead498a153d882b35e36353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdbfa65cfe53a2ca039f5ad3f040f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5e981c68289240f6fd8ab21132a65355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281a21d70b86be00d5a3300ae720419356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7dcf5c86bc4e4fbfc695f7e7f3e42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17fd85549f394cc3b1bb7b79369553358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870b4f8dac524373346fdc0b187e6dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f180f4a2dd688396077192b17a38062360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da26eef2a6fd90c1f9fe930e28c49f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a999bd5721da2dd81cc9d0f013e706362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49337fe0259ed78d6914fb2590bc02b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c55784b0199821552064de6e67417364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696c3e4d39a27e012066f928217e699365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dd0bd010c62d8a5032c969e3854f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448db07b877be092925dd75a4449b3bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1489d9a2c5177f7afcc122ec3bd27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c72216991d164fe43163e332de2c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86f78864881c9896e06ce3a6633cfd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03069fb78999de533932f03ac59ada2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3c9c4e63b706d3cf955ccf65f6dd6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29ab06e434bd406dc676009921a0c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef436a86ea8b4832f3b93fae6e01ee9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde68943863e3268ce22e0e31ba19fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f119ee908687c7f93ac9f212617a363376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918450a85c0416746ce7e18e36f43e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077202d066de6e35998438302214e65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5cfb15e76dacc303063eadbd7c280379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1566cebf00850d08532e8caddf1b72e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22057f7789247d79f6ce8e1fe38c4eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872f073d82d27630a1675ad73606438382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3736dc3537d4fc4b13c60b719bdf28383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e95cb97658cbd3c680e6a3c7a41bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783553f45523b385f6904a99d930123385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc844effc6ef59503e659ae0c3b59913386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27f563a16c03461f0302cdf65fcf2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9b48e814c5cbb200ed598243d25ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae696cd013ef148f162b4cbe80cbe79389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36d7d0c6db53cd5b0a54f822cd37f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b36096e3518ae222f2d9f4d7813c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9653abb0e75b8accaae6b52f0ad2009392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362323501f2f8f0b11dd49227ee0c26b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e59d4ca6f1ebec9718e77fe07c4a3a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265901f3c53ad3778a22b8bfdaea2dc5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2646b6bcbb590b36e6021d51e9bfaf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb405035ffb4fadfc3f6ed32079c68397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba48f8d5b30fd7efa533c99c843fffb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae7fb8330201481b2d1ce94b8ae0b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a2c563ed8164c06669915a41b691e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009f87433b7c497cbf1cef826f3fda4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387a90e262cd4cfbf468a58349101e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d1947ca5059a5192f12d2527e62ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defdaa471541ee464dbeff71ea9cbfa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588f8d3e371237fa0f517fbab47b09e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa5c78cc396fea45a454842960bfca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e0336d3251d0f99638776b0b81763407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a36b744678cd7e2b3fc3bbfe6d487408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3abe34cb97d91c2b8fe48bdb08dcf6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688552ab962e4949f39516506224273410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb65c4fba4e5fcb5e4a82b9fd7e87d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478288be940e8af4439aa9e6ad92b50412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82879da6376fdd68754d803f910345413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d9853b833f26650dd7f4c827488cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98593f0272c7dc188fcbb2710ce1da1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084aa772974eae98e034c6fa9f8fdf4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f16fdc10d1a916b77fcad5754f9d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf303b25ca899cace0a41470341632df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a134a1d7dbed68af082db3a0d1bbd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55543aae20a81d19b8c56afaf13a8685420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4f89323accb11255039057cf86565421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527736a202a22b155bdceeaa2fc687fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4609b953ef61cd53d05048544b8f6ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a43ac665792af7b0ca0ba83fd8c845424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5e99e6ff4c274a0d8a4a1737943ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895d5883fd5a764c354c677b9294005426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284991aee7eb80803e356c850ab4f49427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b4bb1ddd3a369244d4c2e786b09f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed5b55870842c9cb93735b50b34ceb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c92f7d5cd7bc30d3a31df80cd9de94430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1501882f5699821c85ed5af9203e01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4fffb7a606d6e6cb5ac0663bb14b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fbab5bfcc2c447d85746cf7207dbf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9083a65a024348a48ae2e29a26344434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54dafc9c46fc5b5aac8fe737e95547435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff685bbdd442bfc959aebe08231e6fca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862ba1fd106bdcf46429a893bc0d65b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d3c6d69d2f8d046ae5302cf050055438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c606375c4a03f7639ec02b8b0a46bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cbc9dd7f20ac6c7695894a2e2550b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f801101ea60c5fa8612a9d7bea1484441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009df320025477dfe9cb752bcc98525b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0b67b55b46c198814a50307033ba9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242eb95fbcea2cec8930afb9ccc6dec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409deb86d59bdd0a5e6fab8ba1d221ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f544ecd7c376afb0902c1af464279b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e1a74bf2e892c208cae10f0a79510447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb748f59ed19c7e5999d0754b6ec47e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87709abe1ec9309724d59091f7b3e84449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec698947517afb23ccc956041ffe6c48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547675c672a4a7ef966d38f38ff825c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff63d3da418695f44a2955b895a1c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13bf4cf217bc63083a77535b89bd3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac77e4e73a48d371a4af43172ad0a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b840fc1ac7eab9dd72aba723b33b115455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef88e3d2f944025355b9448a4b53e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f693cfb8a423ec305a4f65f7de4dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd024526f98f15efbe08279a8a3f0eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b6060afa78e6470488d300b087e43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f80f667135083f42eab494f6c018c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404291809edaedbec989e20c02136c21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced64e8304701ba4f036392cd34ef25462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e51245f47c29d34fec4f5798b41748463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad1e4e139ccd6fba7438db5a2e3f9a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d48a00acdb3fccac7db653044227dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a819c8d79a50a1e79c1df1c97a0dda6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e6e87f5d72cce6ed0476b01653e49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c08ab0fc468155ca9b6396f8523dd3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd50e0a36efda890b8f54500c0af0e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c96b3ac8d94956b5ab401493cf201c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71459d93ccb8d11640758a9685994e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a444f32eac34fab3f793c56435fdddd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaf0606e5f98ed7fc283d512ec4e8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef258cf0193b3263898d7f654235052f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d1447fe4318c8b51a706e593b4648475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c88ed060a40c9778d9c7e7ef60a679476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3d9b7628d579871402832479db762477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404bd094814920150bb87830214749d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07cc625f704fb187164d85b6eef01f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd0db872bb5b8d4b32b43380c75141480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c659ffb9827292001a488ac611f3dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebc6728bd3085116f59f01803cb82c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd66a15363d7e02e8badfc1258d336483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afbc3f044ef93f93c17b72fcc84fe8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adeb983d754d8686225bbd6211b490d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fdb6487ec7cd539f321b3b52e9bf8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f3fc7639ef01d43f27960b5ba30d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a740c989bc59ddfbcc0634c2467365b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bc0c2555e5502b2e8e9b6a3d666c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a50e48946fa7955d7690a626e00cec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06897a64c989e567c5984b82699a444491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db306d8be7fad5daeec35b27f808d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01184225dc31bab3926edaf29d875281493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bfc436baec9e848eaf200eb52b226494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c5b2510caf4a6141eb61146a1fbd2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23541e87bde42d059bb9bcb14707a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c427bba0d7f2d7d805a85d6f94686497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd7ba35b70f14899eee9ab1b56d697498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7ef96bd8f97a3b80002223231e3ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3384c73f7fc15adce647182fb390646500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dcc6f6e6b3e1d48a27b4484e8e1a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691766c05e387be5b8bcedf5a3abe33a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb22680a37a54fd1ae170338922713c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787d88fc5de892cea966857e388d619504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7ca29cd59b22325c66f3178b455a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1146cfdf539e37b7dbe3efaa04c3a35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924db33108f44e41baa9ce481a02fad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80867ad57b2db7e81f26626f2cc36a81508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc384f12ffd1842bfcc8899b45d780a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad113f88c7be622976b43195dcb5c43510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3a68b115a362f5fcf125510c37d42511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e7ad14171bf88ab94f104f573265d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d4a3df731b3427391e337d7dfc884513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fccb2c3674f99a65bd3502b0d4ffc8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d2d36e7465881a8830b60425c0b56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b9dcdceb28191d81f83cad42cf745516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdf5356162e579b72158a477915c5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b07d0721928b05b4c6360a5b3983e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd427f6b03729f943411a09df6cd73519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cc10c8e4dd1e79e5986243588703a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bf9b164bcac99d568c8dd300e2143521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca053c91f8ad556aee9a0e0a130bc6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b0ce51aa144771a2658c973941b13523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4514276d2859288c7935061c351703524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac00b99c00614a66d57af71f527e88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57633e58db791f855bef156da310d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd97379a67acb33d97002ba05a8737527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b2325f94fa1b9e4f475e811e113a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bb4f641527eb120a61287d87edbad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adcc76a2c29bd1ef4ca2755172bedc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488a340c340bd4330965840c0141cd8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b732be32af2f5266f0de2fc5fb916532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf75cffd6db313309e81bf057bd63b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed56bb478a989563a797b5ad384fa8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7188ab75eacd2a1615a322308f8bb6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f8eb85e80f4e6ee99acd6c568f9d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c88ef776aee88abfbe61e01ff6fba3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfc4c114b68d478d190a80b9e7ba14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814a4e3edb1c1b4f69855eba9a99b1d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fee4cae75d9730b7bf52a1af1e9daf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564f54ab50a0fafce1332594a27a491541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ad6d3ad867789565ca606ab4e70a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b373a221977a670f748c0f333b5985d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a3b53ebfc457f3071447799dac9b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba4e8b119e1a46ffbf8a8a506eeb42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509ba4dc8b08d2e60b2a9480b4835c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643322169a48336a29ba1bcc5ad87e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d80e7d558ec02262defa90a8d37e77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcf154c6cf0bdf1dfe6d19060554a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95340495b0b11d15936b687814495165550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8823b7cf246ecc0d2fdafa7ed822fd0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f7bef1eaff84e52e4fb9db75af1b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a710389436ded87932539c2d14a7b82553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d7ae256486b1bfe33cf62fd0c30c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc4b69feb2205cf09f78f78f0744f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566073160bee12c2136fdb9628d5a2f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd0855349fc976dc676a7033b5d5e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572c27d58ae41e31d8169510ba50a37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5844c2a812cbaa09cfb27034f70041559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04e57551bb3844ed259fdcb5742709560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f02928ea8a4aa0faef1f7e2b0ba9ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2162e6b57d03f2da55c4e4288187f9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661841dd9ecb0100af2bb6ff661a633a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e494baf59dc6c7862e002825a6f35564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdd8abd67182f22fd34056c544d60f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a41b0efc1069eec3f0fbb03e500f2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875a0d7e523a2448b26ae2ad55ab64f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfaed86c8596ec043131924a99f5ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384af3631a52b85c93a4d383f1998986569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e75a65b81a8b7ee1f21e60cbdc0cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeea377dc820c86f7e28783e5e82a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacd6129b07143ab920b6e749a70271572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bdc5d78887eba568744fee62473ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd61749b98a17e2662a5388e3b4941574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fed81c05f2c2c43265487427de3577575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add5e2935641f0d6a8575121c74f7e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55361911477d4b4f128233ccd4a94c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e567bf734135e3aec106000786547578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bd44b9d466decc4c58ddc54367f04579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f3f65d5740054327a0c74c701b864580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969847616f44644ceb7221a34d50b10c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98d828b4418def765f29a8de00ddd8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b770da4ccdf238e885dfdd2e1deea6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f0d4984df5fffc382b9eb84e33444584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c36ea674aed6675992b150962da14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff704983c2fa264ff2a8e1c72b19b0f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0768919dcf687d17dfb71a4ae79fb24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874f48521960a4afc9ab09e8e45c763588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44209b9e849ddc37a7a460fb16d91cc4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d20ec5a245b69e06d9868199f3a0d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b65d35bffd4f89e5d14de44d3dfaee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709483f0d2611d2f8008e224f10782e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156b2c031dc995e9232d0a4653ec180593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1102869c148ca58aaca145999f36c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03247a11aa37a99c4b38c8a1dd81c6d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723a1664f6a6e6ef4ad124a1c427a86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a289439c3e9d4ae8a19ed4157c899b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9ec9dde7e970df36ee572bf9ac257598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abb661992730a677c33e11a9eb52d7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850a27808a7ff6a08e80977ebbbccf1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db88a69f4464c19f75171237de49bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4e723789e33365efeabd3ff57f4e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67358852b1c4294e99ba72004d13d479603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa90189cccfeb581f4d9b41df6387ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c61ad441dd4b05c3a42480a320c28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec8fe0931eefbd367373fc8a42fdc4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b933962e1249e8faac262dbbfd632e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c391145a40302277cef5e445e17a75608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f311d99bd5f0ac333f1e4a5bb4ff4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd68e177edd29f7ce49138717d20517610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9cd5506175b2cde8613217ab1c053611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f5fcd11393004da11ffa27c0368b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d39d4561171394ca378c8215d4760613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f4408e9be77a4825c19c16edaf16f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520c94b50aedbc9ef25f8285f58209d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aed95431069e7ab3377050df9db874616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb296a1ff97701927a7b5a2d246ab1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056754b98267ac19b8fbb683615370a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84be9663c110702e059c80af2a9ef16619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c319b214afeece50d15bbe983c7d985620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffb3a32d119d3973d6d6cf8d5c387e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a473cba616a0569e47f262525f4a48622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c1cf84502a98304778fbbfc1401d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8426ef73e67526a8503a1a7f12d5920624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f451cfe1bf4003dc1f3560755d9ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0a7977564a929e08efd56c0db3bae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403673d83ffb23ba82066d9e2ff974b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68fc6f0aa0a273673204288679d682628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb4938f4788d0c9e87763164bed994629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee4f3f8be51a5f4850cdc484620509630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112b1873104c90fe18815a7f35b4297631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cd1d3b4371c65966f47f7db0584cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362b33850dc00de79f2b6e013827374633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057132573283f79d25d1c8c729951af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf925cf9c3445d105a910969c37159635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b43594f4a441cb17fdca4e8f63198636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635bd4fe2bfa4dc7799e804ff68231c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757583e832a22f6194df39845abdc99b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442d8270387b15d800adc1a8c354e19639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeed217257d0b9152af417f391dd8e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ba8f9522da288cd53b953633331f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751b862021c0d214b62f9edda8fe6bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6a12600cc8ece90668ecbe6486042643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868b9b31964bcec946b2ce2916ecf59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef653fd699ac9692997ad335f51f57645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ed87be5a12f12a32ad77d136cb782646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696546e2f30d798e8a994fc3d6d5ac4b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3372cf510d78374dd0aa578229002648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e971296d81df1a56aa68950bca393b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b65b112d4297b978ef337fa5cbcf37650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccc5a0beb50f6a606e8df05abbc577651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ed9dc5cc188cfa755d274b52d27bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f00caebc16cc6b810878f998ab511f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71034560fe83b7b38c59e47790377c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be15dac687cb19a37d47ec4f4c05e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ddb168bbf350282847d7eb0f0046d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4e46bcc7aa1c6cc82dfc7e96db331657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a683bb97daab9b2063dfa2e82b7ab0a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37811e5ef0641bf931ba2f2ced6774a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53948d689d6314f5e13c38d566a21a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a4dcc736b1843edbc5391a6bb352a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29380a45ff884ed562792813a61e9b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c728fe055acd80e9750c19ad6a1484663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165573ebd1be83e8c2f504617c02598c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979ad0765545aedbf22c8831fb20394665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acab20957fab3095b03d124a444af7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c4e91e286142bd8551865b54f5ec8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4aa9addf256cd7ebb338be166c8070668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dff550acaa055de5ff5ff782bed3c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ad0528ff98df757e56c86efb9917a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e000ef3cf7945490241c90b8e9369671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602e69217d0a5d10fd09b9af0087fca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afb89264b803edcfc7e754efbb4a13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921daee0910f453fbeddc9d4ed888089674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640bd87f8498bbf9a6c8fa075552a27675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbc8b5d2189c20be978394d6137b46676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9a43281194597871ceb12d96d1606677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f0735062d2d46cdffae34a97e7ec3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbcfb218fc66211bcf9c39ca5443d4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56238a5a75671afea6a4fc91cae7d7a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bed266d0ef301ae8775b958f61ff8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632abe92ba287d3539393ea48582f670682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f28b318f391a5f9aeb4a0a6bea6955683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5471aa9a421f7265a7508221b38a57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe13f36313f96d7d1eeac8364b85a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa8b266cdea8275a212cea6487d1ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfad97f88c946ebfed08faf40d68490687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96db9de12ae1bc0cf291726540a06a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05bf8e14dc0317c11556bcb8848d6d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5814315f9c7f36712e5fa6603d39f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca568e15d39af3a922c6d5e1b2a1d93691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc541e5a3b1c093049dede7c9a5be6d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13bb724a645ffcbdc1c1dd35553e01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52748fa7d01d1f8ad0a8fb9568e9477b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac97c474e087889e5f56f765006727695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bf25acebc8dbe5782161078e9d74c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b558d4031b7cf37b152f3c19d48c1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24012617737334f644ba08ac7a5ce2f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06704eb49dd03ed689e3e93d13d59fc0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44da3746e75e41611bc8455076f4022700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c1e8ea0a72a9916941c0a516baa8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e8c43b3189c4f0cef58552823e3c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b312302240becfb047b991f5f05f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbd03ca76c5a52ed1ef78bf7a5c6d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575cb958821721f107a6ab1e292da13705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff0381521a473aecfcc70ec5621d09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880c188acb3ec2da16a22552d01feb6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbf7e4cf529081a4f36a0b52785de8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f8b5d94b17529adf216163e79aa95709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c1c223a6ea1f6e2ded377cf914e0e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1590b12c4996e0c01004b7ee65276cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b6505c44525cc3b93e644e2d39b44712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1b0b228a54e86346f0ba974d20797713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df150471ac121eebf191de6cd5338bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef25d8dd12a9c23c3dbc48585a4fab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f774f251432d7fd62a813a2e11d23df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc947cc7e4b1c55f00106254d8c80455717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b92c8d2b6be9032e5cbea772dd285718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a972c9686dd3f892d4ab697b7802a75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655eff9a6aef623031675a0cbebe954720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518f8075d5c521684512d5da9efa876721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7354a043a6519ed3e0fb78eee1e784722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc8c5a9c06a26fa1d4ff51ea00affc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd19b9f0817d822bba78fff655eb9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68729c9cbac652fccd92b2cd96ec558725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b570d3f65f0e284eb95002b61c7eef6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b0730b7aeeaac0eadec47504f321d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ff4e46421a6cc99d23c7b55a3173b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27584c1ddefeb07c6908d520491498fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c40030aa2f5e28b90eb835ae64b50730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ec1a5badec1576cc353616ee08b4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c845a07243aee8e2c00ff304daf492f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41c74d4aad24822556508f3b41e0c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5319d193574d8d0a76072b8f735d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f1ad0644429e9fc2aed5894fc4e9c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed65bd7e3c4f5f5c64655d4d84a2ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87449de6a1e87442546084b99f00b36737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3165364c3f0d96d0199100c7db70e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482eb3b4c2d4b4556fe8bc1a24e57bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad54133df54634b5edef6c0098401e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0e8c6e477934f70c28fab50a66d06741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ad236b5a8ceb23a412dfab36f1146742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea458815e8006eb686fe70d189d45a4d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6325fc3792806cfe6ee27b509fda8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce430314ad60b340eaf7e07c89729c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67491d1205cf5e4e986b9af64a34dbf0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef23a45746a285f593a349c2da8718d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd7dfabb8fa503a634e13969ec9bea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259367f65aa41925f1150b84f89268be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cf66e6e3cc657b455d445bd116163750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e8ad8f505828025a91e6ff1bc449b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d28a3f2ce9bf44ad94d51a12042e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bfbf5bbb10b544b6ad2c4f9f1d1ce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79976a457a46411976cccc4c7bd314b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1422e7e2991c2cfda3d12580171275755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f333301cfe98ff82452062ecc0c24756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd79acf82fe55637ec3cb481aad6d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ecb7d2c3875d38be02498aaa19552758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f92f68b4961e1d63b6b7db0bd5c7f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b4e63023e63b08b7abc5271a2ca2a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0646900b196b99e3a50d2cf9f621f94761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7848ccdf8f0753a7bd33b731b045b87762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65ed51188e397e9c5398399a2843f9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e3d0780dc759abbcf9ab8374e1815764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd51e180fd26dda249a6c2b7ba9d6fb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef019e8ec947f7ab717c7ef0135911dc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327a003e15f9918f2045784c0bc296e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123e901820e1d88ef0dc1ae570c930d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe208d64dc8f7732e93d5b178d496f9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6424abe34eb24aef3a2e37e278f248770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae9b8b53f6fad5576ac3c7088eeb06771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abeaff6e32086fdcafe7fb8cc6a1b6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dabd529e8a1e66ee53d958e980c375773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1d8335c7e59994ed04ac6ece31be0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a770aa7deabdf0d50c088adc1949520775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb824e11b56d0d3b5938ab803566d2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb3d50bc3a5724536e15c50f96ed82777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c85c6afcd75a9be175ea8fe5c81200778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8a28708c0b1377d4c7160ee0f2422779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e2721cdb66030f20fe3fbaa3b42ec780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3c6abb6b1e3c72ff1772b727b4b9c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13af274d397331038b6257de882437782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54a18f53f39a295803b05304ac60e3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621830acc4151100c4cdbd19ae23d46784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c69b4fe4cb72e472971406f8d1f01785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4f5670093ef216256a61acea42f70786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353900fe6c088341f453a3c12c52b06787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920765309b96398af0f3f59021e31f2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5882f4036c635f32d76d750548e851f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda68e7980b397bfad449746d7121a4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f22c8b0552e81ee1cf4a4310c8a17791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf140ca1ffa663c9c6f591e5565e8c7c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c8ea0d3f7bd801cb72faf63b09853793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec20d62a9c08d930edd705124324dfd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27fc7c57889949b2435dc45ada037e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02380cce497bbf1c4cace64e12273e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d40c2e3135c04976f3bb56fbd4e41797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e30996b13828e539d00929e33c1d80798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42e35a97d7d2de0c785082a2d8c7c3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29ee1004f5d6bbf8377d631103d5b9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e9c5e20d6837d4fd7c1cbc1777dbc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd2f7d9d2fca2712f58f6731bcbbe3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15308da342f674496658c08619c199a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6955c6740e97e43d0e4d4083cb3bdbd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095d79da13f998628748fd7f82e8dd8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b111b742df3492dcd158cd6891d7b5c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03d6e44948ad4e935f26e236902421807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08d32c0cc53f210c620433b31aecce808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258ca89a03915869afe4f1b7bcba802809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e24421eca3cdf90e59bc3da4e24a1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500f51396d8221583737b19676c840b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f78f2160f35aea0998822cbc827169812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4f8ef1225ccf3a077adc5ef62d5a9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df501e9b4f96a9c74bbda5f2c379f9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a0b4ad2d62468d4c9ac91c43cdf78815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb85533faf0c39c207f5a20b523ae6d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990bc3510f100ed54bf131e8a1aafdb817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df2201a670519c11f904b0b029cf901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130510bf1e5aadc21ef7740db6e16232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69247d393d58a05a03747b836788d31b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2535415863f3db7b764d82acff02a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377fea28ca6bd5ca2c632e1a8c9c21b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb3a9d8e9874292973e3609346c6576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837b0afa6520b8bfc982dfd4e36fe6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b234ba67cd352388c65b06a21959598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1874e7c17c8b956902e88a4159a559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c5b5aaa9e80d0f17dd4e6fce8450310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3c21047ce4a886e0106e61771855d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b84a855f0373cf10331f50e06ad2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd2400073b82fe67e089b8dcaf308213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6ee709e4a9ccce60a1819fe7330b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4e6c77bf6c81167fa6b3262f6703815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe01fde6a85faa24cb53153295166b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978bb2d4294256d3b543112caffbcac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac37f0706a0550962f2430082f15f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861f736d131118300f42064f80d378c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c675313aa34f4815ef462c644e48aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba8f84e41bd6104d594700a3e11d5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758150673e6cce81a3f6ef65807419822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378d4183ac4a405e9dc18803c2aaea523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cfa714e794c0bcdba244fe5afb64524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e137f416b779c8939e2d0c6184eb925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c91ea1c5de75f3578e4c0f8ff075d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fab269f7b40ad21c5c652e618abb7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6698e7abde92b3d6de3000a8bf91128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab731c4f3aad1b345bf7301305934029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad007ac695223c13069956e972a7a1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45408e23b01d8df0b0029d2bd95634f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62213b42050e83c4f2482cc65806e6e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c4c107446d8c12ffbbba5a2d6064233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cfc36490be3ed7239f08a6a8f7a9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7f06dd25e789bd6b6c000d741b9ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b447239e1f1c01a54db37881cd24ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd16a757bc22a79a3f5bc6f032603737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cde909c987edec3e385f726b1036ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aed0f16939c70bdb70398e4dd4bcf439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625d098bf2140f579eec7b574b4387b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c3f0585635b27978e3af67643a33b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a367ba6e5c2366318c67044e676797b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13c6682e1af8efa73d551a55397b8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722fc592ad59960491faecd7044585c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf959e9a6de8e2524d9999004dfa2a3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89ff4a18c9640a0632b266fab8540746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5cfe09528c9572fa43e2432f1123c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490708b2416c689f5ff0b65fd46a579648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc32d680898747e3358f9d9416237949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4ff917af7996254e5f5930f5596ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b44bceb04cbc2ba30067a054df04851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13bbc5ee7acdb30d5b67b9b365914052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fac41888682e6cdc449f8a6a1fb93b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9d473b344a273dd5326214d6043d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843608ca269089d151670020e9f05ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f373288ada18d4525e535676f485d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df54b46d07ffaf219547acb2ecd0eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e8160690a83c674e6b1835a96d37a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280db7aa0c8446bb988d1faa16f219fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934d4c7f08881a4c674c3f57c0a736560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0c3d03859bff17cee5e03a0a1b42d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aef00ab48972950bcae4902503d10462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95476dec002ec90172895937bd613f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c9810b75264d16ab64662d30240f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e123b2832d15fb76edaf4fa43709965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d8597af72cbde96031c55e85f319966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976f0993086f059ef6d9251ffe91f2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bde9b398f7d902bccfcd9b05209bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddfbe1f1a6a623a3eddccdc466f64c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444d44fd88793b993be6825eaa6c11d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7169ab8620dba5e886eb9dbd045be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a329575a8d117a2b447664e2aa876f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e94246191e8c295ef2feac18c01de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f5390c4f9e5ad345e07defaa0a71274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02be03a46c848bd3bd2292d7b1c09875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a15547a064a6812520a7a3cc7e099a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dfaff443825c1d5c7e3a0fadd071677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a4dbcca8d956bebedf696169f48c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a8d6d8561fc92e4c10de0ab3ea9d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebb9aebd82b0d2b0420dab93824b8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c43b7c865df52aaf4dcbbf6ec2e8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee31ab79b2f9cd6e08d2a638de1bea882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1267a16388ec8b80ba316a2f77edc4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf7a3a24d8b7b676c860243a8a3ef584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e8a4b5d294d3cb57c607a9481f7ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c24c3b351e4db255f5955fc18b21f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7228b8ca42438e3f8ccb04b34e6e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d33c81f450ace87ad5e09c6831bae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968538d5080ef80522cd5d746eb5d26989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419279f56b83bcae8e90fe1313c0125a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdac2d456ffeb0b7579ade51f572ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb19b156787696ac4633848c433093692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df375ffe4d053eda9788bf3044ca72293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4e502c693776c4c1de9b18e69e5f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf31a9b3aa499ea99a561646cbf99795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a178b95b2dd6515b393f84798101a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec509eae2767a07098ed8740def95c9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f28fe284cdf01426b54b9146ecc1dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e0f316eaf07a753573206068c73c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb5adc469298b13667fe500dd3b7c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd089ef52eabfb19c4e1ae76f1aa59d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ccf96c3dbee5a329d02b90657b472102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b364559663a9903bfcace02e8fcbe0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be50a646ee6237a2b036304d0034a50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f820405e1acfe166e2b77921987bf3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a83b9d405bc3289d80867bbc78632106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eadc1e18f9485249d6464954a43584107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061848ec5bdff47fcc5215a6bb87a249108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de310f525c0876721fc542f06ca80e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da5e73c7937a3521bbd4eaf84a2f5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3ce986090a127120c71d206ee9f8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0dae0c907ccf21ef396589e9be554112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6828c045715e46998ebf038c79c99a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7657bc77ed326fcc0278f5893d5e2d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7656bec71a15e9a3cd53dfa5c5308c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8314382f6fc1a075a5040d63f9498116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dcc9e4466a98cad4cc24101ed4bd1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc7fe1509c5011ddcde18aa4ee724b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10862d14bd9398d3e96d30801d72c87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fb50656a4e9b4771a8896f391e79e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2623f5baec9c10c9d27b27019f770b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317136b02c0cd809c54492b0d347a975122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5436df22630eabc5e2878811f917e84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bbe29b3df548c6ca901e6efb1a95f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c995d6671b368d1674de382b584325a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4595044d6bf879e940e0d95e9144bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5454d39a25add5e13016b1c1e7ff0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701d5034941f588ec5b61a6b2a4ef6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503490ec402534d987cd06f66d70c340129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3aad2bab571c253d57b98d51f3bd46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58b35f1a87d8b87ddbe39506f29b6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4ddfca3426e0ce478e8455056b8df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdee27d4d63fd1eb1ffc4e6421ddc8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836159c9e1db67029e39c5135bdbd16a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccf0e421303877a06d85ea06154f52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49e387db07a610b2dedbb475ff75e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8618a670dc2fa291513da4c5e9bd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded082ea33bb5c07413f5aeacd14092e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77412ee69e3bcd72966cdd8d4a542cfd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaee39f531620155a921bd7d5b4316c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9fc2419603bec4e06f7e0a6fc356b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d62f1a32448e7f24897d398423d1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e8e1cd01f834b199f2b8d2930d03b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b49e52ac5faf0349c2776e1a40a41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693d57ef8d7ed2a86cef3e1715d5744145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0394961ace97070c32d4994147f44d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea728a1238c241bc9ddda91db0092be8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91ddca46a4c279955675403f5488aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76290982968557f87db016439cb58c12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54953e20a2ee0e090c54c0e0152aeefb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709420a229c4f6696b70febeba046f11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db3c59fa8ed37a137a1bebf9030ec4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5ae633a0537a08bdc1e51d713dadc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdb24a9a2e165b65dcddc5f576ecc8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1b9acbead39ea575a80af9fc420e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdd9f4de3589f49316a7caa654eaa9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcea9884a58c7380f3294c712d4e85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea62056f09ab602f1275751132d6d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048d3e275ed9b737ba96506fc174ae7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dc92a25d16ebcfb1c1817ca927bc9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6deaaf92b7f31db5bc0bb1cbadbad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc2a43ee7d043217d273137b2cccf1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ff70f7376ee7861a780cbaf0c14df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08434dc673a7cbf7248e51e67e96bb92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6088a8448589adf8844bd2bf7f075165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4884d8ea2bf52f51eb83c2272a490166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f36a697a752d57e2fc2feb36a5cc3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dc3678c0dbcffd6bf02bee6184319168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d0715ac8acb4e7f2dba3118f7ba99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927e6cc9c8fbfc24bc3118ba3514c69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5da0bfabf2fef2797e6cf0d7a48a05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d576d9bddbf1501c0f00b19b9ed2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5f367df0e63daa34f34e0273dbe6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb158a22039cb13768bc74c650c3a160174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c608286b2ff3d8815eeaeaa03e14a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577a3111f8c31d79956489135c960bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df80f1a733f85b4f7088c7a437679e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabfaba90bddc82dd05774dddcf5c2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6fd071661ff6f660980c91fc0a4fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bf0c2f48cbcf5499f9f85b17fdf29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7e17a51282b1e0359398d105e021c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff97756c29a650dae6e967d8526437f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d3678917f4d2f1efc0c785eabe483183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833893fb681fc9765d73230778c26183184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e6566097b0736f4936017cfbe250d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adf815cb74bc28820981dbf422461e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93902792fbc50aabbc1b0c3e9d9230bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ba846755f0d8a8b1d1f49e4c70ce3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b65a924789cdc6dd1ee82bf0e0d10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4508e55d253b1f8d27f4c897eee6f17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637366ed65998f959e2485ce835f28d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c4619db83aad5ea198ef99402159a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36f4e621039a337662eefd3dff0c28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee71cc3daf7efe66e92806ec6ae9ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a4fc10d6ad83300af0886462b9435195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700965fe026881d2b362289c69d551b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef680122fc48fad663a12cb713909b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d2c1ecc0c104e02c810eeefe590d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d5073b797067c795d678a7e1118a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a6f44d6d38008a7c301a0c5c9ba76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01c8af46628bdefc4a1c91bc4936fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0b5c18d4caa49cf1e4ac6b442246c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523cd61371932fae3d70b68e3066a5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90757dd5589ed74198affa7ca65c8f14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ead12c9eea0d881c45ff02ba1f38f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73417bf8e0846c8bac7f238b04917a05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86068a3dc75d039c45dff8812e0997fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bc3b8a366ef77df55a1e38065c43e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e6ce5a8651067a4161d9d752bf0fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36301143381ae28090b4cc7b3f1d8e1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a372feb924b2c3ecded8fa6e11cf41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f556e6e75eb388e328b9006771fb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dff79a60ebb1b0d28f710a07405f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb903bccf69d7bfae2b2de7ca83cb79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff03be143a31f4386cbf9dcaf4ae62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44f91cc93202cc371ac9906487ad04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da61765af87f1b2c3d3718c57d357ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3177dd29badddfdd9bea69ccea712218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05367fa4cfc50589c83a7c07e4f264219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929fd8a4c1eddb687e1cee37ddbb650220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a541c6906764581a1c52ffecc118649221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc174529e667794ba244543a88bdd7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29643467992b0bc0123cbd04b6ad19c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964073f6df6fa96a2be6b9653da3bfd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d0334dc72b656e960dd462eac0e38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3ad3897331dc12ad7964148bf0f11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f98e6386b87535cd14017c9194dc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae17d2781902991d1f86d7d8ab29d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c77d8e60da4ccf713f4f237da4ab0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f833645de6c98d58c680db1ab306d96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829f96c7218cfc79eec727307f6c9fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b8c5eafe7a5f2e1d38e2d36445bed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe03f4ec4ee44832781fdb2c027ffe0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8030b511a950c1acd55cc75b67c7d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d19f5821c285d8b8b9edd5805e2c89235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0bb1cc8eea37249e94a301a401d37236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb38c437afc04befaf65913380b0bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6381d8e914c25e9630f028c476500238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8234ade37eab97c60ae0061ab210ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c2f966cb4538ecc58ff8e47f38868240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254bb021835ff19e971816bc1d4d924241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64e51ab8bb3a418c8755d5f3d5766d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd27565b0982bcbad23c9dd8e71dc2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46bb22393dfcdc1bec8232b0711ef7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b93bca2069a04798875a162153b1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717019938ef8544e1390a55a1b20485246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9be18b73ae0f174ccfd73c338d4c44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b58dd3178e8c402d3093ecbd6633a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0677bc4c68b5e58eae0efcff272346249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61afe6d9cf093348ac76acbf6e4e2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6d543c69b7e085a34aea042016d8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4634b3ab36a26a904b84380085a919252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac770c4ea4bd0854048f823fe30a8854253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e12ab25a96ae852b35ef790acb281254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3162e0ad5a41a46e0a6e8feadfdb8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f57417a9012e03bdeb883cefc39e3b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2c41b06bcae319945bf4d79c3fc09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179152cb57c70ce916dc51734c425b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a91562881473911b751626a95c7bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b37d799905725d273b7432aa67702b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23f230ba18eeb52086f80b7352209a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aedb02008d3b2ba730600c8e176f06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd285819948996cbbe834282eb71d59263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8078bd74dbb6010827a3c65da5082264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829342ec8873bd2b5ce5d144d6bd4365265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c275ae425e66e70da0460293d65ca7d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb82c005db74b848b32e9319c23aab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c50f16e6c985a533000a50261416a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4244f7c40b4fd965493fa881f4ac3d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6c998cda4a8045fda0061eece3d90270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d1b212dc8e5c3443053e4f1bc417e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38625840fc8b9f472d98a0d6bb3b8208272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e9aeada4d0b2ae7089f98e1ab2cad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b60c0244d92f558c625234ab96897274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150b8cac8ffba84d1f5cdae33feb9e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c35cce5477b5743c8b14b463abb072276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a1bc26cb179877ea9857d478a4c04277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775b50829812224cc5d203b281d59e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255efc0ef698524ad1275c1172dbeef4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f440da92260a0357e42d39cb0e9237280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c1898b72843128647effebafd2bc7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee04948ec123fab31babd3916b8473282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce159a4aa6dabe5296c2d821b50df746283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0232ed9a0263f1b6ad7e1a5d47498284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7620140841e500163aff73686bcae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055b132daf396bada6446cf796c2066286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2871cdfbe8ce50909ea3758fc238a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2b87731db66f180c19051d7c8229b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f67741997dbd06e2bcf9469399922289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240523ed63df3519ee6a2d025eb76274290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd09102969a8307888529c6ea4ba55a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d4dc4783888748e3aea0935522d8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e56b2cf73345e72241ce325b264fb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5a7a3ea6517224cb291406ff93c27294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1499b0330930f95cd04c4af61e79a76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f135812859543be6be8536808881a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76aea919203a4f809e2b8149ebfda7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57003d99ecd3f66fdf208d6e8946c3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6040dc2f534c177f98511217a885a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae5d635e0d8024ce670c8bf5aae410300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b8ebbd513a8247b462dc1b6f5a069301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b431134e4bb679ed1517c95110beb3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05534b868cbecb1b8cf0bb4712719771303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d657a62d80ffd94cfd981d6cc557d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b535eb82e672789a5f7187dcc39c450305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988ea69a35137e283da744b34443af3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d198ccfae31118ac992a00d775697307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561448d14fa7431f048c27ab6ea6f86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7bb5dbbf8fcfd3dfa8808aa3361fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf9206aae15cfab142b25030269118310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e2ba7d09dfb060e857a2a4a067e03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d7757f997f931510d81bf22e656e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcca913286e699b93bbb682590e541313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d2e797d8eea21bdc06447d7382d58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea12834ebf58cfd931910a0f88997c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279b9f2b6bc80582dc2c3e6e7f262e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327d9a74d44ddf72db039bb7251f666317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3220c2201fb6550ee7c84684f4ff8a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d8c2cb4b18e1cc777dafe537c185c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8853ff1d77d4b199bcab82a786318a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3224c17809e6f5615adadd8f57cb3d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86648a053226763256fb6cedc9c26da8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299cf094e428f4a274fc5d0217e6af3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b90dcc7a0eb85fa58c3c98cdb84bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d6458fed07452cd6a6071548ebd39325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dca16fcd99698d53c18bb62bf093f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07a77e2651911aa506aef70a35a38d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c039abebd2e7886bf316f5cbd2df7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47731c00f469e77a3903b3c633f741f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f2aaf3cd66f6d61bd10334bf257aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68308c0dd8b43f00f196b4ff25f622331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db80acad84272a01514db6138b21e97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31624f83968f782f2106da73a4686f03333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fef1e73df6598887f3dff860e6772c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543cc2bdff3394de53aa38dbc154a74335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecb1d1e2add9466d5b095b4298b227336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb92896ad95cdd5cbecd0ecf90eaaf7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6cb140871aad95763732df3f20ace338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ca32d80eefcc518a6cef495ff7c0a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968aa6734780fd1038e7c4cbd9f428c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f83a54713de56d517151787bd4e9be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead499cafac3f267fc7067453cf61a73342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d173fb5fcb9a4ee797b4bcb69bfd9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8e25b8aba219a34e150c683f27cc1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fdf00ba780c1ec5971162abaa2333345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94f2a4fbc184f698750ea00a8be695346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb866fef5874f09f4f038b9a027737347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af30dceeb7fcc09b70b52e9b5a67804348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260f33c1b32365b552516840bae0b04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8945398b061737f3f24f8248b993169350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09fc1ad01539a6fc7f935856c9f2ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a24ae8a475946ad7e11da85a636c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e97f41dc65d7bd633be055099ca852353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc128075f600efe3fc36c7bbe163dad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c952ebe3427157ef70358b75a272761355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe35e5af5268b1ac4e172165e9bbc8b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167d2f58b46b011b80b2ac11039db73357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bf5d7eda87e6e7fadc5f491609813358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc497354a5a8efbd7716d683b10d8e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f399229f8f5d732e7accad21d8302f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde54b677f68d25a0056ba77039d8fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05de1915c0ba17147e35f70fb8602e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079979451af3fe7a23513252971ced1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7327ff7eee17695dad6e0c13e54fe2d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a2fd1c5cf89e5ae88988eeb9c6dc4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c918bdb36c5b662b1b5432518de31366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb950c587b73215c3da3517cac7b19367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516647e6336717cecc3f0c44e231943368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4b9a8236b325e30c6654872dc24b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ebd2c9aceb508d6626eb9e3920715370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcaa7bc5c1da9e536118ac945f856f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250e8f939e82cd7e098479c95cce083372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00810e5fc662879577c448f192e78ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6199817e1c2b7aa0ada2b1859f2ce0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585f0f4b64a1bd01422fe8d1ecdcacc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547f7261136246706b3ca969a41a03f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fc1572e63294e91749cb2b5397bbe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433e245d4e1dc225a5d079eb653f91f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f421de00ecc77d072e5f8519134bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae6009010b78d7a380e774a3941451380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485945c2a2ef73196c05c7fbade46e0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e00a11e5269ea41190f3a151cc66f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62064214fb3e7b3dc361b6d798efbfd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20d16217a5f77c73c3c18ea8319e77384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be45360ecb2875245a8fbd1e18be1e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77a3c28844b3b3e7921a81f0900c74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89caccf00b8aa698b09f85a84dc809ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ae683e644cfe459c9ae52b52db0ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d40e8034a1c5171889aad4bc5c1dce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31fb924366d6e0d28833e3b8c73265390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d73deede1fb2bc6ffd999c6476eb59391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e2064c0691e14f0774d25094e127c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159835f4fff91cb7475a022a863aee9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf202b3c0d95bbda738b6a027e2c89f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990f9714962629c92666139adda9a9f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216299e58f98bb1c1f2aed722f594c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bb6d00ff6cf385fc0c8edc0a91518397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a35d94ae271c0ce823f71a6572294398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee01bb927819fc029eed63aae95774399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501a54d3411056f57ccd1a38b58d593400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b45f08e393a2c4a5a585b81ac823bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0671520876596d6c9d313d923594d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376dda4f570e167c4a54b3347427863403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3a5ea56f34fbc5a6b4f417e7f45c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bd344837a50cd293ee47dc400fbb3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a6f59bd7be45d43ef75ff87bcd5ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea9627a195788154744bb7eb61915d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763c0b1978529ab0cbf3eae61b5dc61408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464e7091af53975e77ecde7945ad253409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cda8c125dcf219a10657b1dc7e0887410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c507c24dc424af75bbd3a0dc5dcfb5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c517c4225dced16e482b6e4a80aaac0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877807cfbccdfed86e0aba4c217de517413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064de9e0cbc1f3dbbe2cd56e002e58d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73a51d14dfda840c870d1047458fa3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f24e07b8f00c4d3c63ccd7f3886a1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ba867978fd7c2db36d0c25353afd5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc07457c80a8db9284f4fbc9932fdda418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210b9d2a604d825c21cf8ddcb6beebc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcef07c54f46ef5e7e7f3fd9c28e1c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65f9b26f66ec3c67ba0fdb045bed75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38970493bc92d3f635d58e40f03fed31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11f7c60989f0a42e4f0651d8c7e121423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c4cbde5a6fd19f01cb1271ff18123424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138076d525509c22967ca4d4aa90e3b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43c2b6ab525aaf48397738b01bd098426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108eb89bd2fe0715ea975a46a47bb40427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b149788088512257a9f1f66f04a2c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558de6467626e1843b53c4d435b11d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29965c10aa15a8df2019b10d028221a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48780136d4ac6d3239d15fd8213b5ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b711a29af3de04acccc7c0b7221179432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e87c8be07a38de8ee87db9f67211ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8f7be10907346a73f54caf5c3792a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9881774345ade694a8b9c611d7a28435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dececec996cf034bb08fc2314ea6fd0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01440d9b354dca669bd2d273940a2e8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff13287b13b8b55da4d8b91106b81e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f960cc1f405ea9aa38e3af82b36087439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e98da319f5b9484532d1b9b0dc66a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194f9cec6bf66c8f9af0f776ae2e39b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297146a7ca8fb9bbdfa4d54ac8544be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c481eed0ae410e236d0dfd090485e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f9d4199181277328eee3391401642444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f183c1e6ca4def6a46d877b9f29c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c036c79e437ba577f7b4838f8f7ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5c92f34b88e19b96c45e40d1835af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf524f2c0a8cb9945e0eaa7818158cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca269cc983c31e53492c4df935ab00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95adbed1444183d6e8dfb813e48f78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a43e3789691c4e933f129484b22d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f3d315b90efa648f619e9490046ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79834990e3f83be5915bb34553b9df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ceef9dc03b115a6da13773391e4ee9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470addf607486373ae848718c792f5a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97088f88bad6edfb04824894654b5bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15649286722630f853d01d839540407a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0856205360bfdc2eb1df4d05ef1d0e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249406baab7158bb92b70720c9d902d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7698a88b2881eb4117dec246513346460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640b0ce21a0d1ddccbeab87d9493b14461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de9d8a00943f3ca96710b8e8c65e2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfd5faa21af94466baa5aac2e3927b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47e051cc1e3b15931d3738bb386e71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e29e3755c6de140568957d3b40095465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a8fd4aa97400080abf101056f5fb4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcf1c99f85b542027db9eb7d2323e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ada8fc2f81f6d1ae7c6e20facded9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aefa1ac6b426e4768460f8a637ab64469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364de9594481ceccd2e57fc5ef671ef2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee98ab8817ce7e2c507b816e003f001471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfc1f749ca39efddb912a8a39a6baf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999019682c259b4063561f91c8914867473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f458dcb8b2960a8a1f87f5d0bfa691e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b823ffb8e768243426c03c939504df0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3859b84a214d2689bf9d7414550935c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36334d6ceb75c3647c9112d22046be2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9e948eb7fb260f6fd6fd6e6e24e3d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90abc43966c9deb51ae4fbe1d9fa1e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c2c40d20c3289dd53356a128df774480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86369208ba4517642e82024891048ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9758a0291535d080d4e2a4737c9b1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d0479a903a1549a31f2166e1fdff9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc7732e81d099d4821eb90410c7897484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5dfb02e8079cd3a3e47a5a0f5bb8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595522f214baa362b6d4c93cb7271f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a317b3d777dfee166961adfa6cf2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0856c988460f3238d76989b13eba6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dc38365cff376766051c8bf068f76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63befe097b635181b248c532797ca4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a39e89b1b908fc1c80e075f17ef707491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e17204b639e7367f71beefc110533492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f656a584c441b288e48fe6b59edb8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616a36fc005bb750d9853f6f0f8ee22494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe78677cf9a3356596d6f45168d24f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bb08fd6c236318d70759c14bc6847496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3d14ab4bb546e226d6876039f0b79497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ca8a257cf58cb7c7066bfc235a9cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74997ceed58ae2beb6a518e328b71e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf21f8b92a62eed5224dfd9298b8c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004f57a6b01bf67fe4dc4effe6a0bd3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce33976640d0b331d81342117aef642502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7bece818396774ec6682a9c5c2aa6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f50456615cb08ad10c13a6b2fc3740504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80420e6451e3dd302ac3e092d7110f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260040b1c6efdcbe3e62daafc3f588a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6973996a37af1261975f757acc10f83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99090c4c7e031f3f1371cead24b15b65508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b3c5533b59b36f0d0558bf65bff62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380277f01d8393352f4a62ebd2562d34510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bdaf1ac55ccef7b77328105f0319f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c17f89047237916076586ba26ccb2e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83d9cc9cf1c83c9932088e048c80e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b437bca92e412a7d6c66c0a70c2d8e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3608f3f06e90d1b27af99f956f24fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56939ec71c4f5bec4a3b376c7270452a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ba87f0b96a889fbf3d22df27886c3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e22e382731b5e5886bbd78261121a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f5c85f5f9e4acd82f48d46854d2aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be14e16275d1b295165c05d2058c710520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c2a5cbbc3b222ae88675257be732b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763d4f22adb063d56b46f8961d105e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924504ec4b8a8af5c4779dc2f525aef9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6a0dad2443b7a07b8f53db988fc28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d428d98732398bd11b8a28bd2896902525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb8b7428e333ae9bd4178798f6e828526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b326a0d593c7db61e5cf8278257e2cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f52afa6c45e2ab964d47ff738bd157528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3070b841558b56d7ec1bed64997d08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91374b27076cfed65aaec00dc328aaca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33356f610e5e416ff9c77a643e200b0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779911c40eead425c57b1be91ac5bb2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d55e29630beca567fac30d3c4a58e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13c035a02bc893631b7c0a5b990552534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bb0cbd9e2793796c35a3d14fe2743535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4996dbd3e5dd0f7338adb35be23626536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf04d60639eb044b6ffc824ab19d709537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de46199383ca42465c13e4359630895538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39a1302c26e58b453769fed6ba41ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21632d01ff5233cef5b2b79a4f882d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab98255c50af925de5f19eeef26cec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf099819981a4a66b83ecaeca77b0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51f7072144273e0893a2fde9879a75543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64947f27c22a55584ffb6d73e687a72d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78cad32d7b3e28060d9a1e847fd364545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493a5d3c7d00b31389b4eef86c29d6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b22ee45a457afa12f415e695fd2601547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfdd956469f0e135e5f61156740a56548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855d69c3fbd817732e5c19d45646844549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253de4d853d5c5a55671d632dfd1cb3b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07769b3b5903293696905ad5e09f1d96551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b51e45016cfdcf67ce91699d47a11a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d2dad064a3d25d4bee1399b4dc614553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51056daac0de8c383a6f8f077f8f9f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be070054544b1b8319ae7fd280fdecfb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414909e07985008e8f00ad8523cd1d19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffe0b550243071d3352e33a8c9f47f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2654efffab8bda27cf34f07ef9d16558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8a54ceb312ddd3a31f0f4906d751f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa6363b968ff54ab07b738142b3f07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24b0dce83a03ceb3a7ca8f8ab50aa1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d3bc8848cba6308376f3f95549693562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a275e6d0599537821176819d0a7186563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6144a5610a84597d840c31d45fec7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85595945ff3b658e03cbcb5159881873565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07142da210376803a19d833ac0b871f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a70fa7d1d6ded994fb8c96195be940567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f8885039e182e935a8fdfe47b283d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ed7308a7a9df57dde578e663cc77a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeffc2c22cf7bb1885ee2193a979dbb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478cea5473a47e989c18147d1050e8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a894cefbea1e38092d5c7b1d06931572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52303369ca43e26797f0a11ba199b7dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e10096b8f893fe95aee83001aae15f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924b1457322b2642f77538b9c30e962575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828905c90e5c3703d10b2b9e4e9cd1e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359603deda9b6c31e88825c853fea0ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e977f35f4c23c575b2a75bef0b20b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2221ea881540a296605cb2a773f05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80597a5efda1d681bd3d17cb5cc76e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04415f69cb43dfc182f35ff30944940581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a247a0c23a79e779c64530a59c1c8b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ef2eb62d2600d2d06efc4b009bdb4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c00258b90b1b4d1cab4378ed6d3219584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eecb52f1d77959b8f5c6b4acac4985585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90a4d59efe787184a90661bd2707e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a715fefdbcc8ed060ba9a72916cf29a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92e236fac55028df70e5ae582e88ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d3a874c35426f3d57bb6eda78c2a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c4cefb5a223844f5d960293d72da1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b95ff7ca8de66c47630ee637ef4e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824d2fec49b2818edac21942faf67a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d43a85b7bc2f890fc508f52c4a2608593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba72aea7c444bcebbeed1168070601594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a1559034ccbf6ee3726534572e802595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cef0670c8cf3891607da21b148a69596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bbd2d66ff79aac81b1fa8e5298e0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783cbce1fa6e21210836e6b522bfa7d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aa14575bfb49a9d132848fd3b448e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12b03011c59610eeaad6c4d77cd8c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6e9b255561f804fd403ec91a02b9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f671c83be73b80b5ad78cae6e5072602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe656fd4eaae57b9067bfd765ec91a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068874c05981938f92b1d535eb2466b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cd6fa56e82cb10f9958887452b06e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8975602d35196ba701c09ce59b50f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6cacc2b4d981990093d1ab1bd51fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9fd86e00e5f60d719892bd6f7eb6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a190a4dd3fe777859f1e14d933c1f62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2faf01609a16ac0af330d3ea2c06dc6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dbe826ffb06ebe9010cc1c1ba87b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6271e3b36c073a88aecffce2498eb56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b0c91021c835bfd74ae286208e65a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff163caf7a05a55f9ac8630a74487a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3af35c98aab6637eb7f867d121d912615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da39d11edacb0a248fdd4d0d17d4d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4a6febab30e56f80efbd3c5c48d28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfe2ac3991bf02e0af97a8bdc8e89c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd58dc473ff2baacce611fb8346436619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3e3e2bcb20c108f562cd79781e265620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038abc456af6ef33a936214c8d01b2c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926b7f9811ea796678482606dd0e2c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf3a15b34c2b663f7ead9f394818c4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6d7a70cdec1190923364d81c61345624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e666fca1a6717e1ccd2fa182a5f53625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e222b8557d8dbe5a43e5f67d23d68626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06cb315fb4dfc007b8c966a0d60e0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820a6bf9ebda29e182335e7653f1a28628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04387cc2e5eb2a34608cebd87fe983629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b043e41eb68f0efede513e453f1b317630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da24feb9a9f1904a2cd19a284d8e478631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e7a4d667776f3517dc0e31d4cc3b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e549e9c7272569aa622d2c5d4fa56b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9d3263a9d88a2b23a65632936977d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6e2b438a81bcb9ae91c3855f13dd3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52681fd21178fb345c713c828b44df27636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edd7b56f1b1b3ebe9ab360b2da56d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cc4e4d9f442ea04b037413321a215638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9d00be6aa613f8fb84f89378c6b94639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d6866796f57561a230029784bd605640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a03c8fb5854e7a4c57eb6ee7607afc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d738038fce368f80dcfe454f88e15c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad36b88bf3b4a6c81b7ebb6b602017643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15df308781ec7053b40655394d0ae05644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9099dbc87e719bd390580abb53f18d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb46d8159d9487628920c0493d17685646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3779e3bf8b53584c6886116ab1852647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7aa01bb8215a64b61a1083ef1908d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2df2a1d6616cd40b7695753d14a5d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee602498d69e17bb37972ed4521d59f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ebf141fbc2c6bed7bef1bb782658e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43c16cad61cb87b4ccaa83251ac610652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502278a70b454294e4a482d145342d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ae70da0d90cd60e6cceb5bbfa9735654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57b768aaa085946cd08effebceb059655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a19acb4bb133d37baef704fc91ceda656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bb7ee11cd4e92be827ef692a4730a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fa46c288586a02157ff075c57c611658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05ee16d933ee6de740c4bcf98b876f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee7a569929fd1bc0d3e7b1168012bd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f94709f94d161d3aa8de1557e44e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce60222899efa8510f3455a9d53842662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e05355ebaadead6e681ff9adce9cbf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207d30a548d94c691fbf3e3410fb112664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65056a67c11ee6531307814859302cbc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c8893a3497f6c0e2dd385303c4c21666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651eea64d28ebc4ba8de17ec4de98b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d2dda6b9b5b820985fb1f82778d6a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae197430685ce274cf0cd7c48bb813669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231adb6228de2500cd97e731b8fa6fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08333d5f33c52ed52bc913bf08acb07b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c6ce135bdb641e784ace4eedbff6d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f826bc0d2b587e8c724eafd5da5a586673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ecad9dd10a3452f8d593381466559674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4111286dc008f9bf330369cc4767b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8baf0264602ad1ac116769928e3418676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5837f53466bbe377d4f762687071d7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db44dc2074c9566c2b43ab96c685273678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c51d07841775bed924168a879d0f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b257a635f27bcf348d7eaa45aa0ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13947f7e306473fd7de9c581e886084a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c7585d6dcb5a9028efe380899579f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ee88ad04bc697ba3ad0dc6da053d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0afdfcd6852776b2a77b1448ee26a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d98264bcd67edace19d5007600f83685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5d441f1ea824e5857516330278c03686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba87983daf63319205144eb8433d20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53555d4087ae282c2ad01aa53df208bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbac975c52c12080803e9847e208ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d7bd3050ba4ebb8c97f7e273a209d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743b0cb0db884b37053464f9f3c31be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1d73c2770316fc79dbc223a14901b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca355610a74695a7f69c6b8af93e56b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c911fb802467bf4aeadade9afdd8b8c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec8fb2ea4c366bcb6f5b0fbefe1c39695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d38ef4903566139ed8950ab741883696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8896fc31fe6ff336e199b171ea24f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b670ad81f35923eb1ab1f64cb53c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96744f2b60e0753ba6cdecdce7fcff2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6514213bf518d99a614fcb746eba04700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3797825a2bb8433dbc04f603dd0aa97701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8b41879d82491590be9e53af3e023702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c7195e2c8484175d90f1b6f246188703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9a0cb46861c7baa6d63e7ffde4d82704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fcdd075e0c632553413c90bdbf2ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300b83b18ff138145e317993c0d8a17706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13847c22036e69233f21e16638206a6b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92df0aa0a3873ab45a660bf51a87c32708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4d0691de38ee9912d8364150cc76d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d07cad9ac6469556185fe246aba6f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688258988b9ca19ca5404ae39b0e67d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb980192bfb0d3d1b694f2e1c9de3554712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9578e0a4f50f2ce90d65b975aff209713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d363136e76c053ac12f419219b8cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9483012303da59261525759ae2cd0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43d0c2c899b03a88ce57260f5dff54716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ada9fe6a60095c22407a50ddb471d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7e57bfe8a8f1fc3bdf920a58cd122718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a6ab98d4ed576dfeeac89edb7e706719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7cf48b837b032a417041f4eda6b45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c26988f3e65d1470c062ffa2bb6a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87099bc35499db918424e1d4906d3e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859fc70095940bafa9e8348c56029bd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd73413e333fd126d60cdfd973e986d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02248a46312f6d7faf65ae85e228eebf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded25ab7ef4b62c7b8fae042ca82cf06726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658f959151ddf2459a5e6932ae8353f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ee85e3009c37a4d74cc7d4311e514728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7544d9d98964e80d4abecb9bc32c634729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b44fb8b54cb6ff47cebe0d0fb44f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee08e15c78507aab4bf43d65e66e1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a0e7aada0dd6363066cbec0e62abc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97919af1791c06ab52a6b38354362c5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7810fb8d0207e51f9e9d0e899f295e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28367563d19b925141155d4f6eb5f056735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000b8a27f873f54d464909b2e75d87a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affae85c06b73a5ccde5a7f4075d3c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffabff0752f0cbc726a6535cb3b97b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ddbfe8568383dc76c713fa5583f19739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf76435cb530f5af1f00335f601e0d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ea1f774c08b5131ef142978733805741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10652826a23102db5cc22fcb5ad82733742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067df96683539f7ee5abc35231ab24f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd5e12b8588c9d9dcfc061a3c889d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a908365e660b41f66f16204ff0c64c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e865ab3b937a4032b63fe8ca4eb648c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49eb7c4a5faae35ae791a9ef6beb53a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2e3435ab4bbab95dc122be52a2cfb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503483ccd4abcd82a04debfa8c15069749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449033feae2227866332db2a7d9137b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0ff5ad62875bb4891f74f72ed09fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd597aefe017a749bb452f74d1c84e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e77a451f25b3931ca5d7da4397bb06753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7645a6e61cdc66e4afb2dab7b9c3e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c39802ea9e4d20ed1d0c0ee11c851e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadadb4abb5e38ac1bc749f99cea8e54756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5141b361e127afe7a42651dbb8b867757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf739ec9dae2d59a7dbfce6a2f3f329758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5016b80931eb7add4eb551909ecb86759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762393a42d3238b79776a246ccff3fb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b0b8074feecd3d10735a61ab45971761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835186cf68f93beabbc2bed6511bb59d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea22c0eba3e47cbcf8694d0bfdeeb8e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ea1592196b6857dc0e4a31db7a5de764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c4c8e0aec0ae031ddf8f4ad6ef10b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26bb29a5a12e7d2ab238ee5a303567766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc7f8dc3807d9a224f2fe6bd2d5655767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>