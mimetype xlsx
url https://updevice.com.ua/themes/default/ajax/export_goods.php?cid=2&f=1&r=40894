--- v0 (2026-08-22)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc2b9218bc63957019caf75d6eec5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a92d4efd88e8d2bcefb1987db02de02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe6e41b047f65942ee78440454f52f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58739e26e81f772cb96ca3a2d934e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97bace5102c268d0c1b2c3cc05fce85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9428b4aa05608f20dc43167fd4d8d3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a07c186750e0a15763b7f530487247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752b45f6c4a1044fd0b3b3a4ffedaa38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dc06acef592f98b321c7d709344659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146ce05235a40e20a112400c80e5fb010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc0aa49fe210611867a4622a9af65811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57007844ed3797194f9f3b2eaf8991b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b225f576c1fdfb986e96be6767c3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32b57f0766e745bc2a258a25904c2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfff7ca9b0b69a7188589125f58672215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d800485b0ff3b6580e3f3a46ab5467f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed832bdf7466b7afc85bbf2384101f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4aedc7e0c02a080295a73f116a927e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecd81f6801fe3334faaa93b2e2a61519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21092b73ac22a928b62adef498537720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3235049cb14a9a637465cf176013fd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94f760fddbd08a82daa476a7ddfb0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc97a6561378ab39b718cdb7cdab5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07c8f2493f65743278222e8f14962524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2796c9f0fa7cba12be1afc7713cd5c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56757a18b17c74b6e2858ed56fbb270b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4915765bb8b961509d8574ec6ce40d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c927cf1b1bad7505e3bc355210d654028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ebb9f9794b803e8295a0f714c878129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2538b230a6f6050be73b7647fcb56230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cbb20d60ac67c419394cfdf4f8ee231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e6ed70c65fba43f01854891ed2ebb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace6fd7fbc8f77a4a66326e1060e81d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f82a6ef849ee4504703ce330a1bed434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0275911db6b70e37a7840d02f16f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30b60ad2af38ea0b41a200592b3a8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aebdbf5cee72a5e93c740d59a53c3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92caa085b0cf2fceb6bafeb95e35405238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84272165e7ccfc22b325e098fa5d73d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901016296a885afa8a929582fec7cb840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704945fe41bad909464bea533b1dab8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21699134d4ee777994e83deb26f0228042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687e470837fcacd29afed186a8f75b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b5707e936084e28d566f929c88c5344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c4e5f29c51e75f10b0c1d0e5ede5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43161f1c37f4b1ef7b6c7b9ebfea350b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337f21be7febbf8ac4bae76604185fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbb7f739ace03f045066714691722a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8bc8ee0c1fd718123689ada3743ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1df20c5bb2e8a6d5a905a53c7888850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe492c1deaa7989ce3f4607a9c2e64c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68caba1e39c8850497b5b078080c976652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce695109e14ba6d88e96bb530bdae67853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112472192b93048247355ea3be8f58954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6fc5f96c2e736d3c0e411c82c3c4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ae650167b1d8f5089c6ed6c9a09c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41c91c17a0107b2a419a1dd7e140c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb6fe7141bd4f45f828b48981e771c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3fb60599d6bb55c07ab1ad6ecfa3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66d96be4bf8d34af9308a0375d154560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb9592e74fe71ffb272826abe8256461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3719b922e38f406a802862afd89020b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd48e5a4fcc3641773ee79a2964d85763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605e0fbd057ddec33135cd6badff7e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa771cad91c76f2d7fcf279959797965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca00647eb09237287f7e891f6994c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c061d3cb5600cd7bcaddacffaacaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba933be09fac38f350fb520b87926afd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6f2b189fe1a909a070e9710bf2fa769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3222c5410a2ed97865853c7d5d42170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd378f077a01f9d592514d0d9e95d4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabc9ae9da2e818353ee3ae05c480df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7847a65792c8af2212698aa38ed2c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b21e2fbf62849086e7eae299c898974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75b96aadcd0d1fdc4b61fc1ecac82b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d97692728e7a0cf5299ab82d9eaa376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4903e12ed7bb0e2f6949d11c6c0dc0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087420c486c3bef82f54188a02c17d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fd907de6926e7a98c654e867966b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88869edeb121808f8256d67b0497e45c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3849ad2b89857571b80a17e214d8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61246523d91e76caf404f78d667290f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b248fb0e2b62214b149556de207a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c26051ff6b0cbf284a1928aad9fa684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f54c5a6d304d24eaa9c36ec1b021585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc968c4842cb196309c6e83092ae69b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837043b155001f377377f200f3860c4b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45ed3f41000eac8f52d116d919de2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92abf774d609a93e494bef3e2a30db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7695bcc39c586f0d87c13190e153ae190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0a0a57a0ad43f6791244b0807750e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb80fc1707b0b464fd87b90b10b66e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7962eeeee62b51803767fda866af3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb11ba5429e455057d2cacdd3f54a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0414812dada50e0b682e462984671dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172f0c2933d526f147b48de5e967bc396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fda59c9c8b55e76709f93d9fd29d4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75921847954a2615f35163514ea6798498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cc95cd11a5aba1467c2c5ea928dad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0743b4b546f1bbc9e381d63d068612d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be32382cf1e3596cf27d81508aa66cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479406664337cae9c68a2b26bd2844a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3634556994e4d3bd461ccf03ebb12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ed91779adbaa0c2702aafaaf906fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029df5fedd34648de914a6e307fe55ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f47af993a86efde5a8acfea235ede6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117df88d2b4da193b467264c643b889107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a592148a42275633053e657e65530108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e82acd85d1993965d41a4895e9355109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713807561c774e7ce151e134a5353d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42a7449fe45e6e25aace07b66433d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9168efc784802a7f3b1775b706758112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d4e85ea69c2593b1ee50c4a8d93e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258c26d90cfec9bae664afc4fd5205e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a33e1f28f824d4d2c3da87a3f3a41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2f4aa38ab96585128f0641354990f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bb08c53a48eaadd381254437772c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a67a9fe582103f1fe7f9d986bcc0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124acc64bfedb7ad1efb39af099cf2f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acabf8a76ea8d06b424c7dff16041ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0acc6983ced9bac4d3e4ff5193fc8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabce4a7d5d48094a1df443d669ab3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917dda40f9e8ef1507bad816d85bb45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44252f68a55ab7f7f2e313f5ed76b513124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b61daa7724146999e15a9e628656b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6c2bc6a9d6e7a33d0ea70ab48ce54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4be031ff5497688af5b2aa2c038d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d0598ba56c5f9537b0df740a2e6e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e382ad8b5392facfa799908d40662129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853597dfeb12da0eacc3f01d9991f515130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b1fa244d15a4690c8f3f5eb79739c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d8aad1f0d1ac526cff9e5a5431635132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1371bbdab2bbe96828d013d57a64dde133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade673843fbb0bce3b99b0858bc4a52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685229dd31f3aa1c1582a544570b197135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3288417581a09ccb58cbc846133e5b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab4295474db64fd4df85a2ee88cb1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8840676461077c4695187ba87b3fa79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c2e08a38cc64a020953d3b0b2709d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d156af3a5c35aa4fa2e8bbad750aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5fdcf7aab478a51dacae2689f8566141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9cf953d45fa12797e2a5a986d0b11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840095228bfcdd863aa0afd5c7f279bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9296f11210cb57ac3cc3e51ae525f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46c942598c6973ddf7c25b10c07f03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afd64dbd090ad0647ddce5c113fd95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13523b7f7a5a04563ef809891c1558147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfc7761219c27860fa099f1a645387148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b02794704b1067211af8830bd8e6c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234019040811f92cef54955b8785e3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431d6f5008b0d3f97806f36b7c75019151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a5a438cafbbd6bba612212bf1bdee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c572b77704558148368eb0d9b29133153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc1728767221c7225f26270ac82aab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1950a09db067ba2455864594d373ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219de5b7e66a870799c10fbdb6338db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952b430433897cde2092c025d4314df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb379deb2c99a3d05192e5344e8b3a3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280d2740bf83a6ab7d0290153b34502159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a02b24df1f11b092a2a3e34ba5443160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f38e0ec05b32d9f5a5d05bfbe814e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ed03893c4f404810837e6ab372c0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c48d0f9555c49cd4c14d20857159a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81836faed670285f7e7df450588432a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db94fb4fed64bef2e3aea841c2a0b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8b853cf3998c4d72c1190294de42c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4d5418ce3101177c9d9c6353a71b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda90cc585cb8fe266e3a9b7745d84b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd76a0b0df2aa1752d8a71fa97c0f81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36993f897fe3047aad1c54f9560baec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27c62e5a6787327598b3bd052c032c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bcd14aae957a36f7f5b0a0893bd17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a994c78d6196f498507f3f4e30b96de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee9f12a8e105c477087b51f4c3f597174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c09b15b04eae4b105f2815d05f518175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a5a21c8c07c6676f8a387eb7e85fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d015f2cd0a74581470a9cc7c40d363e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f491eef4ca4936aae3c3628d72c682d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7572075cf5f3768fa813d595fafb168179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d0c4ad3fc467c95a94546ef2eef10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd1fd77948ec753517ff936e0840f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68918955e2d75699ed7d83a19f65533182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e72656173921116744dc19041e0f9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134e14b1c00795813c1c3dd960f9418184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97e74870ae3f9ce8e192e822976601185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287e0e439f24b4fed842a13e0aa213c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619aa0e29ab0a2eec0308c375d7a3668187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27d585a4f805959eccd25b93cecdce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d6315b25de9f4c18aa8e677330692189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3644f2ec96249cd660aa07711b2a0d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42cb51fbce5db833ddf79d0ad8a0d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbff412fdd5b5623b70aa02b106134192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be43c3fd0e340fd8b2c5dae863488f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401425fb5a9df104182d8356b6d243a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9708cb2985340ab7715622b6931eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969ccd4c0507a1b51368f1980681a80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81e9f983c924f0869474c8da9a10be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735cdf81dece66f0a3f8621f5e4807e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30606353390e750251fde42a5b18dadc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b2225d37d02832e843b14c127f3bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd4c8141f9748cd05b338a69493869201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650e1f585b5a40313526530d258f13b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d91ee4bb410f8c351a8a87ac6d6e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806db20a15962b397091d5eb6ea5aa81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f717b8e0020e453cb748d5f5fa8fe5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a206d690b4327ff064d4dc5dd033328206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de2868188d6145af729dbad936dd13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f11930848085be926efd38d7df7ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34c753bc72ed1edb6a9cccf8bb9269209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63a8bf73b446e914be7204a34b2cd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2648584650047260d8350d085b8a76d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1294f71454b8d11af38c7d39368bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5a5d92be616f8417bc36477f587cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffe2bfbeeb8faa07f1c197aa7f1d20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc96b627c80f458b0fdcbfb27a613c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e959296f387cdd828b07e273175f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c4be1e527148c0ee85afd137f03f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ba67c6a20976a6a88a511fbcb52e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0bc5954a5c85e9b56f7b958b12cb0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9d1c0381f1f470588900e28520b9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d821895ef6eea6ee9bd0453c552a20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0cd3ec4624dfae233bf97bb193cda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904e9b05be8f27f2e7ed7bbd65543a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c85fdf7e58e60dc660b826f037b02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b27ea29939b0d9306ff803ba3fc78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d2c49f779854e9669bd5bc1d27385226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd35cdbf0807fbc872844d8c5811fdf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481385ae33102d1475611c81978d06f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31749b8e2a2b5feb3141bbe31f228b55229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f3e2d0d3d8e023994580a56421691230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e96d2a8cd55927cf43ae20f6e176ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569284276c475f819a925d143038cf44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd790b4e4d05a497e79ee607deba36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdf5df7a85c464b4165aeb83264094234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a6e5bca177447783de80e4730ae87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fb87ec38911f0cba5ca21fd0216a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd66b944ea202b06b9927076b7d61bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0c6ffa0ec42b9d683b0d569058e24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71df3dda4f9ed4a73744f76531614b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34f198cc0b34e4468d83ea0155ed8e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deed0d7ce5abcdef3e85ad28f9a599241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fdc6df69e014d702c012b9447125b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da527c566f0211c4fdd2b0c477b879243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0515dbed86a5b3bb5acfa0a6a2667244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6790dd9bb36d08ea33adc1fe83e9e10245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f228f10fe429575c19b2edff9a3771e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaed2ce99711544a2a89b113a58103c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8e17726992d8bbdcfb3d5f0990619248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fda4f7d00718fe0c77016ef691a896249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725f7558307dd61be43c83c51138092250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fac530771d8bf3dbdd4fe5f9913f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f95eb76c581e649f5de03390f6183c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed158618dce2ed62aeca310cc858bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da6851cb0fa4c692b4223756f58f17254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af333b6449016097205c3be4dfb81f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326030352e6421f9c094137d949cbcc1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c328bebc62832852d78566b371cd4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1bd6c1244ace9b08550638349377b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e422efe0e7f9e8041c55248dc9978d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12dec0b1211fece85e19ebb9235829260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd24297973391ca935b9a6b941df4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e536419238d23422353ea03666b1d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d680e32f4bb8bcf3b6822a84a14993b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06398238bb4a18cf090ba040db5c7c97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e070a4df7f7d7fe2bb369697f6d804265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e416cb20bfe0ccb0a025783ac215f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247b4100d4de261a58f18e125326b6d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c32be537f00b4aaef1af9f6200fe94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6141ca7f7aa90cd29a98439a102b30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b18617e7855181204bec6132b4528e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b1c44aec5f56adbfcfded7641ad60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a536e8e84e0bbe1c1226ecffa5c4eaf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6cd73290378af2ac980f4f9226a1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad36d24b9e8f177d50c5749176775f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2133c4ecf52756378a80df32088882275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c368b51fca50a342b136fd1e7f0e8ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ab871d7ac869837386548cf3c4db5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6334bab1d31e755c557f11c5c76df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071952569a7b8c3cfd2398321ccf656d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0d00f9cfebc304ae5ac3687c81182280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf251f8068fc7b8a76a36d58d6c66afe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740cbcb1e12f98fe04d6d5e71ac96fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a8f38a487d4df37d6237656b3cd49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3a1f668b19ca9ebfc26e65dff883f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423379d6d4a6e851e8bd6d827dd8186e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f1de5109e3ebe562ec4137ffe805a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a96aa885aa8f64c9f14cb37815fd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3704a34451cc37ece051abe47a30487288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6839dba3a3664aabaf19bef9ce4a071289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd74f43ff4bd05aa35df011441bf124290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5f32dc1f89e91e646f6b0b17dd210291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526357c243fa41ea240a5633ead59901292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701aed2b4ebd1b7261882abde31661e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed4903ee314f634760a6601a951797294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9b3356229df06422cfa0a2498ba5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4c9e19a8814181ef23d386b480c7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7a1348700af6cb91d20f2831b026b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bea8e3dff22f1179217678e0a89f69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd31110ebf938105f4c0c2625d8ae5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de87bb84dd849b3e05cbe6a4f5419c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9d20f6734188f91c43a4cc5ffa316301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e53b0cf462f388c2f5aac1634cec11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac3d310f72a3118d3470415e1cad59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5f7e6260696c0f8050d4db93f0e50304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82d82d6cae77f6dbbb09932cdbc71b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb2841c8cb23f2e0adef1f37629a1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622b427a4c4267cbc65cba33c3661cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f9b98956db9fb7fa1df19efad1d30308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326d074338ed3ee711163d8f93d76e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cf4f1b690bd98f25b41a36c171476310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab03f70ed3738c30f1e04d65dd5fba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edca8de6d4dbab5d5221667ecb5ea56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adbe2da72aa844e8b13e94807ee16f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaded10a0264393708ba55fad4d45d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf8a80d79c15ba722382c4f1678a53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907ca9c79c1337b1251d68da6b01dab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc19147c6f5f449f0e2bc6ba0bc45d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76a179f9d1060a9e38cc6cf2d8c506318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcef93faefc8081a7160bac3fde0bb1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2efded8213326db8aec758188a284320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e25b697a9dc9ee17b1120d301d921f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a55f9fa4148e63b58d3e46abbdc4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e4d0b3d0631ef9b3dc09c4f9613b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79762535640c34355057bb5019366ab4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d49d1147a2013a18acf7bea1b484ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af7299b982fac7d6d4e7ef424a2152326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf19e0aa2ba6a027617f625f40ec34327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812aa826a3423fb644576050a21ce629328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa115aeac5945cf8bce2430ebc0a8a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdd6ab958a48bf057ca8e03e5229ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783290dc007e32bd4866b6131862acb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c48fa1a8585dc3b180b9c4c496b1e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005e745e070796cdba678a442640d7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c6e737b036914eb655cf49880e8da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c318d24e4a7ad43b3829aba7691c3a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0529b4f587dd0281ff7fa09e0609863336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011024909d06305e14b1e578be4091bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1150009d20cb8eafba2e11b115ade82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bc1a21c5d9d5efc19afd189b543cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6683b85134989daa1bf07275c3128340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653660a52c82f9168331208f416216d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ec96d38a82cd1dd8d2f3d6b09a151342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86acdb9803e38a119d08c82e64007e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42ae32d74dda433b8de834fb58c6aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699241d44d06c52230dec4db37f91d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75892b1ee7b28ae412b15f5cb915a09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1daee567d8129642d84d6107f823d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea411482490e71131711d725cc6f3992348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4692b2cb24edef152197506481fcfec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb66af911519c97ab9e3d638835586e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443124c3b65ca1539f987c81fa4a730e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d79a9c9b9cc88666a0f3a77ba7a770352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f778fe66dfed010696ba532c2d307b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5613e0abee4002561928d62a737eed0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21f095eb13cf9ae306f3d102e36e4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3bae81e852394ac60415f1f989294356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e0127e5624b58dd0549415628ab5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4520dd2a76a3aa30ed13572b04a42e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31959184b86aa88c6c94fd67302cf084359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97471c8b5f55e3fd45a30edf6bf378c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74313c13020b48cd16cd546f4392da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7d166dffd6293adaa06a5af1b2d44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83235700eec47bb2316211e889b3e80f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c422576230e47b424e203419e78237364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b6cc753bfe3a4cd3d80957146ac8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37a359acb48e1c896fab13b7ed7466366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b7fecff7015896dcdb08c24ace91e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba4c648f0a9e149589d5e3af4604ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc57c17d33692f787f147eadb47eeef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488ca7aecdd00dab145c91168cd803b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb8f33d51b257866a2098bc73bb903371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf7fe98caeb0f96be46e4373790975372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a764eabcdc98c1fc8250b298addff3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e51b4aae945e19416cd88d793e1174374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b462d63572dcf62fa03fadd373e600d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be85f8cdac037208173067bb2eac3f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358361bd5dbcae2505ea07655b9ac5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756cf1e348296ee1dbe5bcc0c0fc6a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f8f8ac8f00927235be093585702c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e834e55b4711a4a135acf44de36077380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84b50bccca678076bddb2038b79414381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c883cef499fd85f47fcca7d259956d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093bdffc6073d1108c293340d795a5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2ef0460623ae7152b7396fb951c2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c6535e6d567f681cb6fead40547aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfee5947ecc6dc0aa3009b890eb0f61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94166f8a63260e196acbd71a31887d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbd3fc83f20b9f526bca5e04ae5cd4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a656e660c8509505d44f37967ad2a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280781bf20d2599ad33b1dd976f30382390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2bc9d82b4971c600e188fef9fa012391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c028f3e6cc82f97a39439555b5d6902392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c35d4b01fa51799674c223edb8895393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298aebc4de1fe113b74a693356f13124394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6aac73cc5ecc25f5d3451aa2a0cae4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd059e990cf7682d62b2873cf7492b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666180aadc7b912235580ea7437c14a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968092c0a07c8c5abdac16b32d061765398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfea214faff2af6450a6eb45eeb94e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734c225318455a785282c08dbc7e886400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8389752cc4a126c037f00faf42f32401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49686668ddd0cb982bbfd9c648c3dcbf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a72995d96b8b1797c055b658e6792403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac666158f69db0034a445f0621ca37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9d23920ba3d6f368d13a9e5c49d65405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908afeefd94fcb84ab22442a97c529d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdf4ec7a9bcb02aa26916c7a87af7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac135ff4df79cfa37f7088a153730632408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fedd979c99b063e8d797378e2e8fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38006bdd8889df4a5564db8daca1996410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137177734f31041fcd6116b995f59f35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44fa57a086f510109dfffef10c2233412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc0f933721fa3a77e127b2148e1226413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cb8db595d0365a53bd01b946fbc3c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef00c28cded9bea4d53ed2c19e08961415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35592bebeaf7487c4aba1c93389daf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d1b3b2e56b87b388f26602935525f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a35d793adf2f97820c76c225966f0f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073dfec5120db66511c75186cfcb06a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb49784649e5321e031d8ab63527bdc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ff767eb1767a7196619449c1b3ed8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98abfed814325759af98e91e23af93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30623e59968265e89071c67e5c85de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca7a2eba72b61edd733d55369453a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff943090d1927718f024009c092fcb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319844201cd77a47e8f32c1a4630df7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e9d0b61b4c1ebaff931115df78b61427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56960090b5380a754f5b5deddca001f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cff229f3e2e778ae9f9549d5523436429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a4adf3210e2b2c306fc7a730aebdd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba42b1208306288705731ec9815acf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514ca896eee347c5fbd643fa7f18928432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3280df7f675f7cf3667df98836b4844433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fb9afe3d0dca8d47cd162e43d95c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b1f527557d718a0454be446b31ad2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774dfb4c60c07a8015ea20f5a0aa69a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c93acb8d826ee06dea871b15711d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2da71a83d76fe319e0b7255dbd122d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df08cfcdd417d28e6c6d7edc58118d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ffd26040215b3efdbb024672476b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45ccf38372b64a8ab216ea2abef9cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c02f91f192baa320f5d80ba4c993f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f2587e4df705b6a336268f68793cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba3949f6fa7a4cba0705e8a4544def444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e27fcb9c0240002c4658f766040ef4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2e76a5043e6763b72058beace56d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99923001467bbefb2b0d749de30768b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e1ff2a2145cdb68af26fc890881db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2e7681360637f86bf69b08c845d17449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7b991662c4a79e6f7dbe713a8d618450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56edffe4ff07edc9221ac55d5c7e62b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdf98440c395eec021db75e8c38bec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e097f28219d149a33e8ac4358fe170453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4eb9ff5cf4d7b59974eacfe277ace454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ccdddeabf3555484bfdc6067673cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c37fcde698d3c8f08a54958132772f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c3b74787f0034b3685d012c0a038c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e594ce7af7430c81306cced8aa01e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b984077f40810836eb81fc8ccedda69459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be2a582fa6a885cd2767ee1ada2bbf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94348abdb1353a488a9551548bc2201461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d7451a5de6e6363bb89a48523e469462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138a73c5b575815c353366d7dde5b7c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356575e9441fd5d7b3301b19745e15b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93df481760f2725fc62867794d3059b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718d78e89d80eb621f38ac30071d5af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6088275967879564a148af038d141b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebea37c7aa30099df57f4d9188245c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0680131e1281652be13fdbae86e7a30469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21b297f35bac01cac7272d145850dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023681e48c99aa88d11b410f66d6b0e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae40e9a9780a3f2a16d2ecee6b9203f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f33de2718d06c8636c16956c60ba3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92ef02904069110fb9cde752040904474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79644398c3a002d735d5a93abfe1e3f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d53bc1abfa5cba6bdd12fc46d3999476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ecbde8e49ccfbdea59ce4ddde2cae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511df021ff923fbd09b3999685daccf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a0c8eb11fa09087953f910a4b64c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cdb90c4caf973642ad0885f8850f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddbf2428e6a8d07d158dc8f2d7bde2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad26af3513c57b864697f7dfbf8fbeb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023aef86a62806f95a905b7715d6f0e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118d7ab129dae513a7e515d09641a91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c394028633a596e2d04087cb7e5b6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c7724b7126fec443ba215bca899c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955be944200454509c8c62b5c080a25487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bac319d7e9402ff5cd708e8bc3efa7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4af9b023ac0376b08ba169cb8227af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5ef8c0a3f562bc59b4cb1994f68bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af5a07fac0ca563a375d02b0dfe92e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4867f930a46fdd8099bcd8db4b928492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83db9aacf20c8ee09500e4c281ebb04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa7d8d37ee425c2957432f83715a76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bc4a9323f0b649e890d05176631d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2784df2f5486d241d8b3ae35888f032496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94627a79a091d215713a3912ff23b01a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35032734276d92e36d9bfb3e31af2a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30356d7540913d3a689c88f1a79dc317499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40740cd876a6a8e9176cc69f62ed64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf87518f42bd232f985448efdfee46501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04198e06869bdd613942a0cdb34420f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67f8877a5e09f8b9ac67a137b30a77503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0b67777722bdff4790d8e712d07ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31102b432476b727e798490cb08f5bc3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825349ed875b5e55c8b6b83cc3cb219506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc933019fcc66cd748d6d8f71e6349507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c369c19b4454a883f7ba75b12959c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36f385b4ec6dbb11b07ac247d84295509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ee8dd73922e091ee0220a111b440a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff92cb36a0bc313f150564f59794880511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521349cadf2ede82ba69bbf81c1077aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b160aa8271c479736225d9974a1f05513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4972541c6e2b82544f6946e9eeb9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c2986823891dfc0cc162bcb075af8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ee856a03a3812cf63709765698f06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115d04a1f2b47a2379d5c8ea6e99378517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471e6b09c92b38e7c65f1ea0550cf75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ea6e97616a6ace694298fe1f9cecf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3331f8d242da65503246578012002520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001e6a953efe5a35e3e1b2e0cf9e1c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3264a3598700dcb2a7be9f9d74a420f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598241683a9f356417ddabbf18e115d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a3901d956fa4629d6a45153ffc253524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f183b137873af03320723f1a643eaa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013d7209bacfea597a4833879df4538526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfed60213b861b21354ade9602ee1a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106fa05b26bd6c98541298e091b3361528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cf54ac8ebeb3d87ca8024751b30b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b66519023a4317106e69a5fdab381530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd784162883b081f5d096f66cffdd87531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631b7f0c2a0c84ee2042038401241b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e83403878e33636030ad2e1e9f16ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c37832d85c8d6f2e110541cd53cd4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a87be41deeea9be3515278969c559535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582953b2d24cb2305f0b6ed69e43302536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f262e213ee67d16ba893b1b9cd7fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288c61fa7e79098a98339e6ae34e109538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab46fd46b7fa9ce5474f5c4e190cff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26677152bc7dc82e51b49e6fce541237540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e3b520a8923ddc09df0983e5a8e05541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c99538ba339a547f8917e72e3d6ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56299f14942e6617377fde05f8460d69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045bfcdcbb2b15e5dd94fea006765a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a795f72178e8605cd78f00740c9f44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f86563c5cd89d02d5dff9bb4e35b0d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaef9938dba3abbb567132809a7a3c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65078d6acc320455fe5f0330cb6d40f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402c35cf0aa9fc595bd191cd73d000e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ca667052107f34eab920535a79126550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba54ac6f19acd7d2abc2da02f661e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3514542599289b0018add869668ae9e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c00437e3a3b4e62c973b3de27ee9ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b550ec53c250a25fb8938f26bd3cc6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c75815bde56e998d6170d066661445555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398ed89214a01a265dd13122f0e9250556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e785b4731550ed8c748e5f3eed1af2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f566657a23860ea6ff04668351881a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc421b8d660839a1fe8f6068dd877978559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23c6decd56974493a62a14619cb06b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e251d26c808afb62cec5216b3ccb0a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b3c4eb46c15687eda8e95f37e81f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f4aeb0ed319be23fbab0a4a9a1c35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb07a4638cb7bfa1cbe774b39531d81564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e857d129bf4500deb9c05d575dfb8e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e55cd56f9c7e8512a5c97005d1859566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfd868e2168b7cdead088beac4ebff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163f72125aa9c8e6673a9cf963424d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663cd9b5555492f57f8227061cc5ba8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8a41dec07c714400406a853742e7a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301b21277cf280644c54976ce0ac96c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a863781ffa11daf909e9eeb17ceefe1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dfc62998b964013b0908e52ad0f24573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fa4d0f4382b400722ac977fdba4ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc5a25e17b68e7e43ed0a587fc2b91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65aaa5d5146edf1ff230f63f22ff4c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4857593b43af4da5278cccfa41025577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e840e018bc01414da66e8654fe8d8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf455e226dd20d8c1b086c0edaf942579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2629d3600f72f2f62865b34f2c78239580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10637197d829d72c24d2c8faff3ffbb4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95d31b4d154b78b955dad7e804688e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593478d024c729bbb6ec028affc73294583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28bd729e5b3914093c19b09c8abc9a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86af904cef68eca57d49159278bd41585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174de100b5e34c4da4e0329b460da742586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6e7fecb1bc99f9c57123c43e2a9a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834c4f44259e4b3b1d9ad1f8a96b0bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f816ff84c7088f761648fdecb406e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7c31c9c72faeff849ce8f724a8232590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396665ce19fd80836012acbddf1948ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1a032bae0b026718ae57d3ba5341d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4366994deccdf7ce2a8ca5d56c0f107593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc6a7273d99aeaa34cc2fecc7d3382594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86183264a25f1da9fea8e59e6c799115595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6c35971baf52adaec8c81291a5c1d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad166655ec3906000312a8aead98e72e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c888a0b87c67c47702d3a704c0a63f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872432b7e266308e8ed0481fac75df59599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ce413b564619eaee7563980dd0327600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a13a4ad89499b8b249cd74b5d01d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e0f64898aefa6f4b8380a82dad6cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f261523cb94dd5f8781562e4fa7b966603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbe0dda534bbc1aa27b1f83617a7cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a54add892c11928a63e9b375cb18c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff243a1851281be72beaa5fa67b73912606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f94915762b9f54b8789c48e01c4df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6396a34d2f8f0897bd1e86a63834e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22759a46b28aaa48b1e7974c07b3f754609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613564b7346a455a3e9c5314c4e8119e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276acffe3f0308ae1f9c70d8ef9c85c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ef364379fa3b13acc6d0be2da1e2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caea67991016c1948959496d50e1602613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cd4d41240790fe4c6db4caec42edd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffbd3ec21bb24c40c38c1ad5a4c9b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816db7917108c02245346179c9349f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4ffd433cb96abe109d1f8c0413bc0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d35378f8cbedec4ae0ad71130f923f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4af2c3fc53f492f6dce6ed6c421229619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd89d5151f7c637aeabaed186f88eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f4edc422e369c0d101b693bde64a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f86604d3fd261733cd1b6f5dc05bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02637dfeef869d7218e8a95630ee438623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aede6c6d13edca271fac5685cb68c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee98c9226f2248755ba2dc74312044625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd35065fc2a19cadf5ce173e2e02a32626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dab773d6100bd026eedd2b78ca077627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6eee7c054db98f1bb142973e7c0c5f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c487f03c0fbdbc653efed25fc167be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebb83ba10a597f0e9c750c9dae21ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9c6c7f3fbc7c54794353cd0740cbf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb150b8f840242a557919399d6ecdaec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b11e019163e27fa362f67d0bca8a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f361faa41610fc1c692afc70830fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dd4b9e6f86b07e4d4418ea957a6a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72674e0e4e45239af3ec8f0b0d87425636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2672ad3e52123e45431d6c58674bc6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1f7a08995d182ab4efb0df0333b31638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab05da5b9bdcfcd6a423ce0610169d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6083b70e8f32176f244f219033928f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75710fc4e57761c0ddd6a18b4c4460641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434384a9f260595cc02809e4c85808b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee9d3b6c8a435367e55fb672e25fb5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ab708397c67e84a3dc89dd58caed5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc14f2deafdf018f4f253a62da790c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c839f7512d159c694c4f91b6676d21646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee2a6c4e886e22339f144e6464e037647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7e5a9e6719c537aee70155be5ce37648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519e1b1d85f2680eda15c1631e8c6d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cff69fab61f00ddcaebb5650e8f345650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07231ecf30257fabfeaa7d1c37b73a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d724ab0673b76cebafdf075be217f7d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e9d7b6c14d2d88f5ce3981b36ddef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b978716a80012864ab96f29ad07e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56a3091dbf2e57599305de33de6307655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503de6ca830904d6b49c4b6bb19c75b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dcc158741132cd79baedc4e1b4c04657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011aa32bae2665718ccbec70de0fb5f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4216e565fa18684e4e49beedc6c382d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f2ef77a736344feb26ba1b909f6bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64750ee0e1cd13a3733a2998d106ff74661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48af700387ab358d33c1142a300a12e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aded154bf491b1a47a99e247a4966fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339edc6cef1a53a194cda7aab7345b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ce55d406f382addf5dc711635915b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a473de6df699d064f17a9557568f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3102cd03c7a6f260f01e92a9f1243b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf39d0145e6ba5b62614981be7a5629668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f1e05da8af63f5230b307d97a5cc3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9eecd642461285c996b55823717c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab63cdcba1ed255a575dc8cadeadc8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ee31955d0de2e7c99e56b83239e84672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52679c2c6f6fc644edbd97dd8cabc2f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9f3b0c8c7059dab9b798a231d38a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2610ec3730889027bf595b98cb84c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7b09a7d0dbdaa80017d011b246ee2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccaa3afd40d881b024fe7d9c62c0d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99e7e7e60b46296efb7cdfb9daac33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08736591632521210125b567c525967e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380ec4589dff8754b11ea00afb9dd65680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e30ddd6a67c98546c3526b8c991ef5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e122a6a5808f7bb39fc714d2cd468a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf0a602469c840a9fdff8e0acb5af1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8c05f2f028f945441ae52e60cac78684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b4f62cb7217ed51ea6648b2145c3f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fa771dcd8513215265c80f87767b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc82fdb4dd7ae42bc3a3dba3adff73d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200b5e8652048a1eb7f8cea32329991688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e945d4bce38ea0aab84c960d7b4f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecfa70d3ae575db2677ff17f4f3db4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a08635998d7c08c546c8a49f547c91691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3779f65f37a0f424e6a55a4ec4d7575692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c90a27325ad8ee7299b25fdcbc69fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01653fc5b26ee2e6134d591ea08b9ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8309c2ff86f19d67b78aab40a75652a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6126f2f420165c1ba52ca948e891ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3473fecdf7da40b128125c8fb58d8f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea63d6361a87648528810864f0f6fb6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9676902d947ef7a58b22336fd143e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99d2a3c8b2e538d36b5a1fec6b67cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668dd4136ceddb540507207a5964112701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afa341a355c4d7b51d7ee56f21bddf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142aaa55d79f8b8315df0365c97ac01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83200ad45986febca1c68536223b8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7f9b86a069056f4cf52e1e3e6870e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98c14758b570d1daf81a03b89479ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9acda98ce7b47d6a615960cc2b771707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8547b0643bd0419d20d702d106eef53708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa64cec6cc47641f4d93bbb28f7dab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ca66bee3675f37f823792cc7b797b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ddde700d67da7a6d9104062d29a1c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5066c3032d26fff6492897bb2c7386712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc24e810ce62be8c8cbf1decd65759713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdfaf2ab1307c791c384579c2dd24a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde2223471adda51157606636da1d94715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644f33f86d5270b30015f9165fee940716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda3d096a3ec1279cec9fcc81dda44a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a982b6c248bb7097f4ab835b7eeaba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40837af0f01a72551bd3f949241dac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542980c323c4f016f9a5f0db6f2447a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e6df3aab8b7f4f52b08111e448a99721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389a19e51db708e9d66576c5365bc08722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbc97e100766aa868a55f2022df7c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec160492ac39a1869505e97d58c15e0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae327e7e04a49e3a878b59190bc9df6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a2bb66e902bead513b93de9d44d58726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7110a9c1f35d2993f03e7d2720ed78727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e10b8a869f809c7cf80b688d016279728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace2ae460ca548cff009dce0efa7980729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd625d451b6398d3a6c805578d26e300730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9b9dc73381eb766e552139a75fc8b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0e9f70ea28bf84e5af806adb400e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e5ee1d536ad30f939d87deb07d5b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23188e25d515763219d3313cd91696734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d9794ff67de686c90f3739490d266735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539a5e29f1e25d9a69d42897e8722f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd442583f2049af4b4fe0e87882175737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e62f83ff39013bb4110fd5fcba010738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac71585b7b05d5f3b2276c8dfb0d5ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba98396698702224486fc1586dffcf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed447887f409cbefae0092cce0612c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fe046d4d683fedaecc54fc7c2af34742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f493ff98ead948aa1ac6dd05a1ccc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c746c2e8fe70e5c2b0c09f069c60c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664be7bb92cb4d1c5ceccd0a88b892b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c164fea512af69646d292083252138746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573293e97ee113ce52cd286fc005f7db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca326142d73b89c66ee1513f06bb123d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8a5ed6e7ea4c9556f741ee222de87749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46add3a5c2f79308851f09af7a738ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24f4167c258dbbd29aad1d3b0244e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50e3d366f924251cb1788ab081bb41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eba3ce23690a20333ddd29b026a2da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0bd6450c024520f71de79ba7df400754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8001dc1a2fdb4f75a2844d2f4d92d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695ddf18cb7db6092155a87c2cfe327756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc08d49997c245cc89254452002416757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128c1a32cf6fa44236df69b6fb7cb7e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61640e1851d10fe949f6587a05bb31c5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248132ea0b3a2e3f150fefeb71e5d6c1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e7042aed984ab3a52e2533a2e177a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1fa105889efd841d2b406ddc17e2b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a090dd1d51ea2711c082db835e2cbe763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28274612f625401512d62313f11bf45c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02f6bd0f03844041701a8d20f1e886765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf0f05ada6ea5bfe19d81c80a4d528766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4ebfacfcb3aff8f763ba73e0c133d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741333a93cb8e6659b098b70c46f6994768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906984feb99dcfff3f35398d6c21d63c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed775d56c0c9ec7524d2223f9023e093770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb02eae05f44a1853724b867be95b2d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4c69962630ccb320784aa7cf53295772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182f1b92685f08f0ce56f960d7f2aa4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a43f4e83f6bdb2bf33770b69b49ca774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe03cf8f3c32981f3d281433ff231b2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51112dceb4268cee4cff55314dc33c63776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e67521c5fee656759152807492b17c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7e5ca524e449f68a8c1e5f3857b53778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05469bedaf5c4e77b2b1b78819174a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f000823af493d2254e4dcf5fbfa9f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7718ca988caa9a4f1dbd7779752e34b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fdeb402477a5826c9d25b27df5877782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a4b845ac32b5f3460b340501a8804783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0c4d1373954affff8ab5ccdd9025a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113332cd4a80f758d4f1761a85001c06785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78d9df74449df2ab3cea8a8aab6805786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf144663dc169b40b3c1749752dd24a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7d51cbd633dc2300d6992df2f6237788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cd136b4fee8d0acbe01f1f551d68c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3594ff1b9518ccc67c68397d375112790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f590bb89586c6924df72212f82b7d85791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3396f7e67a72681695ea02837af77e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c013e3beacfd229b3cb8be97e63ea793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f1c1deedab63b208a86b0d2ccf315794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5baef660bc44224dbb16276f3e6d2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37413f1b026cf128acdb55216ddf7e3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba81069da2825c45f5d6a38475248e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475486b6184163fffdcec5ad482ff91798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66891dbe7ff0610a3b8fbcc39bc88c05799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f6e632faa3ba36118f34c3bfc86d3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53c0f5fa8c2872e9641f472fa54d1d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf882df2eef42988c591eb2c825ca7a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4a022621164679f4a12c43da32a38803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0fae7ed5f8b4ae3eebf66a00b82d8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefabce2fb0286e31b99c69f7faf3c8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f45a4758e136a54f0a5ef4639ce30a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34c29b39c3cda244bb3b87f0de3222807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7990674b58bbd69607e317e42982e9f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca5ebc1b39e8456e953a52fed88df6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31f3d53b9f38fa0d344410c2b1aadd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb656010d98b1b682aeea71c7ae6d42e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76226cb808b778ed3b2beb569ea2141b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9bd8c0a02c4e8c79fb55365afcf49813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcf6d482fa8c0fb684678709f85c20814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3060c77f7811b737917a3d4f2f6ffed815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf95705b284f246643c820c3b61dfee816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffef3d3696ddcd8958ffda3edbc1b19817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36020775410fcb0c6efc450f13532f0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9915b9f273f90e3daef61330b482b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0096893c2245ace9a7938dbc836ce7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b70f3b1b3526bdb0332469aef6b8214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d6c1ca394a0885ce0ef36ba725d195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2c8ea9da2f0dc0b9159a3184c95596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ed79b3729bbbf1cb44bb41909f6e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6f4175e4a89abdfa799ad1ef065428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fb108f87e97893e1e6f83b813f06f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23942296017ae5982a2efef213a3c8ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d83a257e59a08e5335f0fa9377ceb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824ccdd364341b04c7294141aace4a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d592fc77f41884a1faeb94f9f459ab713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375e329f7c8caec333c9c81bde3039e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8bb555ce32bb74bc1787eb477ddfa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f703044e6fd91dc1738a08357a11216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6be3904969c8ba26eaaf87759aead317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8fa39dae8df722caf1fbe5ac8f4e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da9ddb17e19c891bf9b13850ee966819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547947664dfd59e59aa466b141e8d1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d0e4bafbeffaca038268c5ce7ac1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb1985b2a8b85cb39d629cba72429d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb9f451cbe396bdaf8ec4df13a69e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067307746439ea1b80fa250fdf4cace24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89310edf5c10d81c67f736f8d0518f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11f35282d5346b0b54ef4d969daf1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ffce8883a6dc3858bdc30fd33260827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0a991b357e5ced186702edf895a6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56604f83a670b132ef29fa75d13fde1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b26c70fffa9285f76c64150b506e6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddeee504a513a99ad2132501672cdf931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdde207093a26776cf2016ceec467f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a33797001f0840f2b3c8d53ce70a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e068b6c1e40376ed22b62df25b03c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8775b4508560ea828e8d7555705465b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f164831dd34eeb15bf4372a5a1d7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d64cf8e7d6c60727463e429fcdc7b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c5910aff212e2113829b65acb139d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ecaa65d54a9161f906fb364f008b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f77cc05b7f012ebfa7be6e995b6db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec96cb87b894f65810bc3b0246cb72c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4a1916f3c31dc97cfd3d0e04e0b5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e80695e289bafcf765ca81d71f1bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98520bc878be5a004c6cc7918ebc1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e20ba97f43adda4370f77d232738a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c5b0a6d23000e9a7dacb8e6ad3c9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59455176e8dc3dcec673b01f04b0403447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056aaf883d01426ff3ac79e95bf404648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c424c577a1d75434ab90db825a6f0c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889356d5f2df0d953ffa3b58ad1663950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418351a89f500c6aab8271c8042163c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818c0ddf6e04909497642e06c2b69ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d0d0873ba64ab17777afd929af04753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f205b5b86afac7223ae2bf24d0ecc9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10267be73ea2feee9c6687a630323855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81182afd5c891c14e160a4f178386356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b8d72867a465a1c95be144986308957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3639da237b5e28f557e52ed62ef4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b28d88caa5f0bc228d66717f28564c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bccc2dcec67dacd5ff0c33f521ee460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d956a0b28df21509395190a3f9773b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012687baf8182de262ed5e11466461e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c670548f030fc6740e3e2f1e68328db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98f7111abe63a43dede80992e8204a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedf12eda7082836579c1d25bc0f69665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1b4abb4a3049ce1d7082e309ab37366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf552b6ffd226c0f6af05330c00b0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54549c7cccd2817e0c17426bd6aed768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52f41033bc28bfccd0f8dca5df774969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7acf845fe55dc9fa68b15c7ae955c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf286ff6231827e778dea1b216296ccb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ea3eab3854105d0db44aa596fbc1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e72114a87cc3c3f0d8266bbd1048d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba9b4c2b4fc264db2966d5fb166fe774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd6cddf45a374951b2352251771e9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a39dad812bcd3c6d918d2f084dc41d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be7acdc29811a39e1841481b63387077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8f2e1cb35d3c71888ffb69a7a0aa678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb08a18064e7ddaa9c416bd1b6bfb679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef38fadd9b3046ac631b6c03170da080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5c203a383fbdf4599d0cae9f9158881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83790a8151f1e47a6bc0eb92bcc1ca0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd9d8f2c9002d3554f02188eb7a20c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c223a837a1d0861289e4fa4e8a10184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fcabc885db848f5a8bc8d0c07f0dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4ab76a12d463785e22d756a8ff74b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aabe71b4e8aa774c3112145e0fbed287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25014bc9033a77a6b7b9bd9c8852fda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03041f67887adbd1cb6f79cd949b665e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511604986206156ea72394f022ebaa1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa9216e6752e2e765e831144ad7da491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69875bad2876b3ad27ed32212f592a0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0582c6cc2c2f08ba8fde1322e438293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7bc29cbfcb0bf072fd105cf08979494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487d50727820c64147156ee87db6f0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453e1602723aea78be0d282369c16e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25b0d02f3ebcc5e9f21b72cafca59597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aa34760bcbee3325a35ee9940c19898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829adf4823a0db54da32c11378998d0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246fce8c0f0ae8ae4449b376c54bb6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d20504b50c99e9194cd8a5b198fd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa78a1d6195382e7b088f830c07a62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62bbada9f3956e2cca383244b873ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e3d23908b5b9cee15d23a6da9f7e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2af3bf2f11ae941459c6c8b8104cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547de64b47cf9d4d7302c801041a623106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc33d5116ac0ff6683b24b14d458a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e038ee8d4e1dc4755a20cc595e0453108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e80bc96e0dcdcc3b121443c8bbbc9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bef5925a989062ad52dfc816fe9596110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30d421f4ff067c090d1358fa6ecb17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9146deb3001de9dc5a33b9fb0e8fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53998a89764fe2ced23abd2e176d1e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ab0e70842976b69c661a92fe7cd2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b68f6acb873fee9ae03c67634b2ab8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13025d9e23877e2f2931b7347a3396f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d5a0db63dcdf59c95238c313f5777117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b2b2cfec7676019aa5879fcaba814118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa99ebe2200bc7d1885e68d2fc17bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa525eb7cc71e6e379b523a1e372ac27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f75f1d251044a7fe896c521f7d578c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231c6ea81a8f519629c5754d52b9e4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f12d464629d16dc59eb1bb67aff60e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c740bad62684aceb8fada7a517e20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dc4ee42c0656181cc5560f3b0a8a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef4bdb79fab7cc556110c5162283e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b4a3b4378590a7b519b6c13405595127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb399a25b5486b2a5e5cc82378b880d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7ce4feb12133a86ee77eb526590a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c678874b5af7e6e0d6b4ccd40745108130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3e23a4671ea1e39911430fe0faf07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773be519a946601721f569454afe55b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34595cd638541206812afb4b8b14304133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10880fcb39dab88a5dafaa9d8fc228cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63fe4a39dff3200e32628939fea9e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efb37c2c0c029f7e75c2af4d21470b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a702c022f9dbdd065736869ca0247137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff8237f1069cd79117b1c99b3f5931138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435571491577d87d98b0efd6035fadf8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e010fa52f9b7892ff219d10b830eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ed90b544c6f851b87951def023717141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52d15c4f83dfa9f816f68ffa736187142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b052809c118b44ecbc3226f2f52f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f093265f02fa17f36f62d4c79c0c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830a6642f2bd2f345eafbe240680982145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515747709538345e3e632054fbb17fb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0eee15aa58e96c4c1cfa7f2728408b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24408599f375b8ef9cec89dbaaf3110b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21768d654f773928a1971d26925133149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea4ae1d68d6d2eb42cc50165a86415150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0b6c7ef9b35024124ac1029fd033c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0df7e03553e548ebb188fd1a8ab64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddc9c361ac763733da20a43aeb6b6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d64cc129f5e3e5a06065e426be788154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197d1a05e0c4e821b58f1ee9496e7f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fedf503aa949bc2d704fd22bc22d4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2836d6c0d469862cd4786c2ccf44885157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfcd4faa3880b8fa1832c056a90042158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88552145ec4343a8f81950279a0308d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34375ef507e56f90596509ec783e6f91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a466115955fd40c8de0767c4596304161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1d4eccf88a7c244ed903e9f20fff8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfbd16c7eabeed4624bc4ffde9555b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85ecda0d01227aa9b3e71fb5a9ec40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa18a8b3ef9a5cd1e67a582ce5eb0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a68cef2a590a145d16f0dcbe34ca2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3960b156a106ca612b4ed0a568a931167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34b3b2d28031a9911a8b5be348ea09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e381cbbf027f2ce476ff7bc8aac7f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a63eac35b660d7cfbee28bd3c288c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f4964cd5a4a4d797645d46cbef4fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa9e579cce18db3325802780ac0242172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ce8e43427d45dbcf13e9c44dad356173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733975e6bd006f9c61f0346fdf1f8e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee85fa6b5abd5fc231632719627511c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113e2c2d6ec977901ae0705ecad5ee4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec5eac30f6c863802f8a1d43a7a62d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80979d4b34ff15cb5069cfd046950821178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3afca06fc0117b4778bb45b9275aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76970e2c5ab52a1636ebb7a5ecdccae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a06bb9d8386759f166a7076966555a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37f9af4c2609709b1a8e6dd02fecd3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc66c627e83cdbfe84cfc7f61024c39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd334d8e5467392f6918e65a053a6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551942829647e333ba4e0cd21d8d34c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd53b5d405e3d7a0dca47d04243eba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11db56757669929440d7d6f0671a88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffb8aed2ff38b104b17b1a7ee299e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e303ec3a9d140abc0777b947a4f3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b60575b5ae430aad00a59885aad83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fe0d73c5d3cbbb23e93a9e61a22a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d516d57e5bfddf2b98299f895d0b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e60244c7f3964c931afd47c75a399193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2461228ad686884b601d6663531cad1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f1e7e447dab2946775276e363c933195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7a94dd889692fe6767f9de8e876e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ccf2020fa50a71c7b1e9ed8e1c97c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8a5387abb3a80b55a384f0440b1d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf23d16d376975ee131ff18fffd2a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf42072b43bf8439dda953c0d0dbf2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed97b65e59b49d88885e28279c749d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580f13b2d2213609b24d65f398e0eb1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d34146c087ed43901794ed1596392203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8407abf2a676acc151f8770a98d1116204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdb935d84ed3a851bb72d1677a8aa2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461bac9ff5c6b0d6992caf445fe6d29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca98cf7cef5b43ec0cc5220575eb869207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f837290f1711f1da24aad4225bbb7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea44e0dc1ceabfab0dc9cff463a1380209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233e7238c02ea1f9ce69a9b7bd1d046210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6e504a8ca2eb195f2f0dddbea1e0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efde9ec7ee25701cfd217c353c8862212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bef8a38353c8610f98f47c74836d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e40471e94df1411ccd259562f775b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8bd3072bada5e61b24b62cdd2300c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210450e773aecc5448cd10974d294ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecca6ce6430fb78fa56964e6366762217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5292dd7eb9504d4d4a74095003af4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0e5c878368f3302349e3448eed355219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2550aabc3e63d55bbd67be7a8f2a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d7729374d6e38616880174ba2c0c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d462305bd6103507078f1ec40fd3077222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee42c8598228392a9a9e0ea9d9f67cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2741788f335cf0d12ae3f11a90a7aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7fe422107dc8d66bd676b2d57be40225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01ed8d97729ad58693ac09fdc5ab05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb288b335f4e16a578561bd85509d670227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e435c6c8877e561f4ccaf323e3db2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0e6c5b569930f05631b3e73c3a012229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f52c1e7bcd7730cb539295f775c44a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c23a65f354a5b17592a14dd9092261231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f490bf0a750e61bd36a172afff7e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bec21d05e5fc1baaf8e78cfdeafa7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25306d7ba60ff86e621be4f461bd26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2eaa623730f7174079f1d014f2448e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47e02cf24ebbffbbc695b1edddb4ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce6fe3a7e8a193376010bcdace3ef2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc889145c60b647ecfca71efb390a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ed3c1699ffe902c3b2bc2418a9692239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1cd3d147a5d55b7521ac91551275b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1c4f1264d470cb1848acafa98cc12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da04f0d559b339e077c2e824eb6b84f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf870daa30a6e8a229a02748ca2767c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8f52249029fed180f117ef59c48d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ee7a196c06ee61c62b49b0a034b7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb153093669bacbd0ae86b79d0ad1acc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e203e22d67c2e3bdba9d87265c8da0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca786c06b8a8248a47e66e1ef3e3e185248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befab908c9a0b1a23b108dbdeecc54c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0d193223e3511a604024187c4ce35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a29a4efacffe7498d0db2be4abce71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10697c9db05cf4705a4607c8e4575fd2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e217220d1d9e706ca24fe568db5932253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1a235a955c086b9ff5e83f126b55f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471e8d8a7f67041b8598e7dc7b01056255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562315adaeca95b76e3936751fbf655256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890c166f8a936c50513752fba7577d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023a2419b2a02433d9433d84c5a07c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b11ab9c04a6978fa4e3e1882003c20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b8fadf7c0f685e8f40291afeeac53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2581c92ca1d67b877311ef8c4a252261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec486e93f4f69c2bc39ca2ea0177f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0df1669202afa1c04eabd5e8345de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acccc9dddf619eecd543b06fba14f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5f34884ee0b4861468f2850edf942265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb1701a1362c30619c2bab9d8cbeaa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763eaa10009769dd2dfc254d9cf4894267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72f39d5d775c9034b22b0c5621dddf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e078160a47f53dc1b26f0dd7304d1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69195ad912d8bbb75c4181ce1258b2a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20980ba5a24771e98074be8cbe6ca139271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f1a37c4713856a87004213cc864e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838da6555a6decf57aa19e0146e10f1d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e74e0519bbd3b5e7f1bccdeac11e81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae33d3e76ac249ff8ec7565f5998513275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce89b840694a27b1bbb554377c7360276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887d88d2e12675dcc43fdd6ffb326a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0bba1d09ce8f8476e6c6a8c2c5820278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9007160a615678cbc5f7ee5cb6f2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8d1e6f71d1c6000bf32fb5fa07655280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152ed081e21946cd177eeba18596342281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd97dfd1f5bf47469693ef2910d1a53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e699dc37ae91ab6267bdd7c5fa35c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc392404dc81d6bd6858b824b34e22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dc76fe9f82ec62e55c4ae2baed8f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a8e3e13f0785c3ab9f8ec5ca2c620286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc5b58ac48c5548bdbbf9baa509b43287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3445b5f9fa3717c2e28a5153f2852288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e378e57dc394bb1e986b80cb55215289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f3fe6d84412d74a62cb3af7b8920f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2109b3ae3047c71c257ccd15464a29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650449a7d15e47c9523f85b240cbc46292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a001fd35cce886392fc0eaa5a5f8618293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a425f46b7f5d4957c107cc3ea15fbf6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b55c46f685272385bf18576aff249e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b236ffde5154599ecc14e6a02d4257296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8da479cf6fe4ff4d0a411dfe644ec7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e08fbf10ade47abd6b443f879e3073298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe826364c8717e614607199774b564d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087e76ec89ef3bcfb69febc60adc29e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b49163675516bd77c86049b9ad3307301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7555d6740d4c67e076a1b88af51fcf8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216298805ece794b172b67b8fea1cfc5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eae3fb077fb0238a932d84a6ed307d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0785478d7eb03e36b2849563c9778b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b20fbd5df8c395b3e05c659cd96f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2121b11ce4ccf4d11cded66994297f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37796828139d4f1daf7fce459439a63308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee039cdde198adead30577b5e9b1e98309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3240ccd666e238309a59de97404d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc015501a17009b187b80228ed36586311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61fc1cd15c3129408cc29dcdab220c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7193a923e62d8f047dd567cafd1d3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fb3f260d52fe2fc04dad18514c835314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21b6c1bf1ea985dbc41deb094a8bbf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cc4544c01b6872ce513abe929a1c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae4b7a1ca20caab899fc07d728a124317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecc65a66905685564d41bdc071ea33318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a86480a297b2da28017c69c261221f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4fe1f57e1e178f4969bb6f3634807320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05742b1c1165dfa892a76f855e75d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc80085407f84f79f9c6c1269fbedea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff8642c84fd5184edb90ad7b1cb4a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9bca1250cf300428dc69b39915b21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ad182f4694d037f5f5fb71160bec4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d497b842eac5808dd8b7f970aac89b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d4c73b15f43f3566514e48c00b8bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebde008b8b71e528111fc2e93cad32b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e8042e790871a110297be4b1f6635329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6efe435c1cec2be4b090ea0b8b1964330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5e0dd0ec7b81a8de5054e592c1ace331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c03618640bae2720b34c727db3a243332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440747b398f1253370dcb1dfbd63feb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ea1047650407fc74001fa33f11f7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3bbe044c95030f9b08c6f38b783a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85646c4e5f995166da7ce7ced1f5eaeb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b2ecc654524ff6987084d9a528346337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee858495a594ce564ac59cb0e176361c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45dca7aded0689e9d08c71c784cf96339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fadf7925296d0b1fba9223c9b9a23340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107312f4e16befe81ee893031ff2cf8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360a1dfafb46b4d78bf8e46610b0163342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafa8b1f75bc7b6c41e4875cc7dec44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300652b8838091a2602c8a960a79b5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c5ae901be7d6c95f4806e259ab2cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970928adf22d397d4e0a71d894263a6e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cecc0565b556f066cde5a88bb4f04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20c72d6fdbf90750f4ae9f96962b4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1da619965bf52e1bf544323daa199a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b929e12ec891e33f5a5f77dbfcf46350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d119caec8cc9b8818712cea307529aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cc6d29a3aeacdd4d41c4445a1df40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b6d5192da527cc8678ef6c9a63858353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76502f6582e3d48dbe9c543e490db904354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee43ffa6bd6c198b76baaffe352841355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bdb24d895aba0e91aac1477c2bea8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ba53be76b4d522096c23bdaef0c6f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540edfe6298b3930ba2857bbfc838d2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d7b7eeb961c84ab17f703b6e6e2b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915b69b0575425141d3f6884ca1367f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026487a44a56ca6d2cfb52458bcb557361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb88e998a1bfb8b008085a30186da46362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a1834dd1a961f08b0cfb20edc7f91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb21375060bee52cdeb2d6f11e679d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794bd5c612501dbfc6f3255674a0cd9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1121d76185d43c3fc55d45f841b7d3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3002a6b6b144c3d161aea32497cb1d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbad0a68cbf971888eb8357a34062e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f56c16ce409fdd839c162441cb051369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504dede6235ac23cfbdd19bb4e8a702370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f0050efea45d955a77aff267aa088371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7f80078482993ea77c03047a1c141372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4dafdc27a8d89dab1106930a58dba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732892505a618db25d51a3b6abcdca13374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3be7d06f2f6b515f9e9b755616f78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f690ce4b695066efde896ed4f584c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c4d9fad350de8992b318c69c6f9c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6d37adb707eb54c9df1ef097dc46b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c36bd1d00981976a8d882ab830eed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c68016b1f25579f7a9cb3e9e1cb20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd258c910fab042651ba4328f61014b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663896a645e06c85cacffba04406af0a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70ca17f68afe5eae7ad8cdf1fd0acc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc9f79571713f27a4a1e49ca15a625384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b60905055913d6fd3f736cd38b94d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b6fae711a0431cb0586d18a7cd3c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916f4a1609f2bb84076781671867407387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b890a40536b8f5cd51c14278e544a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6a06c09cd5d1fd7f5376ec05d8bf0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83615a15e7df171eb44f336e9c6430b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0a66b7cee50368f4a8a6ef28e07ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d891adbd94c07b23ab7c8b9b46857392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9af98f7df42557e0862411e5b0ec5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3352e15661124ed99fbc42be24eeda3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb41642f9192b70cbf5f07aa010e0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd77502daae8b063d570456a0bbd7f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2afdf55f51745fc787c3ec540fee31397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0e86e54e91e1623fc0bb41897f7b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a7deceb375a79649f6691723111a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bf593b021129dc8de6a5cc82b92a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060a655879d406066189ee315ed6497401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdcb4f2a5662eea3f4732c165baaa4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baa686f5614aa19dfd756d390b95a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c23636ebebc32c62e17f494c35150404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb832095ab1dad0024fc26ded86d75c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6cfe674b961788294525b035cc516406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9b2f01c78b02aaed580633f31e922407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9572835176d6498c12caebe51a402408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497051bc5681555fdc329b3885513706409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79395e741d29c592a6b1e11d177445f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece8371dc1b2f0a108c5a57e528381a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3253ae38beac87c997a80dce3e2fd67412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185dfb46dc72b59660d3e3be973c8b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9cf04519802e3ca737f0933263f2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85a3454ffa07370d7937169ac57c96415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e009aafeddc4c0fa9a5a1200fc3ef4f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e541314fd44648bc46edf48cde93a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85848912a327c9ae878bc567dc25e6cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d57e2f9009692bb77ace5160762c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b7ee726c2e7929ffb44fbc7c4d06f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee29a3f713d44513b8231b59dd51b04421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec188944b7a2b5d91ca5f75557fb770422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb1234a9549cf17badf99b0a8753ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3172dcf7c9db257c62c0ca7ee54f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb659f8a4d22d5d637851ccfedb3541425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb56d3b735b1d05281bc7b5dfd5dd7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958b165b284ee73c9ed327331c99523427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a9a21d2dd8026da8939d087e400fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b31c8f33932985998c00807de5c33d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaec454a623d792853712a9a6777a75430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e78330d9a7de03f18125014738ee6c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c512c7466cdced0d36eda4cd7d322f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfd9642a253a3294e788a297a4e727433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc907dbec42c8e967bd494cbdc682079434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3bf971ed4f31909aa8963584f8957435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79114756189a88b2f5a79c0ee06fb81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55810463bef6d17e47452028fcc09f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cba12467bbb96d3edb79dbda993d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe561cf95c45493bfb6506329442f06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c21f10c16640052db49bc7e585743440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb80ff1e1a873e01b7a700c84d68c60441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2721fdd1d890c8f17646e6e05b51f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe41813598d4ff5e2b0527d4db0005d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e719fe3334dda753cdc3f2dd43535444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca91337b4e52616aafad9d6d6aec5e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949c6de1c1b704c55b39c309ed22713446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24864ab6dc38413d9479f7a3c575bd79447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f10b16674a0c30a0527fdfbdaf249448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fc7b4c58bfb1c184f64a6badbf65d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fd374cdf9237070f22bc89180ab6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f4a571758b40878c0e2866bab81a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa37b34df14767f4fa5ff6fae97d381452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71270b4ba4315799e74f83988c635c28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa663f060ee04cc8a97c038dec7627454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb31deb102174bbe19c03df232116e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371df2b596fd31f2ba53500a1e7e2be0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b294cd7991a1a0a194d38ef325a8875457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa375eaae8d6a07b34b8af667f204ad8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d17d57378cee903237ee126074c96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043b2c778d7b6e4818331b8b18da8aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e67c1c7fc4e97157b9b76f68162d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799323fcc7830358d331cbab93e8fd7a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dfd9f4633e47ddf77d144234b4252463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c10fdd6215ecd4a28bc4a137acc64c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60acb3006b260b306d20fe85ed214ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd3f860f35928eb37eceb4a1fe116d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787112f97183ed3d0062e3daabb6276467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c794e712d949813d541622f59813c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36062f36a011ed60c44443e1ec118cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce18fd10f5a2592f1d41600135429a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230796252a9d665cdd6f6dfa6a16653c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e8f8979790072ef5eebdfaebfc621472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f795a48380cbaa3a906f080f69c9535473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb0b6d92b523016259c2a7b6124985474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dab9c7bd634bffdae5a301c9b11965475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f8220634347a23fbfd0e16ab0011a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f08e884c8950c3b2079658f77fc1a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522a0507df562b184c7cacade28b541478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbfa3c60844ea09d590caab99f627e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27418e06ab485e0d427314974129d59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4cc3c049f19097436f702bdf3b401481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a98e04e191c90b12f61cb8343d986482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aeb65e91b4f0fd24764e7158b162db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08107e9be3f16667adb86b781969e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433bcfe4a6161abd28a740e06fa51c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c13ba6f5b38c3a50b15226cb38900b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237564143eef5e241593c137489d07ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab5ddf9d59fc6b53e7afa86b110ebd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f051de14dce9af22671ac32351ffeb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ce3efe45d0855e502ff5e2a739693490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf54671e60099df973ed570ba7f1ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef91a56dac7dbf6d69c96706c830f69492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374642295a090a5c15fc2fca4d7359f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0234dbfe627ab86cbb504a4a838995494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becdd7295dce7adfcf0c574115814fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b44a03096f6bc80a73b42f72e82ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49996451a6139339f09e1a86e4785a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbc08e643c8aaaccdc0de9ec88b20b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170118920c8a15f5646db633a194ffc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019385f618db802bcbdd27683eb1ee5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8454768fade65a32a9a0d5b5dc3860f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbff25593654bb3b5610c712fb47b9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f91deda1360f5445560569d04aeafe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8226298eff22a39d97165aa2f2ce7f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da60083f1388c32e4a1273966168227505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb76b8a1e6c146816299d67b177fa7e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8537410b3a1f44520ecc041a6984b26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755b70ee42c7977811bf74e1cec13aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85dc53eee4693fb1daee73f50d6a84509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb7d27d3be8aa51d0ac9385ade468f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5b25b11c23ccc86526ccd9eff180c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe4a1bb59fb0b64f2eda11b8aefcfe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7767d9287de40e7ea050291271ec6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaddd7f35d8b412ebf979378e0020df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfef7f2489885adcf9babceed677f1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03909fd9f2671036735b7a126771faf9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cc4710d8de45c7be0cc226828ed77517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e52612bf05ca94e310762791f1be8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8a1d642f9eb654df507b105af2675519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e98e32eee79ffc989bf29decc747ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1e19bd26ddf2e01423c2bf6ef974b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea92fa9bed6f4625e70cd4a1e3f430d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c066365ef844bea787fadf8391eb9a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3bd08f812e997fa64a0f28d5575f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2147e966d4a7be0ade1608edadf86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de874afef1c7f6a1115652ef3089f0e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd4109ff2f3554f0dc2082877a53be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031950c147f4596b85cff08316bc53cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59cef56d898ee92373698ceaddf05e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cc5b907a4028d0e44ad24090ed868530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e49eb570e594f4c24fb3e1d7f123fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e582a78a52adfdd7918ccf12320921532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8693587dca14afbceaae9e6b5b185d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9599d05db179540c152c48217ea53ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd988251886dfea58c56075b398851535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404a282906cb7a6e0d4b961807c4bc3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3e18ef1bf2afd34a39532a40523d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47377be85fd6a5d626d673b7bfba139538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5c79ea867fe7eb6f6b21a17c35e48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da96dcb67c365b5eda4665ee8420b7f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a406519beaaf5719a2e96f5f4274a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab624d29a7235ad9da95f02c14be51542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22650190809ae7b045aae73c257e6a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75091c3cf657a1200c30c61371fcf7c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec30b80e2c2f05aa786c3864d55d562545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c87bc4a00153458c32e009ae434f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10360da97f25e97b5ab3bbe60dc3f65547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07ddab515578df1fde28ec7cdca7a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746bcb6f853f78eaccdc2753bf738fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43691e27e5bc7bb42cf71731f6170ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55221b202c36949d7f2de987ec164b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444877e9bbc00bcf08cc35162126d131552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e564ac839eb4aadb5eda00e9410438553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55aa9eeec9163699ea322f1a064524554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cca96f97894363a55265624a9b42e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd4d25d73e4c26709229826a8e6ce6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d3df9288d9e8c15f660cb5a5e1c96557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008cce5aba76386b6088829c788eb2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c91f5c81168200661534f05c13daf2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf554e8b3816733179685445c3abbb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395180985e577d2673ae2e88910ce31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65963392c7e81c3c14a1fb0c82e6a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501822a16e317e249298ff6f09d3cd0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30398dbb123ab6f9554dc270b84c4c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5073d12527bc3065fa3b3348809a04a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac955b7fafaad8caae908a050687f2a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ace5571718f0b09f683665baa8619567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9adb3dbf44141b443a3283137c337568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77623813e810445ae652a93fef420a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda371daba13c6b40026381f6ae4d05e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a4a496f687732120228adb7ff40cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada81b557c9ff9883c503824723d571572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d8c4f6c6b696bedf5b8d86cdee8e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f492a064eea78a4c97f7552d62d190574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0bb14c1f78d33b4e76bc76223c6b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530fb1bbbdc4909d63a06448936669c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84ab015486c61356e19e9c5da9e7a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c1c2c04a54c1fb670c571a2ee31d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a39fefe31ccf5942ce23d6712ca354579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fb0b3da36d8d1c19233daf25fc52b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08dc91c190df1ff873d7c39409240d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b44ab6c7cd82cc6614c10ae2bbe491582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47adda9ae067d17474f2a93607dbe9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec4b09d268f2fb46b85ccdddbb44d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba70867bb4dd5660231b98c3c9e546585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d15236c11dfc67936f5a3edda3d812586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671367886441c1ce8323e8967dd9396587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2d645bb76b7713a0593edc9acd394588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0788b71df692e0f526982164436c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e12b6301102d4bfe66899fbbe1ef88590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078512e6788a6611be98a44a8b7f6885591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d444a0f0ab791678dcd4c2ed7c4ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2c6dc966077ea2d4c0b51f089da1c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c303ef7e45544ae9a33d580de6e98c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a8e5dc2ef568f52d9750815463cbb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482f280fb93e583ce3d30fb386bf36a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d74d9116c25a33b41525e38b40f299597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401892080bc57253310bd07ba61e7bb9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04db1964b5dd219f0dd01e67ce5e12599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585d7857a134847b2aca70609c2c417600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2480cd377e72b8239c3c7c2cea57e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd2c0fe15826d1e335ef5445338f4a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee5a9e1a4fbd2f80214e43c1649253603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034de914267f3ea94028c55d2bef6d30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482a9efe4db6e783532559a41714a6b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ead2178fdcb6119721550b3deee17f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cd6f250e030caa9a6d8e14b44ae7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167585258a5ad0557a8795f65956bde608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da426181d77fdcfd0ca962d6c58507da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755f529cce5db6206bac88a34d36d54610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220ad5c9e33c1ec0f4a9391a3fdeb64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f67c980fc96a2b45317f3078729e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea2b4ba9f8d254dcac70e9732d8c19613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964915abbb61230521ed143b21531e9d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad420e081847dda68190c6d57c8b520615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a40ba2d09140c624a613bd4a2e2a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67a8cf63e132ef939256db2ac3e75d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f181321cb6c5927e6ef8d076c20434c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e47842f7810e683c19ddafd0862ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de611627beafe5c8650288c2ff76e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30c72466abea23a5c6b92643cf6dea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaf27e811ee7706de75bdd9d1c6e4d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c443a577b499030d76eb70d9c9a54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336f6c574753ecc3ae0c08eebe3991a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695f9fbeabc21855f7b10a6521246e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e156acd67ff0535f1190ef5c854f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff75637244fd0a1a91cf0166c3139c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fc8cd7597a3d155162a1cd84406af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fac5f2385e6f269b7e17de1b85840629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c2bc5b7f1e3680e7a6eeb846b79f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04817d65b4fcf66ba9f95587ef0850c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9f21447aff9c45d700f24bf6f53c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bbca8be362ae9e57ecf77e161b262633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816e556e2d02df1d76030948a459cc7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0394b58253237e21fe122dde2c0a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7113245d48d950daf537b36d87a4ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5f55df5e511ee20d3cdc62e1c335e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961441d0ba56333c0d899b724a5c10e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c173082b47a363985cd22c2b6f870be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5c7f32980022fe78b92c1e147ddc5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb619a5eef7a02822fdf9ca8066727b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931dee4ebc60442d6c48678cf5799d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe80aaddd83d3aa7c68f4af74d5f553643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443d8377b1d214adca19b84a582afab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb04f9a556fcba9939833011e52e59645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a04a1ff485c910309cc902acf5f6e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d5cfaaaf5b54a0366807feb7ea00a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adf36efff88446ec8569f20d5091e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ed74b2fc19efa118d5e5518827fa3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33661f93f7a9af5aae19c27d4c2223650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175669d7ff2b7a04b56933ea0a2aee9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd1003b3a47c408ea43a408813365f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d50aa207be416ea9950b1c40fa3d0f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0413abdb80e168efa4796a764bbab7b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee5bfe7f5698f2a3269f2c3be916fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bc6f2ab0607694f8afd92236b70c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c011737d9580345e5dfadf7268e45e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b206cd382f857eb167c325c4015ee9e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5560815d84ec0595d9c534da6787b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e28191f30af4f6a468dc12f02feb3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca23b1e2a16fb0c5707e049b886da75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa310ac18ab61d2189ea79f60283e39662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba13b81973eeeb6668209a35efa86b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7910dd2624e87a2bde26fa1b19731664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38c7559666fd6b6be41d54a76af482665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29efb1881b038973df184fe70cc7e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4cbb303975f6666d38f82959b9b8d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550a0996f0f6495527d461e7d78484c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698b49eac9f16987671ad6f1ef0e166669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dcdf645f758eff82471184844348a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc62993f5b8b62d7038dddbcbede5f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c85c1b8e32e26465e93736a9b15a80672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110b2e00e992dee75aef30b70161302673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eb64cdf2002017663511f3f5e06d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eab298d88af127c5542815bef22913675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8c942247cd3274ccb3b2d09424b0f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432af0cd77cbc748c84e241963e1b8c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fa8a370f0fbbd13f94f57ff386b3b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f0034eaaf78f00b17a2a2632be84a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28757246f9b9f16e58c493d5e71fdb75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077093e9b34999329682daf6939e1e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8beab10b0c73f7faecaca85d14cde2d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d3f2032199b329d38d19a2d8842b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35a2a9aaba48ba3590a7abe7f0ab3e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e8d434b160da646e26187dcf318f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d7c082cfc99f10e78d8415084d54d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749cc11c96c92b4ca177492ba01f580687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92fd8b3c2810f83e80e802f8c6d22c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55806dd831d180c58c001479c137d4a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfe06fc36d10ef62d6d51fc9489cdd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fe677f4f95657c424de744cde604e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95bee1c2262714b920d4aaa3cfc5a8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dacac4b8281440c0ab07501dfb786693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb6735b351ff8f94b6ac9e1328879b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c864be0ba2c355628a07ee1df3825f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6caef357530f831b3a55a8644990f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a71f531cb9f8a555b9cdd8fcfd58e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe8eb679cd3c637761178e7a84bd5a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4580e64473f3279a2cfce00533b4ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca32c3cec9318bcaeedc3d742ca7692700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abcb27c12df342e4371bff8d42753f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1c6afcbc1e15b5edb4225be91a808702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba950bd24534d01ea2ee0fabcb7b6e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bef56d9c6a1007b406cc55eadc34af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df788744fa05030f635cdcb3dcc512705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9edcfdbbf8af5576258c0dd0f27d7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21743083698901a4477c50c1c6328d13707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee284384f308dbed8c3dd932e8b641708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d70b69d6bace45dca0a2f98b4a72e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01561fa375b724ce81dd12af0a3b30710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68f276935619483b226c65e80c1537711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1261926a7fbdd6e48f7c7819a9a3fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2c28d35d9e0bc45af1ecd546debc4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c27c0ec7331714d5a879387f513503714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d224137f2e3786431c7e37ea4257a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d53a81d9bba1eff5414362726c75a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb992a8916c8acefa14afc412c535d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774763dfd2e0fc6997a6656bf182d82718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223ca075c94ed010dfa19dcf6d9b4c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a2e33c16b4506044eecd92e884470720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991024db2f11b822e37c28c2f5a57947721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20574ac0e3b8b38e7454e4032570f8d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382648d87ee8e2794b47db75d3998188723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7a13738b7a5926415f9c5926bbd75724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40373a4098e0b0fd45df6e27939b177a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c5883b252c1fd3be61d555a053585726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe54bd0c6cba5d742eeb0979526c5c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ebd391f57df1863453a59137c6bfe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed999508457f414484e2984ad6c5394729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fcd5d760bd424d9e43a83a52ce810730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8694a460a4c1f3ad60e150a4b1599731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb890b4ac37c5c86c09e12dfd79a13e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac621d9175e728b4d0ab48d39bf77b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f114cb8d8f5516d5442eeaf7c572091734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e768f2258a37562b4e371092dbef0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a20c555bdda2b134b97c66d83e0ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d48a9de418a58cf9dd2b2c659cc62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962460dd371c2f338c912d1d47beaf6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2a723caf956cacd746aca1c30eb78739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe25c9213dc1788b44d937ae8ab8af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f890503919cf642fc4d503660b87235741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f5fc843d512fb8dd05da1aafac39c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fe4931d70b1e344e838d074fbe9c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f6473f818980e186b759ff8fa3516744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbef4c96019696622526b1b2faf9a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cb9a9ef12e7dab1bdc39adcf2ffe7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97eee5d6404c96e94542733403721d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7373a752064b0b6a25519ec6ff8c37748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf99b0ddb263850cc391811f66e84c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2a03fedb8dfd4fe340e82e24239a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baaea74d7452af966b6836aaebf149751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802391ddc819308f51f5e8bf34dd313e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b2dd9d25bc8d97fe325a73fd4f3e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495682246300a7ab2d52d5376072ade6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11578d8fc3748668ff3dafd399052b01755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d56c96943a5aeb334b6014f8d462ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275e8b4cd3a29a1b64b017efe2c4d37757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea460faad7ca1dd314d9bb3c530c887758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0973cd057eef00d540c856ded1afd9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e60a54bf6a97dc36c93c173d7556b6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499cc1432b6ea16b7b9dd41037072fe761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed804d2da05b68c7ab86ec53c88c00762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0551373d68382614e29a97f543481f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef81982ed7078c6ae18416aff34ae1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7405a1c291d19ca10cc807c79822e2b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815e4f913d91193b2bb5859b489f61e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d519de0bf7392be4f844d8578db73767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>