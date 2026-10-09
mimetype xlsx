--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48279c7d28ffe7313bf26517d1f1be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd9494d0ee70e8c0c5ea606ad104592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5777d9670292d15a0891541fa4bce63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4db2823a2a4fe839e547cf0274c284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b9e0a0011014c9477d75540862b785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117cc81dcee8f97751ee32057b595736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca12d23f8a224931522c307cf15dd5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ef140e7fb688da3017a893d80a8e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950499562ae2e6cc0f966a3f8edffe489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf7e88960e8214ee1acfa4111487db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feee91fda15e93998661fa7487d728811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798574b64cb924fd3bf54e5d14781e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f9f1775c40efd79d7ae92847ff95113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96bed1da1134859131e6baa822721614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8474169746cd13511d679873838cbf115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45608a1f564a021bf14627c5f13dbdfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a417a4a3f1abded5b482f4dd5469017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297ed659da56602f2ff86aa1d708da518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa32528b3b94219fa70f8f9c54aa5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc62b855405f47188ed44e869c72fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef154b1195c1403306cb0ebf87408121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b82afbd886a03d6ce277fc7e52c9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66761404c5677262ef8142dda995100123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9025f503663fb532169f540b47bab5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa245499de5e813691a0734f3213ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235967ab8cef8903e4120b4ec09d434b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3b2e679d5e9bfd9277ca24f7bd68e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c81bf9bb0a3e1d1ad885b2260a16028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2dcf8a2c771f4b332a7001c4c55f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439b4297fdff8c8dfd1e6aa97a21a6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138548a65281dceb0c203c90fb1028c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822f39ec2cb93e6baa62e09ed02eee032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3fdb46489dccaf6c3aea80640369333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155ffe1fbcd662286940df57a66ca8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044af3ac0377c663c05afa49929aa53f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bebb7112e92fe99dccc67a748abfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d79f4ebd5a71fee1a443deee3733137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52045146ef502d0f950872c3085234b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f36b374b20a5d8d610065e783700e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca80b43dd4abd0234bfe582f1897f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc874434899ae89c4447d3c0bab9a9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a067d3e2e65ed3db5071990cc28986042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e6fdb4b1e58fec1c0f8ef4176467643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48eec6ac0ac8d3507f0791d6a8e54644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33ee9b46ac077b341bb07b32c6c27645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef28c03ff2971f174a2b452a95e404c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4323a6f17d13e8a47aeb4904ae7436747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fda8f2809508c9c09b47d079eb3d5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730db5d3208a3ab3672c9215467491b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88522fb2a16c3f048c6d8794ee9365c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af164af32c4774714dd66db095fc34e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b9ac814602673cc78c814c2380cba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb03180b52592ba6685907fefdec43f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e1d8c1e5913f8fda8eeacbbe7095454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3f32951273813ac709485e59d14d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58507e6536667fd23f5a72e08280fb6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990f6ef1511beb0b5c6ee13efd7e9a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28198b55fbe677d542ded0c419b3914f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438a94e722bd15f5db97f74e71de9d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b4a854767480e7811b4a6c24f990f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e358d0321462e4954aee87dc28f88f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44c5c421d00c75d106ba87117672e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145d121f1819b01934e31918cc4f5ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d0277b5c76ed18d27b0eac8f1c1ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca86fb360acd9d69020baefe9bc58a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cded7cfa72110e76329228de4bf3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f63278aa9e8c9203c83f179cfb1c7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe5e445edede7b4c33956e3f13eac068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc1816a84d8a8cae170f9938fb54cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceed3ab8cbcd124b8ed5702cbdd51a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dee71a46aacabd3ed0e71440b3c9c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa59ef2ce39d6904a402adb9f1c75b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377ced7b4ad367afd2a10bff152ad5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf6fc3618398d9e0022e6cc69c230974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d071ed4808b160e3f7360620be20d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffa3055a810986aae3543fbac7647076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545083fdf364fb88785f4a2deab694977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75008e82e970df0e9e8034482de28a6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d776a88186ed92b4a52a077fc5f2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fcc02727977a2d7ff40268093037180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ae4abc82d321fbfafe45b59e220c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d16887317b6a330eebd57aa94e15382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fbd0792e027ee2383057e346d1dff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df65c02ed34a337e36557af491c41dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05054adf9ec5adbfc903d71bb51408d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a7af29760c7f4d2ebad9895edb8e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2549e27511b1818f692033051e91a3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bbf6aea055c2de6f3675a3277548288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a2e210e5e705032d0034fc1a32a9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cf22c88b07874b76c29c54305a7b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87facc2b315b929e1715b4428789d17291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244914152310970f6b6f9cd97eafc7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd49caa6a405a195b9b74487ec2bbb793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7d03f368aa0da4930d3a37e7f0fc994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520ccff3104256b8f99a4c6b689dc3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0701d74b1a63c7d797a9e85b0626c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aba18f656be14c3de92718de94c17e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d307446534a5bc2e8583301dee3ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dceb883a0348b0c0ab5fa7d94a20e5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b6591571b607497beb995b471a6ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93657df69c819d63edce2169c69924101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec28919aa076163018b9a47e26f2ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd4d7081207324b37a68a8fe545a22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bff9e1c47fb5e1e3f79d10ceed1bac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978adc0ef9fb19b1f2162dd5046a8e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea08366e8a1a0b9894a085eebc0cc96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f28cff70a5fdcfbcdcba97e2243607107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6ced13969a2de23a37670089f3729108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c34b63237ec871dfc5efe191809dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e7a7dada0469d19d5bf9add154f15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104162a94f3b211eef27f37a1263a63e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5eb991c2685bbbf9e9417ff4eae73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd8dbb936be5b4b1b060a9bb3a1f18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ea0e4cc261a1744df04e291bc8673114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f561d8a2aabaff9cfe8ba4759fd14fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131673564c4682b1502fe1e982464e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b49fd9a4c3380b0be260d788bd807117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd347e36e218376381a7222015689b56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a1e0034dd5e1f5575ec4cb886abc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab03c59be68678f733ed8ec81261240120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457386ab4d88230e1ef7620bb5f0dfc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c640615834b130caca36addcca989122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2fae17b5b094d8276c91237d77835123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9ed9d99bf4ad948a177792cb0c1cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b1c791867a5d1bd7baa4f4e07d681125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c1b3e97e5ee53d4934850f57c1c9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426a677b661366d75648b84c4d04fdb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66f85fea045487760c3621c11d1614128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2747f5038bcdd6cb552ef091685f3e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63198974da8de13e282b4e15aecaa691130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac978b706c3e03a2a19365d5fc7f0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8c84627e96265a13e890799005185132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df46c0ced78e1ca39f4197a18609b8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3305157d8c47e25d3c5c4a3cf5a7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10555699a7136d914eae0b0ed72ac3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504273c4f2d8ab781289c5fe04ceaa59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36ed78bc224032595958d30a0c0f2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dac5eaad7dfaf131e67ba9a277f8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda4f76d870d40864a39b1f5d0b19b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1dcc0bfbd3f31c6282b5a59469b7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1172c5c88fd2bbd3b51ea25477b36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1485ce8e9887580f5381adb46b6ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8b1574d5b232d531a7acbdbe3d520143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ee1117f0fa6cfb11377d36275664c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bc19e251d4c2ae60d4a4456a714aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49bc86fc9a8ac799d3efff71723633146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea920eee5e254a0d68a193d67b8a4dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aee08cd4f7bc66992fc579bacf0ed7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f672759c7fd598b0f13007395be67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327f2fbced462c4816e4e491af85392150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83733a7740202a76179bf340080256151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99333df13f5d51eed7d96ab4c44b4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f970617e426022dbea5394c3fd777153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00199fbf5ee2052a7e7db14ac5250d60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a2ad2b836b0d58bd11bbbf02774ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14223b054a9b9f3edf8d5fd2d3390b15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1d0f53bde33eafc7b6feec6415900157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ff9e91bb9d417173cb89580245168158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fdf3f6b00c45bac60201049ea1d41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643e338b0d1ed688738588578fa3f21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709c04c8045d4127a5202876e27355e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754d00f178705d508ed1184b72f8c98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2e85b9c6656ea87fdbbaa46d0aa39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a69a83b02dad219ffda4350f741a93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9aa8b7925d90b1f3e8150ad7777bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd716d3f4a2a4163629e02f2ca5c972166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1aacebb88cd2ebf817832232c5817167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b794c15ba82d924dc346f2a03d1fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83165799363d2826ab8c9d0a06f748169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846f5ad3200824bd7f25bfd77edcee8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ba159fdc9bc5df79d6c66d4cce541171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e2eff07588d74b907e63e63291569172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ecf493e0d0b66416ee76d98f9a457173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d659203eef8f7097f9c5305cadaec7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928867ffa3e46b6cd0fe95feb65b13b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3e4bb9fd121626cc8eb0345fe8812176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258a9f78c4b249b62944d217caf7bf1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af5ee0112bb60073753d3fee538074178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af925020678e8e59a1999562d2931780179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae605e681f1afc2762ba25706401155a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01867f671ee9ba9e9b8b6cf84ff9292f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21ff41c85a654380b82f32bbc0b178182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcd4a3fd3e413df8005f131dce9872183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ef9a202f5e18c0685108071089041184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e408bc67c0835d7eea38395a24a0317185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a770ce0fb5bf36725fcfe9800c110f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce62208f0fbc31c7a5a2533e4af955187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aeeae3f9e516467bf7e3da7cf7a238188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc94f1a3b3bef904853a9f7dc77d1d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984715c5960f960fa9ad5241abcca8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195852ca7f9c7f710883d5b18754e06191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cad5135e204eb00949fd8c3eb4dc9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9a4d361db5dac9a101fb5f6026f35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00233cc55b951e1f61fdc6c813439973194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613b8afe4deea1187a831a9d0575ec2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c28d3959312d9f0fd38883a6d8a3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0c65f2a3f9a42ce0fe0586b361f45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dd6e0be2ade75e4732f465f1e52c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa665c3c668d0c409a8818ee1cec141a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e80e275a182e796d4dac8a40068707200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6a732b427101a2a6607b23d23f08a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79a6d57e5251a1b9e57c0c83e47e20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188d4dbaed4feebbd584d6bf68f0d8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd7f5f80434ee0b92fa5edb3d7f34c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65077941f4ef46845f9632d0f8f7d837205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af577bed940a725e39f2c77dc29eec2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624162139e19174404e9ab7ce6da554207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6792f2942e02d2056ca35f6c4f8e6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bfd15829fe15f680abb2b3f3796b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1ec276f16ede475dc973ce596b1d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f59155721ffa69e683e0a2f844887211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6058872a877b41a21b3a3748a5d2b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0750b4eee46d561ee0a1f2e0e3b10a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2d168efedee6c096cb88fb78e4a05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a01f8384a9edbdbdca57a5e16c596215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ce855d80ffb100026d91f0e902c69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11044bfca388ddad4f4ba97cda6cc10217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1593d06e267bb303d75d44b86bad5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebb6f53a9441230ca2c905be9569a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d4cfff13bec58eb00b8f1063e096b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea71d3609d2b952c0e83359b0ce0b45221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40c09d93df853214ce7d2be72837bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54b4c5e810a1ab171fd0dde29f9b08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab3b0a41b98f58e183fd3d24a2a88e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6a464e4733b45c7b96c78eb479326225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9170dfb39c35a6936e0539754679da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4071444325ca4d3205e7277474342227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6791976b438091b7c72851640f561a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838691bdc787525499386a38e8f8dcc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6b167d5f08ce9e9d9f304125f7656230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d2aeb1670ae5fc9f134f5f3c56f7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237c6e5b6c1929e8099a43e96f33ff4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027406615e128d8c51b87c6e893d2e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e4043ff68286329559829c6badac9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f37755b7c11e8cd700bc0ae662c753235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67b26a3265862dd32f6769e7e6cf2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1be1655c0f43b5914b53cfb7e8243237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e952efc3fcfb86d3c38bad8febd9f9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12132f51f9f1eeb8be6984d6b44c34f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadff354b25b451e758463eec461b40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c82b5dd37dd41a5ab8116e40762494241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ea86b6f59c6f52181bad9fe7e3d87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52255c235b15d43c29fd68ecc090be4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5f0a3545cb363073771f7223f9ffc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495cd05dcdcdb4a08c3fa7b4d29bfa4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55700eaf36b9121630e5d6a9ff2e4abc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8068208649e88ceb7b54c16082455247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fed8d1c66a67a122e4a5f8bc96b1b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2a0ac9d0460b9e6e9c29431327d6e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35a98ce2fd3961bf85f02e55479822250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a7dbebf580b55ac1cab1cd5ce04c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1dccab96711aa64c17a750e49c8f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fcb6b53fe4d4ca0814d8f4ef9371d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d61c75521ec35a180a9482327c8bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375faca804ea4990f61affe0f3e5280255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847684ce036de82959ec8a5cdbe9e49a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaca3ef6fed61548c44b6106239ed98257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f6d6d26db1cafecce708ae8269fb5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441c1957ca649070b83b0d0c4c0ff92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf758cf0767f06e26e4cda4192193f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5247b48581ccecae2317ab29dc809a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8466a6a4397e2fd94f987820619f891262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb2239ceb62ed39409b72645a43c92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794824bf655c04823a5c53b09f5c1fc5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d769901ca82b86019941034624476b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87d60ed556b15be5657451b3f97b75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad27017808850ba4cf67245d908732267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb70e0cc06d15734ac9b7233d5fad2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901c245dd68d1c985c3b11f6a5d24a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ae1eee24d03092fabf317ec3cb8c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7e36df9600c2b760ebc7ef385ac3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5562a19105f0f5cfb6e46fbff453097272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac4418d7ed3fd7b0e00e19175a680a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac18e7e8db1402b7939e0446092014274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0033ee4c8d3d9f18a336dea140af8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429e83707bb0cfe5978678e8d334d32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28282db9cce6adc4a228d99d5a93de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbe606b8ab3f3976c09c6e571e8452278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316daa7c6228aa9163c389fd778b5544279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99318ea6b39408a16786bfc0bfd41561280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e144c8481ecc52b7783fd5d8e1d719281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2bfe0b978d1657a721e0caf9e4688282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67d9217c72d814f0bef0a8a20bed95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c90f1be65cb26aa7aed4cf2b0645c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a5ec281cf4d5a73c6b95ee436956e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c30db1fccd28e1ba170f85e55ae226286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c7d5a05fe40272fe6232f8964e6f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecf6c9057872f01aa5ed098aa557e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55086a8261b49f85e2357d2ca2d877d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8877bbf746880e15f92f2528f238e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2bc7dfbc0e575342902618ad52f67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4a1a812a2847f0cdb34055b630089292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f6667ac88136b4a7e1afd4bbca9ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9dc136c5a29c5a77f95b0179d810b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc590050827d1e967594472d159736295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fe1833bf49f34a515731a50d8b132296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad69502509f3a2090cd42abb223113297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9deb51ce9acf97421d16e029a6131a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dcb4ff5c53296e03f8447cc320657299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5341ae97e07a5c31cbe83482f4343300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d6ff93f3d06aaa1e28741a081fecd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21927660e48d2c673b369cab45b9fbe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73892abd9f16470e20d4c8f5fb0c9264303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb106ab9521d7830a2c48d9fb3460fed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b20a44bfb5b05baf6f8f3b0f03b6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b14053ba27f06c7ce08656ce6c911306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48749a429c880c059aa1aede4fab7248307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed42972b884a9bdf3b73046d268b4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408d78c1398996da7ef8f0c5c9ebf83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e80cde6b4ce6d459d96b3fb1ba1dae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a92ab53260dde892bef55b11c7713311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ff7f37321b964b81a1b3f6ba705b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce93c0f433e6f0701ea127963fb140313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f9ab9db377f7325a38abd2882d514314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e0f7cedca101beb24326b6fded05b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bcdf93216cc9908e3ec26413b540c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edef4667c3e5e1e76f9d3107263b6a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7523832677dd7796ffdcc538298cb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54e59356208455d3bdfbbdd69e3565319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175f7f5d074cdf03d2bdd2f75424365320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472f8cbb0e715d4b2249a7467e26145321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c232048e11819565b0cc9b804fb2b79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb9d801897266c91dea7c8f1ef805f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41dc342cbcb31aa925c8d3835c5b29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6536a8250c931db6269f29066973eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64f936b710eab716d8be7f532973fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf747aa8dab8ab94ee9ab4348e5dc0c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5975ed61b60e79dd381835506a4d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b164b5687016950c990e0fca3c55c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08fb77bd40b4f4d697f2d1e4dadd89330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d94b36a5de32f85d24154545f73502331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bff815ee04058e4a4caddb98d450cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2d3e05262279e1e9c147375307800333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423fca169f7ef3cbc6284196a73e49c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63224a143554adcd95837911cab7f1fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c5555feb5eaf84cba79cab3cf2eae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606af569002d68872e1923c21eab3363337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21528263bb868f6413e31ce617312019338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cde6fe04399261106be981f0405e7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575d3e3ab56760d48e545e12c612257340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20953977723cf470dffff22e29b4b1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1355ff37e91fd317d189497be318c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390a62d415afb1a9562bb6a7b47a9b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96012d3d581594b98b2c10d4048494f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be20acb67a08ee9b79a842ae7c2b827345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029d5b439de57452f593659671aac7d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7012955f22936d16d676cdc9fb1779347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a05c06f281daed2443230f79bda4b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f19fb4b4b3d8943661f9f7f2a965da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e9a456f594633190e01023e991651350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0c2da5b62b5d168275910efb89aa3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760ce2c1604e20572f4b312bb5cb301352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9b0ba86505a4aad80c20a63121e79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fa03fd1fcf533c19c17b335b6f39f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cf02a7a7db674b6798d95680572ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2752b105809f9043ceb85de32fc61356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54a7016e13a22bb027258240d71030357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8cff296a456f68637dc01dc2ee1bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac718ae848f6916ebffd170aad4f83c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670fb37374db2e0f884fcb11495b017360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371aa85863d66e8a72f366442fb3173361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af174835f96410916cb0467a7d2051f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcd6ed905854811ec97a8217611486363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb43d311a520dc79ce4322824f89b58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776b975b276ecb456612a06da891603365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff730de757497f30b26e0fd3e63947d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52161fea7aa2d793eb3901dcb28480c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cbb5c0155c4fdab17119e2269c747368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2265268d5076ce72bbe1cc03a8a80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c62953bac3405a0ba24e65769439f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c050e39c49f45c379480e364aeeee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd361ecf2b382af4def31f4a83b2fc74372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7595021e61c8f49f755069e1ba08d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde046a12f033fd780e2670d8b250de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e190a8b2bd1a78fb5071480257be3cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10676cf0143e185a59c97a326822668376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88574dddecc628e8982ce9f035e034e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25177bb82cd7cfb4d48c50ffeb218193378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b3d4baf0f04464f96442aea050852379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe14d406f69d3c73abd04283de17999380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44669c4275837d45a756bed15682bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73dcfb18d925334be1877feb106623382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d0076682f672f8def5d2eba97569a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ff613d45cdad502dc37b11088d747384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19915b05347c00e2fc3490ced57a0aa2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202b67fa5679fe2ac1a049e03c6e32e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dded9d7a654fb1d78497ff819a0ca9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910403d86465bf8641f614a31f154ae1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95858d50a443cecb12f1b48a0d94176389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a629c0f4496ada0815d3d000890a83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51ff2cda76080cd0e46387e8db2530391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c687deeb5d783ccad683116849f2faa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2d2c5597fa741c66ed15592624fd9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd239febb464dda56d369c837ec041a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4f4e20d1a4a00d66a2ccb5dccdf61395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196d38db9c76e0e7e1f1e701c3bba0e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc8d5c4a847edd46f78f881e3adb65397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5995334b2ba00db55b1996190068e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c35ba6f1ff7785a6371b39d01799df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c89a681791b881716af979a256a36c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709f862beb23136ee6e5f39e58f8c68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82907c3244b7e8993beaf50f6ff51257402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666f58bc6565947d278373532db6113403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692db5d1dc6edfce1711489b2da52e34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb90405e48c6b645353d23fe33f54a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e419b9b6237f4393de4b374b6f54c0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7f98488451abfa6dc4db5a2c78394407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffde9c420e6b065ff4695c8356d4d18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60986a810aa1e87ee9b937949b3d5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e73ad9320c3355fd47c8c5e206639b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac44639e2e8f398321080396081079f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49355538a5bbfbc7bb80d88a4b393e93412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036b86deb48e86325d94e3c01885b62413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a0dc8acb98f462c56ac89ec3a3297414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987beda446afa6c93093482500902642415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6025c099cd9b50cec5f7a60c504fd9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cef1b7056b741825985614939f0ea1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd03a64e80762e062f9b61d19ceb10418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bde881d5aa4cf90c675afc02bbce42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabd01544cf00f915ea20238d7eeccb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194f8fc5de9ae71a0dc3b5bbbe704fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4f1a7f58455ff8f73f1d74521bd6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ad9acd646ecb2194fa98989376b9a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2e0dfca0c718b8c5cf6753b4822f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfc3b0c8287558ef72a815194cc2ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f74c17ffd0986b6015924d06c7f73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd68422d8604832ebb121cd5bcf29f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb23dd6c7abea0c73e18878d73ee26e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eeb4c3c19ef66ba156357729601f38429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c27adf5d70be058fc25e371aa41b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6141abcd67a058d0803b95705b29b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c47f74ff88fa5fc59ed8ea1f43aa6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adecdf46bfb82d20e26d62b39df66a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0ac4d7b173286279d14c04d980ce0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8be765c3e3bc6e1f2165915ba489ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c25012c046bea3106fdaa1d710958436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89876ce4921ac7a4d480eb96313c21f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ae0f74a7fc8ff40019d8f00755388438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed44de08b4fb20cf2b9f153583f45c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d71b8b33620afb5408e58328838a72440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a13bc9f5132f759926748d907a3f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805de03872d52742eba2e8637bba8aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33214318ceabe23a5c4897a12cced05443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73bd2202075efb47b2abdade024cee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8cc299e146abe631df21d45e014c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3b03848612278a152454680f22f93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6bdc931b9bcb74dbc7ebc96d4066c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124c767bc05b23c2844cf08655b71b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd37bdd5a145d79dbe8f7f30b6b4116449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9b4d3ad122c885db2ea224f030920450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a9805f6134870158f7c9f8afa1321451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fc6dffc9acf12a61430738b161bc8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dd2dfb893f5e70b1a54fa62b632b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22110fc18fea6f93e8fc46f82e181935454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd5529e4c03a909e73b6ff4b9b284f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36409190711d3a160c779b5475dac5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795da57557a07db3fca98bd076b79e67457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9bf38e71d46bbce3f8b47ed56813b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69de52dd3bf0faa2598c407e11bfa8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f28d045f4a3c8b4359fa7c63abe9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ad6343f8a82c7ae6ed80c13c91fd0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd115792b65a4820fc780a00642746462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6395582da581a3502d181aa3471471463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcca6d98e46d9185bc43644ec7d54e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d462eed97b2c67f70993e9d1d1d9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adf8014fdf0305cf1544e5b570f6f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4618225675e48bebd67ced85cfedd76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47d226119ec97341aaa319ab4e9d65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeecad906107d6068a60f3efaeb8dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237242702d028d2bbac0400b1ff2d2ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2eb0b43994b2448b096407d6920c98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a6f535a05aa0a81a11ecdda5d4b0e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db65d411ce04ad4432e503909d09e88473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5b9a0597d07a43fedfb5bf749f788474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0a84acf53cb348ec1bfa9b2f61673475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486798104332f64809f11f01a779399476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce8900cbcd4f56753824dd97c57481477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26885fd9175156e09aa21023bc349034478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0ed21ecfb5725b5b1305cc5ea5a7f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ff7185f2c54fd7750c0da15002c6f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0197ece8399de3f2ca67056cd1fbb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cdbf0d1fb9ece63ff5bc86d64d926482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce49c992f305ab27fae7577ca8f45d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794782b67235bfbd16c967e96c65867c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d35b59be42c93a3ba34e4d74e9a4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef112ad5e80340f65636a7d9d9e5fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950c7c590c60f1e80adecccc603fdfe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ef1d1e7fa401543da9943ece929dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3388519c3269327044b2f21d1a969489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bae1eec7ec9b2b9a4ed0802572a592490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6894cb3650d06c267e351c319e78e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15ad3df4d727558996dce63cda09e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b03884ece71b581b2cf7d2216f511493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445732802dee75eb008acde07581ebc9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc68475fc9ee92242a696b93c89818e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0f15d3dabd0c7a3cc2e5bb8dd58e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8a0d028f6495433afd19416c1ec0e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9460a260e25156c93bfba5040914139498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14bf617cfb9b6eb07a2d63462d6c58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb3d7b7a511a2c7059bccdc9f9c800500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e2209289d8cd80e826f603e7a4523501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea86e03a035e8227a57bd5a9a16a52502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3b1a0482f9eac35a2be790557c4b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448aaa56616367d5937fa0c55ab4b20e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30f4ff7791dc65788b560a4b103466505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b28a7e878d9bb256259e3761be30a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15337af40bc82f369ad1d7f7d0a6dab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fb5cf989fdf8b32e7915f7c390afc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a620f287b2a98f703a78195836c19509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32f2ffa6ebaabcbefdb6b1f17eea94510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932dab30091fdf6e5cad54fb8deaf7a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe189d6ce27a614a91527e82417b47512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437e2aa9f9ecfd522b3b41a80002bdd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c92ef24dfd96b52851abe97e4bbfa7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96073617f161389d1b24715800454970515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871557443031f8b2b01850e002679d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cc60343e98e212da80d09c9e77d6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75849ed96c71aab4e8a91ff6fbb9d47a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6fbd0114481636e9faafcedbbb704519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab071f9678cf54e612509a589746f67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb2d79307bf1f85de1337827539abe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06c82a7b24116539243a120ec469f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8232dd57ebbe6f2933aed7142fd35523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c940bbb77c2858262cebdfdbf983cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb4e3671ab7c54a4434c756dd80a15525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde6c971cac45a63f7be9a34b261ba2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386f43b36f2fa188afa326b23742b30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cabb80c2a6c66895e153df3e788d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23294e98ab8e90ee141841a3183aad5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a638eea99d3b3583eec7ba4594e240530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af928f790b496a300212a75d2e62150a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec35383ddec515aa61a39acf79744e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af3de9f3981b7f1b970657fa0c88f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a45c345e0efb3e9e88f60d1af3f3e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220aec96ff6ee0a7f62a2bd85b2a6bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103768c35ac8d888c5c54de46a58439536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f6c7b411ab5b7181fd475d08fa3ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6e4488dddc460fbe6d57e585691aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0948d2c8e202c116292184349082f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3df1b737178eb53c9c7917293ad0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fabfe2a16f158ce826051b05f989b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3852e26a70db146f2e584ecd35a41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf294544ab02853044567d04d504350543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851365ca31034160fb361ff70bed2ec0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43acb275c6ab19c95418ee7232d7feb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc29105709a4e7a572cfedb8bf4674c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ebdf1eb9d5526b073811bd5838853547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb33d762e2e53966370afddd17bb339548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c3213fd76c62abf2d8668ddd7be8e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f3910dd8993ceb12bb46c97d4657f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a544e2a38fd238c54f23d6f8aaddc2e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146c195664bcc8e1b70c8caf49bf028552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bf3dbfaaf6de5d98a50fb7ba562bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80ef70ac5875c305fe22e86c9eb384554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23569a574fe9dbc42a88fbf5e7dbfced555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c549303eed43f6d60419cee01a0e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d873a4a3e7bc4dfb0902639d004416557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9197544047675fd4ca2a5996a4d5475558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1026047130377f1b2241b51d6d9409d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0454cca88eea27e97cfb94e8b197bae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ce1c5c69365b412133d40261837ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d19ebd1091d8035bec43ba0e27ea7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9afdd1bbe6fc9c7c6846948652a36a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388221d9787754f60880f85234b21e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d7473b006b564d38b13ba75fd1d8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75362af9cce0c712b171d4bbeeb77b6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698a8e6788eaa8e98d60ca7e7faea0f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a413e5df86811c036e28ac20ef7928e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26e12ed97c3958d4b29fda25610863569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d8073dfbe33f4f255f351ad957dec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf6295c4593f3d23e9f1495a119ef6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0936994e6ac65b118f4e8c8803941572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419d387baf9b0de9ac1c533e289bf4c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733553ba869bad80e3aea8db4bcddcc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941ff536799cdd69cc3771fb332eb39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089351c13b1e6bfccae45ab00c7bf57576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015ef5232929a36519404bf2de53fb7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169056b1983d5b39118126327baed8b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7afe0c8333a0e12f69338acbfc12af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b39e7164e84dde398ff5273fbd60b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539a146881844bc5453a03e8c13a00d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5164dd507fdf7ebd16205e915410a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b50df7e2f0096c6feb415c088fa3d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bae470c8ab23f1b3d3582f9417a93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76c6b29cac87267e1c7444ac2c211e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4d0b01043b62b34a4622277caa54b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f47eefb0d613d12bb3bf0fab18c2fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14fe77cf9ebae59ddcb19a3ef93cf7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a0cfe13740dad15b3affa32f70b49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1ad728ee3989c3b07b9956f3f0e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bdac552d14e4fb6ec4a0e5c83f0ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9fbc57f53a177f4e26e3e9daac2e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f8eab8b2c4d95979bf3bae58d7b68593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b5e8d41eee2c689bcbe7a1d799093594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf214e287acf77864dbe301cdd8bbdda595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73459cf971bdf60dea63428b554c2b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e074ec18f07af6f34a48bc50f689131597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5edce02fa6a27ce892a577be46fd9d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a317f7dea7c49dd87c6b7efb51540599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b094ca978bfb5e80ef9ce5ebc5d30f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d6399ad443494c4570271287454a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160727a8525c95ec125c6b238c336f0b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b7dfb93f726cc07a83aee9bfd6ba4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba535f8832f4955340be9a63a9bf37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146c5036ec3e4bbe9ea176219673c25605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218a7098de211a69cdb5027cb53b4de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0867b7b0f91c9b0cac14bf99f5c8f53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e269573fc61f6993f36c18521678a92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd94a590ce74968b4db0da9f55fac65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690b39f73a8a4518adf3359920a19a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a0b5f50bd82d71205ad95546f7ff7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973aa348e6ea377d4be43f8ba69a1fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32300ec4e5b4732d218b1779f1ca8e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328fd544b21bb023655b7340c515c07614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc80b9b15e08236d72194b67a24189615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b756f3e822a94e4e15024786bddc1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1ff74b2397e8555e742070e2a000d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72687fa0beb2a11a02244746e7a797618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a936c450718400b11b5fc27edc55fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2238b0b495502bba0b52407d3b497d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e8fa09fffab2c650739410e6bb742621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72fb5eee5280259787c99f46a85003622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622d86d11245df15a9001f352e59f86623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77557602b932ebfacc42ad81139b084d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3f6c93541217d5edbb9207dc9ceae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b790ff97fa61a811466118b89f019626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d37d51710f7f13f02e7f30eca06f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6acb58a77677917162ff185e0f7d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13f6a6c2f33f96f05f3a433d6b1e45629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b896ea75178ad108aeda078b0e625a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f8c20e8efd6534b9656e6118ec992631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8adea796907a05f50cbd157fdf977632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8140b7259ef9dc2c4a7518e22690ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39433e90ef32bd933fccdecfdfd0950634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cda977b441210bc142e77d1178f2d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2035fdd92aa7e8b0345bd249225d3cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e239129bcc2c23b4d9a88c024907d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05952538481e542d63ba9d6b513a2fb6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2056ee274eec33c11e13b5d314c2324639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba98525a92cf43cf4e8ec2bea933fe3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e4695249ffda9cc3207b9486ee755641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdedd4db21d0f7c58fb5f824d7d9ccc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da460420b55c0b4852018d664c3b5818643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadef28d97bee70a10edf043825dd80644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bca8296c3ae9f58a78d966d40ff6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde43918cbbc8ba988fccf5a189a4230646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333a31a70837a33376a34459d062c42647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816be43ee8fcd89dc4d62e76bd04d104648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61c2d2eab5c2e32aca75421c37a115649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313957dc257d8985b446f884a8bd0da1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36a293f18ca43ea662f6fb2e16b168651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221e32172a0af46fb5378c98a1fa4ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e1f201918382991493c2e505e23f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8bd7ea7fc7defff4d684cd3b37dd4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aea411c7b5bfdbd86e82e3dd05aca5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe75fde23acd24ff903b6ef6f8aebd8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2a77a4633681509bb51dcbb50a586657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff86e4401978c046477bd69295b8cd1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc97a3aae300937dab7272b327a99c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384bb19521b157de5cada787938758a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f5f3a76a90d478c3d2c5586f5b86c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb58bd9bc8349b814d0e99b6fb9e80662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90120f938f108665a88123f262f1c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184037ca15ae73118940a94fba4b8eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947c6795b3c3dcc50e85347c1527354665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c79c69305fc05f9f4ca9e7d9cff50a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33447454f9e5ea539912130012f6ae48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0ed5e231a47219b8aeedc0e719a5a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19b0890ab9e7a786882f88226de491669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2793fb9dd34940e1cadf9b21e88ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffb89a05efd1eb81ac8c1b1f5c2ee1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca140bb9a541279e571d14267160aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28b60a36c996c7b0a72529b2338836673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc3c6ac1cfad25ac15e6f25f6b7a58674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acd42ba40ba16f787332753b5f810f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28a9509a2d4c6cdfb9e4fb47a658fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b968a7c0c251ed9f76f2b14d82bb37b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93442eec057251536232cbd5d040500f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69887020d91165cdd383850febaff829679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c753fe35aa216b2c78f99e01278e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46296afe851ce8f47e8d8296f98350b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71d1dbfebceb45b7c0e0d59ce054d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da016f1b0cc5f51bd79df17cb5925e94683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e76ef244947aa0f168bf5d06e20ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaa9ed90a94771cc71dfa61b272a0e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc5cb8f6cae67cc1ee0880de32d3b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ea1f9cec5d8b71c0e0dda9375083e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fab6b9697ecd201bbd13ce204a879688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953db6d567cb835a532d584cfe2bf0e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e65a9a0295f28c514b4b5e57a7f5da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de778a2a77c635c9b2f5e899a11211f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59863df3c1b3b779fb48df81d8c0193c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562838c5052da2d292503bbfbf28c34693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d1715c9ef20a1f2b6cacd9d82f826694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096aa57bf2192069a9c6d68293920e11695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b041177388e2d2577efdbb5fc016c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500547661e32c9a17b2ac204a254124697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610ba054fed5f36e7583f8aca815697698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203aec890a37c7d00a50188d00a006e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd74dcdc62549a13f891108e2511b0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ec27bd9fdcfa82c0bd67f4c3031fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c78375dca01895c44140d10ae21c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b25290e12fcc31274a27c6c836d054703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4386532135a320b8441dfd5eac5a22c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915996d20f4c85e87880f12d0e28f4b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcc0bcbf5be298cbf27ce595e45e58706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94149a12c63da49b0f9fae4e04d548707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814de9381f37b6dd5484d8a8ad1e335708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb799528ec2600f6af3d345f44d169709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b3491fcf9f647c7acfdcf2c856223710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b58c27699fb82da65d537c85a0015711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d223251932ca1cb9407499e7715f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cc9894ac1f6f9ccd2626c4a3cb7b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecbd44aab20ed438f4416e9be4df38714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc75fbc008451315c66db27087b523715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b34b786c8ef9deb5e6f5266da8d1ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d1164e77905d7b8b05dcc9840bd3f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb2963199aa42ba1b9d82eb7bb0893718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad70d900c89342f9dca9ad1520baa5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc399d5361e716001949a90c577258720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a9c70a566cbc1d6e2346db569a364721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e198f796e0df1b02eb3aee2f0b453722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36472f1aefd0dd191935c323604d8d87723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fc17c41b96962c14db111358c1691724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bb80303eb1175eb1574e38039c27b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267f392196b0b04c0de0ae448a1c468726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59fe463c9f647873f623bf91ec471e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b38ccbb369301203ee7598b7673f1c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee59c1641055cb536eb28415e9c1f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75488d1fd33618e50fa5e2263a166bf1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb469616b030dc255142748f5250f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212d968d0c0f1bea5ce0bef8bb94e73732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c919b27a4f46d3605f9b7d00113238c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102f6a64a6e98abcb23e269ca691f3e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a833a011d06de68a4c32253b48aefa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f36e5a6b7c92cbe84843276437d1e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dca6b0e83a532f48b8c65dba45d0e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c9ed60fade77902706948d924f79f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92056262b3dee6b263511c9a6ea51100739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdbf00a287b29bf21a084cb2f229b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b098e6c6d791e6a6c1c23c135b034741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56786553c69933c86f2947cfaf5f85ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f90699e7e55c34ab0523f6dc0a3af4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89797d5fa0a45cbba79e344da4e05c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e438d6c6a032780f65494ca73eec48745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8555bbdd89c22657ebd3211330b612d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4ce7e1db7d1b910d29ca82ee72614747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa07513c32095b8624ec17185f24fee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530e4661bd5bb559ce45cb5b9ea3d65749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2323daecadff7b5cb7f6b0521b868750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3604a7658838c7842826e57dd62e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152af16a6f9c6fcb1d9ea76a5723ae58752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b69274f5175745c4d040bb88402ce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42c2370c9b62f570b0c9568308f8d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a98ac60d10e6c8c0a3a4e825165e5f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed541a3b2439dfabad9800adfbe3d5b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7b601bb7b9c8d68dfd0a0df41aef5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00b2c9283c960d5af086126ac45903758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7b3a9723e3628a29c2cb6b425eb15759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77848aef94d5cc99b6d70b8e2df6f10f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd89a5f46a0754adced617d16c830ae761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7857e1d65009e3f3a9f14b1f39749a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950b79a2156a2a8798ff63c4ec03361763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3d7b8344d13f398a17ade9e0e7c62764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788abb19cc7b367a99c8090a475b9882765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba6b563df6ee95cdfca20cc7f553c4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3b2d76db3d34f793c37540de161a8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f613a0aec90c53886527ab1cba5e6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffe68f7c904bf51eede3d2ec79920f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2c1d6ae3309535f20f65ac0c4e565770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ac0c4e601ec86d5b70a93e9e93128771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd092a3237b29141652e1f78036a7802772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d727046efddece1ff11f43b9ca2cde773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3a7275d447d568d7b488aba397b9f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ab5810f7fb4f450fa83623458e7fc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e6fc598198254de79f74a0212ebc2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1164b0ec11becb80b0518b64119bdfa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32da312f6bfe6c67d0b3bba72096318778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df669c74eb49db6e88473ba462a306779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205808229ec680eee8bd8ae95afa7649780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd511efb10b44317a675398aedf6d4d2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5396e1a1578d3c3c634162fc5037a11782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b1fa056e8ff5b58a3c73d8869e8fe783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc633e37a9a707235f61abae77f8c760784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259760b7821abb1521e6fa2c6054678785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feca7ac4cbf89b84376b47ab899ba89786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924873257eee50d256b188e2bb01079787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485d19b31ffffe00f7a5de64c56febf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917981aeb29370fd720f5c3dcc17a78789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f4b96fe8c398dac87b4636fb9b678790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6a150134f0e732cebf6fa9530829d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a86c660f1a455cc77ca09fe5ec0300792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2256f782d4425abccf3776939f20e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e49da4f6a6d10a9f1b9272b2a2e85794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44497efecf45288316002b268042fb75795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662df8ba57d2f7bcad0de1d78e643bc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780ac8238a4fd5895c919252f2f37b3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872e4e58414c4c45b4f461bcfbc5d24798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcfbd8070f14e69cd26ce5119b5dd3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c75a33abaf408e88fc97c7399d615800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5958d30f206ea2d1bac819cc1877e9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343a6c37424a13ecca10ab0014257f4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b54fe8cfe724f692c521eaba00940803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c6313ddd84e3206046d907a4f2cdf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0c4d5b4be1a2c74989ed8c20469d5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf43f2eb678a65e86e6637b8b6d983a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df37e2c2199ab26e95fb44674c385bb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc4cf2cd4987b9c305c6cf9524f552808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f27ea29544797b74d74325bbb3849809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc485a1aa3eaabfb2780ee24a5aecb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f1d724645250515f79a966dfd637b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804919a544aecd3c9494aa41cd35655812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54833d54b18a34a26dedf14e15f314813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4c89344c3bf9f63df1fe6323f6d17814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a17a5eefd4fad1cba59ef95a80520815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acff952419a202ef4370314d95057f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b1815e4c04651b1cf930116556410817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7fa32561fc292c025e31dfd44adc3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea18c3a18518d88c7d847ad525dcf60819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3171fbb0377d2c25dc62c3bc56f0a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802ee5b095be0b512c366995e832b84821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128f2b481de388ee2f084125ccb4b9a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8950c031fc5f1c4d14dc5cdc3a999c7823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f60ae681da168ac6b21f669ccf0bfc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074c457311e3781581f864d323e26672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11f9cbc9d88737d07c52dd985ad7263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105964138025d0e1d4d419cdc1fc3204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221367cd278979f87bdea588ae69f4335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669d822a878bd85cf58d9b2e1567a016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5d6e170c2d04a25be117644f7903c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162f23e4fbb3981b1d52db7267c157d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22447e358655a6e4be2de6c8eb6da19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e82bdd531d80c8546901bf52402d2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20557abc5cbd9fa1c5ae6cf6e86752911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ae7214da78948ff1b6294f1bade8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5434a8aa0dd3f5c6b58b8fafb471f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8c4128f29190fd46ab2e85fbe2f6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a75f4b8e68f6c46683add2d8a760ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d0e0473b60a9b7ffe467beae2ede916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc3ed0e05d5d17be5e10dae4d158e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c15077fea05b2e722787dfb69aff6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b039d73284bcae4fbcec590c213fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151d17f6011a3630fb8a966dcb05e9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1797211f3183af2f8e8d556fb917d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa84a72cdbfd9b55a588c7fdf2358c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49622c661dc16d531845210a7421b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820af305311c1bacd7b51016f82ef99424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6085322a54d106fc2ca495450d70a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a153c7953a5c726aed82fa9824256b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79274b8d4483831ae8c4247e2a776a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e244cd7ca4e4d54094f0bc3ad53ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005e55ee279c2e98987d03f6fdc72f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a29fb87b6f19f2ce35f5b48d914a7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049619792c646125bce5d4859e60642d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f303027389abe0d122c97d19e86f4da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e89205ce8ea6be6707a0cbae16aad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9731c04f5cfa7ae3d73f47a0df9a2ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5125a9b9e0e1cc562be5cd1d7c7b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c546643a6ff585f57fc1365a3816ce136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a25d17cab62a69b5751dad63a3893937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7533410a615fb2afdefa3f8ae07dae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7eb484d96c6f4b005711e9dcc326639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736307d62907855c67434bcbc7084c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfed3c296fae41a53c828feecaae3e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1a8ce250b9aae393b9fced9ca585842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704398277bb0b492a6c460380f016d1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239e9e7128dd61f6be4e6604ed8eaa244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5344c8ef6013b398abd463c411dee145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407a0477c466c12ec0d05bc1e95ede946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d773b47dc8080b8d9048e44a14814047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f40252d72ffc6b02dd35435518eea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a30f0f293e258ec46b552986fb6ebf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e57c7fc31189137c4747eb20796e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c33b8d02bdb0b4dd9b98b22e048dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ae5ad851f5bc22acb80991cb03f3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e2b3d5eb8ecd1b4d4bed39db0770653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d054129a77e4d7d4dd91ce20f5c5f9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489ba825085ad1148033e0183ad306e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577135c7682990fca513565dd0df82056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dda49d7fda23c699dce6ac1d2c533d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5066a05ac3bc2d9a018f2dddea993ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9df2bbe39399379ee59b2f1933ac9a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ab0256a17fc1cbc9e91a210ec991e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a010f0768ad51704f030604c08571661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51a44264da3f1384cf7233714fb1d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6365a5f8122b9ff29bcbbbc7bbb8ada63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37045d5b6ff450c0e3d5ac50aed1793164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fdbbad57e14337218d530b67e2e9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defec92019437c782fa053bd5a7039c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7004a2b5b6d408a740e62e759ff21e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceb3790cb15c1f31a2b57b42e093ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bee12840cfb2afcfc474bc7cf83e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969e8c9f54fadd5a1431c5ce0ed433270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27ca91889be3dffbe500615007e8ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a4b593a8475fc157c551fc1e39d3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3de2ad0273ba0f485e79bcb1f410d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5227cffb74c75bfce0f29170d8766d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746bad8156ded74c8e0d9d696252f0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc701ad4f09336910c00a505f3015a4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bb3a437a21c8565e322157623489a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c847ecfd12e8494fefc9bd40c4d7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d97f871206c108464fd96911a3e39879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8f34f989cda116400988c95c9187b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a58500c9a2c674d0d6023431c76b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9b9ae52c0b96c159ab0102009f51682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8207cdc16afe461bd1e14fc82eca383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f30a7df5e912f6305ec363f4cdd84c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e1a4ebcd07170c2ae1f12fc6be37285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610353028bde2387403baa066bcfcbe286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c9e5bd94dba5e404ccc3059518fd787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e8e519afa0639489af0291a19c2bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc2162a705ed77493fba354af052c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1832f851bafdf632496becc98c28290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765248ec3ab90f0b00ac2ff28dc020e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea07f3efe8c7bcf80fc81951094e6bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586d3469662a2d2e5327be996b1eee293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b49e9233bcf2cad5d16351f2058a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c15347e996f037034bd8fab7af97b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1ca82e2b4865942a1abff2e6eed8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231522e92e95717b279c606841b7678497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedca0b38ed2524384626d8bd29d82698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d5089282a650bf51709533b8cfe2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae098d50d3e336b3c0e95be45dffeb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f280b64a88c4ef384bf305e0a436dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edffa99ad889cb83eb1e285ec135bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dc746e7d428245931c71a59581f0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fbdae783b7b35ce758fbc4b85626a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eb1728fb18c5e4ea0380bd2dd760a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5888c49671a240269e2ee0aec0540106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce0d2f7eacd168bf8490758c68f92e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f62c79f52f3c7ebac94dc5b1ca105108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6a676ca730b32c6061c512b0e9665109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae81870da6864b53013aac0ef63315c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5923e729d4070384a0ad73f052b2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7665a86f10876cb587a98d24e7c63a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a322da0207ac85a8110019b3a5cc455113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1973f715347911bc943a57cce9bcf88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad9db5aa3d4caa654529e80b1945f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e301ad838b3b1f384eef4a3485efb5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286e14e97f0206eb5b2ebfe41130dc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3fa45ec98a81ec5d36d1990106d55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498e6be16c0eead280c71ca0d77ba80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dd6e7c9f241497ef7426af3bec516120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e5d3fbe3c4bb4955b2ee5533de3d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374db63fb2c7c55386f9b4ad747fb66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aac1b398f0a693b8a3518d1d02ebd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b42bbe1561213a8ef63625159969d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c74c1e79eccec429b1d015e5a30ba6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba24a3a8daed659fe78459fb18ab70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf81c55c83618bd404de4c9423ea9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39622262368064786dca9e9bbf3b8aa7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c919510f51126503f73f0139fe158a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd629ee7470adadb8ffcf15db130e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282e947638d6401c4dd25bf0e5bbcf2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210222f28e061012c955f08f7910dc4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e610ec53e09904425810269f64f5c39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235f3abac0e28d055af7fe2c99aa255134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44926d622df2bea1b74255b6ad092f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eababa8990f1597f5fe4c56ec29c47f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bcf8ed49653d1364e619fee6dcc26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dedf59a16f2f6198b5abe2430110b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b4ec69137a78a2beb807042626814139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386682af79a3182504dfa3da38376ee7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c4781d66d0b316b22c5fc5973ef0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291da8ae6d35eaf0a66cfd4cc6549873142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4096fef7d3a21b6b3c6612a2ef7d9fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fe80e235035f202559b4ed53a96bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c56ad2ee45eb5ca91f366fbbc11910145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d239e420777be9e49a96f9331d2353146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ec0025e6ca3bb701de63cea910661147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739155d46870fc3a3e547bf79f6eb965148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d75c25ef6a9ec7a6459a1f4a946d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0642174e33d644bcaeabff2a60a73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f893bc39f8e100a488adae2d474d025151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd50a8ab7d5ec6897ed4e4b6c8ba42d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93bc854b5760a6420cdcfca9d78a5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3a77b524073e5e40d7ca4054eda12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8a6f3d2273025662e34159a4ff13c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb405ab1d3ed4fe64919545ca2d69755156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3128ea942736800e2b0a569344d13ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8288632da69b497fd05fb9bd978a32158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60574d53e5c41a9af612cd633b2814d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333d682da8029cb62038e6b8b9d3604160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109cf1c1d62e5583a8cdbb23fea9afc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc20ec1c45ef4125c96fe7129d48f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dc3233c7518349a2f274ab29c4306163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d8261876401754697ed804be8d6ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3afb170c2bfedf5cd56b6797954192165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ef425b3f4d9f5806f17444a359404166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcc5c46cb4d6704814d50e162d8a3b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d381692f12559e2a837d137c2e454c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f74df00a2bef8e895cacd4f5621ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab90f03a279b615a8de3368bb75aaf5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbde701d473a4624e592e1d1349a52c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffd5f74d5283c084876a9b85b43bf9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0062cbd33e2dcd8e85e80b14d8406d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ca12e541b6468846a0a8373dfb8cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d65b70f8588433fb78396f9eddc4dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652510580114d1655d5c86c8ea9e827b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97f49c3ba5d57f83d030415246d17a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff4f1e13a785abd0170fb6fd6afc50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbe44cc5b7a249e4f55690c24f66f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917afc251b9d2a10e61091707a6e11b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73a9d7a30908d198bed05ef2bcd669181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ab8cc4c820dee35b19a8c55983f77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98610a464f5b4895e31784dc5db466a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643f3642e6ad0fedb74377434e00e3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05369297f969c5aa5b0f2a80c3a09a76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5456973015d32c1913d0d4568e45ab2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47da74df475f5f34a8fd7384adba772187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e7ae79b911711fe1839e5e9a50a53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c7722af830ea8c849701a47f9c1dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27d8d2394b6e97d367910012625cfc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d8a18f69da8676566be30396747e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c3fc67c1d2a9c5d50d68b37774b09192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fd23d5967b951181d11a29e5a69bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccce5cffd3b4e5df08164adc64ead0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a231d323f2bd68a3163e11c910f65c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dac0c4018f599df85766d66187a559196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a8dc7f786da16ae12038d5aab57e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2f9a1fb8f735862a3f9a2631382c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d9ca91c54aa366a95f780120f10f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a71913d9d62793e34e0bfe217b3bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25730da55c676da9d8951d52dd83c80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c169131df1d2d220fe0dd644538d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3748c20d61522822fb2f65a5b7440b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8eb96f1967e02d0a1df217dd2ec00e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca3c409511a184cba3b86abaa0fa40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c4c4e3f415b9c15768a19b0f44839206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15c2c634768cfecd65e7ba5beb6477207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e203e6ba959e561db7f1c695dcbfff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a49016efd3894049683e5a42f0efa5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7279411967b6a303a9b2c92c6852b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e9fcc8b89898499eb5a50a86c1ac6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa3d48f3ceedbe16d74c7b376ba29a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a67666452288f8ba866a93fcebd4c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b09afabdc72931f3aa462d41b66ec8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d2f2036c174a294cad1c017aa2f8b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf4a23e5688e88643158dad4bffe45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819dda5a9b7bc3f066d97ddfef861c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec00b60a6d938be7e0f8e2b03cb78c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29885d3bd0a80ef132aff4ccdf670e56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c855cfc0f22e9a13e6aa772cf7806220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443fbdd5d2e130e328db5156fe733e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16a1a0edd813c55138c025b71f6874222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdc679666234e4b48f7a5d381c0903223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fd503f077f29506a89ca92c1c6230224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c36581d0fb73c7bc9b6a29fa381855225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9a3f8e189c35c2d4fcb056069db91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55a131a2f45c493ef3e08e0963a5c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4c8b1ee480a8fe3bdc4c1931b6677228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62503a25e8ea56fb02a126bc65cb1d6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6136e1e2426b3d8ee9f1dd2fe1f857230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cafc913d4b25d57dd06a8942160030231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487cffc2d54b57ed3a792f7f96e5c2b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199056c2a907698102e2d6b44788965233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27057c86c4724ba02684a74c3f3836234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be97219efda2f3dceb34ce78b7a8a4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cf7fbadcc78c4a09fc50c62eda023236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecf1fd63b5728e6712f35eb0351550237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f38ac227a15c554c81a2804c1458b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5c03cf225c615911e906b70135bfd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ad13e4c2124262ebc8c61ba8daeb2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd733685406af7dce83a0a6e5a76b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f761cfb8647aa0106a705b6ab6f8b1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8319b4f5405bb3a06ac2052e9410d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90094e862d671282f18befb6d5856965244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd574038214306306ade60075e76ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fefdfd410b95df637b36aaf258308246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e6206915eaa60b9a873df83f2ec12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9c3fc1e3f0159159f3695165e843e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3163cefd1e2af34209985463ebd954c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764872dd49374fc6a857c9a5311b8740250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de141ea5eda640a482c4aa4d230c22e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef082ed8f1da9d0ad24ed6f6cf932e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee2a96715474b40c0496dfe2c864a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa378035e030cb2b21b8f853b836549a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d765865bc218053c39c889589ef32a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d30e8d577ab012b10747021dec91a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d8422f4c009c3e4e2cdeac2b51f4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b58944d7a842cef2828eba6df9979a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df801030c7aa6a9233e1cc54ffbdd01f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62eaec2ba8e079d8fd214532c8f1f5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10d1bce7c3e456706594056bc8b02f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd91a0159b39979a655561ce83c32b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0008564a3643dbddd031632f3a18d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b67ea98c1cf0f96086ed1c2837a39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86beec3560c591661602c4fc95ed67af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37d775490f6d0a2da96f56e2c903d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def6f83d360421280e57577b955a38b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b533fdd6503a461d81768160875c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0cccf84d9f0e15ac08d08af936125269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e56ceabf53782c5f856329531d630f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd5e0acf6b9d53e6f67eeaa557042e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412b1853c77f1c8fbddabcddc510280272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76505bee4a1159e27197f1cf8d656b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1d7d8b90598774e6595f67239b070274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a735c5f377e4c86795837e0d5eb64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421392864e45fa3fcf99e3af1b4bab0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f699e88bc2392bc869a525b1ac8bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8c06ab789f5b7cd5f393458e404f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0119357e70066145e43b8385af85e16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27a4092b4d9802030e103daf414f1c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4aca2729e81455f6f58fdcf102cef0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b0863e634af5d6b87fecb5178ab5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff5617e4493c195dd3d370585f219c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898edd4729a1b3e1d1a4c9c082cd974b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c75d461acc13fb374ca407b9e3e5e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ab128269ae38b16ef65bd902723c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06841b9e77c66ff953ad0b8b47110826287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dacb0322239be247f82f8faf79358288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca14715370ed40b886a029828bc101289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e73235fdbc4cfd084df1092ac6bcae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadfde012a92be08279c527fa6dbcc2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d694b532639d7cb3dec400d5c5e942292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778bf7dde4770b29fd5853f601d7e65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed70f421f81acfd95aba26f7a40dcd9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fa64feca828a252a90feb160d8761295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb03dc8d8615116bab17f9e9ac7d1d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8596696be8ef3f1a500cbf615ddeea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dec814072d0ca785b03e9f9cb19f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e639d283efcb0dda99b06a8574b79e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766d8d0857027234296b5d93c664414300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6f357e39d5620f22e1f739721fee7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dc1654b2d36feb3675ef4ee78648b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e584969271bfe44e74374c78d65a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b949270b1ef47e382d9fc4437ae492304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27aed721195d368f2d8f33d8531579c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e380be4321c40c42620b28507ad3e7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc338ff025cc0b782ba152ad8b3becd4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a32a740476cbf94b02624e453825b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a716a94321b33262a354a371706a8d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d938ea8391c98b0040c078f1dde52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc2dab4da42a1e845341ffb0f6677f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8439b3afd6a8a199c1e64772e3772312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1252ea874927adacbd3c1fce672be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645ec878981e2727beb9bd356951cd3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90b8e4344dc153f68f5add04795a64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c64cd105cdf8a6a9654dfb519f2eb7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51097a8888ad1d6037a1ea6ebc7de32f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db22f26797d685afa7a49a2a6cf768a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a255ca6e887a1040a2f77defc1292e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597b13ac730026780ebdcb70375bb2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9daf934f3945ae26abe0045cd513bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69774322823b6637d89a2d0038cfd965322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41ac92f6d5f1f16c93f61f15110f66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e360710569dae28e0fef18cbcfa67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc87baf0dae43a850f9e42e87e7bf31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a296188536dda5f47a50a197708e02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9965c1dfe9be3f0361ca2994dccc1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5eefd24b07e3801affc6d18076500c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125623453cdbc2644c67bc657cff268c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0193528d35be6ba3c728f6bc805ae1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7e0dfbdcaec16dcc37577a978ee66331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69e1fed0d0da733b929048a50604b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513fdc43cfc42c6e8a429b4fd585629333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e290ab5c1b8c63d1178e7641f50cf3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e217b836adec4b4a69011b0a192e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06430978e15b5f58650399e60e3516fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ac9592a77eedbf95419fc2df0322a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3f8f34fc1ed0e4ad8dd5c6d769cfe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5ec0575234e1d84682681d463086f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bea2b361bca125acf9ebe07f913f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034a1cdff3a38acd01e050029262043341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfcb6b158d919723a2eb788f5e1129342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000cc81e77524e81873090e045536d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae4185b87dd5a821dd942aaf6f915e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9bba8bbce7f39187dd99feaf4afb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45945731fa9d369b047000f88dd9cacb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85ae719b27e34321441b370c9ab3c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32445c0a4097a832769f6759777c9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed294bcd296b27cb0b75ac45402787349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85388757bcca4158eda71a9f30c7b42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a83b941a028bb7ba535617df3b9e49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfe868c58a2ff06b72d1ce21e6bee7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea48c02daa4c426b6407722267be63d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154a561a8a22f8dbddf90ee5108866b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01273ae82e76077884cd1792664539c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1873a8a54a28c867735e45ad03f062356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752caae17d3452d34caf1dcdda658f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484aae84e10073848b091d4e5f8f54eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be280d06261bdd6e9a7d81b66628e9f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b866023916a977a3919ee7bc6a0dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de952ff7670e5ef648517c6d563032d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1748a7f0be525208eaf22ba51bae1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35421e802207ea00a112e2cd41a2ef27363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435d8a8b43aa969de475403733a1c01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd75bc585454ebda6e3d37aa7f3cd79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab5b5a1a86698f5f226c55c993925f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45007b1e3a8b93e0809346cf100007d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53a6c6c99623f2c2726ebcd7d09284368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c2a0d330e66ec9bd4a52ecac33611369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664bbbed826863de7eb0e1c3bee6b20370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d55ef07c7bb49c29849319cedbec3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639bb3408bedfdae1a3a8ce884a389c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa0acd8b20671c18188490c7cf9680373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cbcce6f9094e4c69137559d94c593374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41676b3eac8b76a1b3201b4fb8b9fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6451be1f948abe2fbc1362683fd202376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c16ccf4eb27fa5e422004d110e5436377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c5c6a418c4d4c3badfe961be6bd56378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786c48ca4aecbccbbce5f28da6f1bf3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac29794db32309f18a796bac6b58b5b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e16bc3b0aa3d40adbd6c697d8d45ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf54b749ed77c782a7ac21049a6a19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5db8e66162dc00650ef8d67c78624b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d08ff3ca419d59798f5625d2283bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88a2e275a5fdc7129ba02ff88267f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0c76be0b0e8b75fffee504e56d231386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d06e31007ffe6e161772aa0770514387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f19427992c6279aceb21012f4a205388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66dcd9e9751841cf50c696d28c0dcc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653860d3dd2347d808063358f713c54b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e66a8584630ab866be59ff6c3c9c28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a252d26ff4386b6813770561836be60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f97076cf785086d5f6556fc510b020393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36208f317d4df090915631969ef54caf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faf320dec54504248d43b77ee0c94c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cda2b9f71e99be49dc17e093bf70e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815c01c71de6e37bad1665383cdbeb2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0247263f84927955f46ab4a7e35fe4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7575b407834f2e3370792dd077901399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9465140c63a4a5ce0ddbf1f8a666343400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82384c3bf0c169a772f55e24dd20d62d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271c0727ab2bf45516899700c8e8c72402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4dbc64c3a3db3b037f278955a759a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1bc42c065da791b50e099297472f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70345b2f1af18aeb3fbf0c810f2f05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3cd93847e545d4570ceb10c9823ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d047819fdcc03c731c2d3f6b8f8364407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ab8e253ae8564e3ab95c5f4d3a008408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec785c22f6b22830b943e841bff638409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead974ace372c9158cd8bdf271eb795410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94929ce5900794ffb94dc0ff70590041411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4f069764463e067911f22b248e32f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b66a4e308f9cfd2af9b43a1453c580413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed65ec32a040b59c5a95cb513f8f8c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361adb37af1b788f46485b513cb0772415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dd7529a938a9f52bf19098f5fee7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2de7b5442b382aaeba29939586feb3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5279dc19146e8881199fa10321d6d69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52ff638fb6a65e565fe78db29ae666419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefe4807770b9af168e055bfb0ac46e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fd277cab4963549b803e3053ba3fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dad48f56b1ac8a473ce9174a96c36e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa564cde40d105be19189c8b45bed5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bad277b73dfc3e145e3e61d9de029424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bcf3232c00003eaacae500322df30425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f333ee61f3e8b707b28adb98002b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a78a935d246a2f145ba7c910f6543427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ddba9a99b3746ecbcd51d71760489428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7687df46c1d9992e8606264d2764547429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17abcff365b528f6cf7b0780030b2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95dd43b176b7cfc5ff8de7fa00cd3f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cf895f262b0f38d96b6f94f8574d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb931b92b88e4fb49f25053336e17a96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c139e23de71f1e74477051c1c37807434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64954d12c3e403f18ee6b57dcd21368435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc4b0d5f50d7119f5a605214ac5b2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eba5d2f38398f171d9ff7496cb99ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fe6df41234776b0fbd9232aeb1605438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a108cb46f470291ffda543dd808866a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf939987b4aec192491496e601510f0e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc516cc9e8de6df940bb678d9a8ed8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c3b2b4536005cea22007688e4191f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abded49cb9eaca9edd1ebe6eaf4d56cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a87206a27e6dd09199a6058df517ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac8ca5988af9586432b6155df7c87d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb30da3a9fe9c56664af0d83c163ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48e4c36e72bd4f81868bdc9ed2ba18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0e6882bde8dc3203ac0d4703b955a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfbdba41ef58280f94cd37910b8483449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25504fd26470ba29899361bc4d29c988450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f07ff26dbf86c69a5c1e949c9cd1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573c46780c0dba2d531bf277d210251452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7978829efaa4eb4e59925ee1d52e5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212db7cf0b3b096777a02ba8ae161d98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb2ec4a70a60ceb810f2eff3210b45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdb10df543d63cdbe9298a3dd27243456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13162291b67fe840a20215fd901076457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033911421e04a739caf3aa8c1e647999458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af65026a2aa0e1adb86b0b90ba86ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d12003dfccb75c17d39c85689bc66460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ffd96bee930ca559042879fdf3806461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7f46073c34823c85326c2295e279f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f198eba2bdaa5f070b2873d1c426445463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b66f9a02a4cd78388be3d11f515935464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9f59a6b4df166362026b448161d17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98538af683cb6aacb07c2335bc339a03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95284941b42044128036b56ed0efb72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f92e5e39a7856d2b1a6d4217c5703468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39525e69c9e44846761f7e7f4aa4af34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233769ff0bee2137586dcc5dd12c7457470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b8a7e856daf55daa9562033bd6b6c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776b11b67a1b8dbb04fd59c3ed288cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6c73e5180e71447658d2fe5fd17fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34db9cb44feae6acbd353c5f95bfbb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ae76a42bb81f20151d1b935137397475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9e1ce4a76d41dc101ac8653a4a009476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3bd0436012a12a155c73fb6dc88db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9f58aba0fe8a7d50e90a7b2025314478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03254229cda5fe8096f46ffa965626c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f798f652dd1455cf9f5979adb7044a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e52903cc08075160381faa4eba57c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d13086d74fb7e6284adee89d757ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6d54d857a6d8ba05290a51eec8331483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cba13fb2ca2625201a08f7bc6b438d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53109c2703d51c2d26b8f9b943f25a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279c0fab8a852d9db12dfdc569803b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259595600c320dd17d9075b5890b8f1a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbc9813cd1d9d6161b8b041cafc0bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1290ae9ff328deebb2fa45c2de21000489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da777c610b39ed99ccd725828d261eef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6dcfd015450807aba23e1f9e1ae9e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102cca7a572fd9d954718852f95f924492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff0dfeb4d12e42341092b0299b64de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c40040ef140d2a6c0551ff3a643ab8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718213bb006c3c74bcf1f2f2622656f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97772d62ceaa2267cc3275ee95cb8a28496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8eb6522e448a8568e13196321648b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080884d590438de37b3abbf96dfe8c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119a7d9cc9339c347ac77d6c25d8ecc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fbfa304aa974f2c5dd63a88e2e436500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554796583d13a8deddf7c8ab3f54634501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55274e66d5790fce338b08605bd85044502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec5a9d9a9684e8e8adb4d6d123f84a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee33450c6d9a6a49435bdd2a9ed23a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de69f591c365024c18440431ffb349505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab580fb22f67e9230959853627fc98ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2981459ea6d0b6b5b6c19c32ace8bdd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544f7f1acfe5c1351649854ce23af7f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7101c2b2bc585f92a434b3f66d9e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90566351c71a8a55afe4879df98b485510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ae1049f17f56b40e4f9cb5ccdb575511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264ddb265e45ec90135a0bca682f15b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5af7dd3219c2993477fa164a7ac3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f9a0b3a353852a9a10366452a160a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7fcfe3d9321769ace6a25700eced7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e20befb3127b92ede217817fbe88e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e936cbdfd52d32436900ed5e374fb32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e7fdfd063811c1507025a6c37f419518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6aba53e552769b3c34a3ef7ee0cd2d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fc128eeff9155b4eb6d0046526d28520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b1ff97736ccdc2ef1b1a6495e007c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa6d0ab14da37f80cdf7b8a8873e5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a74bccbc71c558c77bb9907a9182a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b9eeb8457698399c2aa4ffa0f3525524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1b616a8a766f62f88fc12252a4d64525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236498111ca946851bfa1264f806c60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437a6f522960e5f2818934ced57e86d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad443f6c8db31e069d4221aca4958cac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5623847f2ce570d0659dd65dabfb520529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b505e8dd85f3a0cd09cc957ea474ab2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581402d2708db8c2a06edbc9f9d4267531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed9c0a346551dff2fc5976a6f27bc7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19a1312505dfee60157982c35871cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e604361d2c926c1454a5f882e82d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dbf0321fdf5d48529ffce0147d231535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fb8d98904f83e7d2e750dfa971981536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109a510bb406429c4883f115ab3611d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca363dad1c4404652b9dd458e2208a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326a7abc8d09101cc8bda4b3d4b889b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56191737de2728576fa4b4549045e88e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e4f2709692ff9b2ff652848682a9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355edc4eb7a4a1be707b85cce3c1eea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0d403037176e556e8fa6905adebac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e8e08117abcc59084a7758db9bfb9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36397f33ae6f1f02b89a74985d19d16e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641118b15bb329154c2cd4804e167ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a76cb49a8e9d0783ddd0750d908673547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bfc6d88e1398a9f3d2e7b33d2ad77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d479ee9f2798d06e767e8e53aaf1b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcb858fb6f6bb9b784afb79cfcf281550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f33bec2cd787af5743d524b207447f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3f7652e0df9c3638915d3a3c3f941552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f76282fa1d50a6dba2f4909274417553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56ab672995fa8fcdc7ccc6ef0a2179554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bbd783f9f04215f1a2a3c12329a81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fde75952d02c84ee209af58273f10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619afeaa14e625a8bb19bf759877b6bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb477a56676c5c7216b5dc52134bec7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314f2d8f30c4130b559ac67a50c1e7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2817808083373a01a3e6ec5e2e11d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc120fd73bd1734b4213f86fd63561561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797bd18153bd0cbffa191fc95949e95562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb66903543f789a51993ccacb38dc2a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe92e9efafd1ed2867b7b66f7b5825564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97972be91a0290b00ef724a74b87ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894470a5d41732412e8f03fc1bd3b30b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979787ab7d663a237034b7d9b8b35546567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e50a6c6e93fb3b9072f6c08343169568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00124518258ba18bf3dcd8aeb5feb29e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8992fa3bb3ecab92a55de5755b887570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ee4f8ce8b18f497bc794d49fbabf5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80008f9a600b75b6952640753961119d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0e7a6d4f21d95196ab81234d6faa0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfffb3b62dbf65481e3bc5ef647dae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3462c961f82c979b5ee3f76cabbe12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d471c3421648e66f67a05a85d39aab4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b9b5713e69d5ec674e59f02d41229577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa34512e7bfaf20b4724a6f3192c78578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351a3cac1866a0266dbc1f43ff9ccbf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5552a79a5df680b2b9a588fbe438b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf75f4da8a03b7cb39156aad7903ea3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e85d7aa95579c671ba5362ca92063582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276c2cb6207a1b294ebd5d42a368362583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704effcad9fc70d046480a3275ad65c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa153c32df589aaec56e64978c911f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf77d27d8bf63739925fa743c127b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867915628428cc1b767c701335bb4d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedb060ac6ae67f6f6799158fa7bee1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9129f1d02321a396b03bd762eb293ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab355c5653832209d1326a4d93d4fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aab5c399940cfcdf5c74e36ddc9a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1310fd1f4008c0a11dffb230462c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293940fadd16b1af58d1746b161e70a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e68fc46efe7c303f4dc2364798c4f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a317d256e22c9c86b839e4db6b54dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014172d1e98a981c6a46488389c55007596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfe0f49cf596b64dfdc30a06d5caae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf627dd1bd16466960b2f0e16385de0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea1806de7357cf1ae3b8654ac31725599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6ab0427cdfc71e302e571a5e4e8f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308a874b46b005d9453b42db098848a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70774cb4b251d83601203ac9d86e622b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b950b35222985d95c9ca41f05f34c36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791eb3894a2ffa1c4abda21dcc853ba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53064ccbf628f286472f240f98a56379605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422b693983e4419a3d3ba05e4fb4587606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd042defacd5b150e686c451d75046f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a925bba386d829c5b032cbeee745bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bffc630eb2cccff0c4fab72af70f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f10569186072ba61bf7efe3527da7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb47d0e5219e7f3b9da13618ce8b587611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f57977e81d0378bb4bab4209f281a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c50e5bf7023503ee081bca18ad9d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678a74328f52e86a810cb2e4ad0739b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7789afb888d0dffa2dd3dfdb205d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e35407eed12b5320b8ab0bb8858d7b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d2ab995e06186e8791bf1f5227394617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ff23f646dacd4cbb1eeddb689b335618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d72d886a0064f07b8e1ed28122c4a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad274515ed87f477ebae6eeeed78047b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10353fcf38c647453f9726fc4f75f80621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0619a6790911b2242b6af7e7251dc0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7babd1aa03306d06bd756a1348ad2d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af53a5a47458bc6219268cbc762c14c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370678def3bc4dfd1d75ce9ca503122625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e888eca8f51b891a6e2f48a437aa8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce2da3d2edc4fac995fe4683750c95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ea0e5caa857ec5037e90c64de3a9c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252facd12d690de4473f88d6f04603fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e07fa493bd0f7851ea0919a658568630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f21a58755f24b71f57df94dafa4d13631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5779f56ecbb07090d00131fb86f09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a6af2825383a4dfc3a5acaa58e5b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc08f2edef977ce956668839074d30d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a14735c0ee77422984aac3c80d1fdf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221c73bf5a6ac7b558f7e0b574c2141636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f315106a51c817a058c775ff7c32acd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fae8d74b33660e6587c7bb8c536546638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742678924b15c719c62f3e0100dc7907639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be13f08789420dc2eb4da8c1d759e45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3a64ff2be044ca8476afb87ce307e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e99805bc2f6d95ee3343f19b462f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7cb7b2ff7172068c02f26e61b84dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ec7494d87b4a68b6cf275fe4d61bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2509893a7d0a719f89b79929d5bff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9318e669f79446ebcaba0e73f5cd21646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbfc7f63494287e40fb9a97fe7ec36647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a22d67beaa2843920563a5632f517f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59427d240c90fc71d26d131c16347dfe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00129919494d90330a1ae578b094aeb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a844f5e224f587fb2f39528691747651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c46523832faea3b9abe2501bf8e085652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1ea3c3e87e7ecc69932439fd3a32c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29451358d38806806aea4cc4d4ddf65d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5eeb3f9e3c42a5d76c01dee556f37655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0bd10b71aaf560a2f8efb4cc7f412656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185be3be00168cb8a41b5088202cc300657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463049be821dd7d6f4b9cbae487b771658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254ee2940a2436d4d42c6b4a4ae5d27659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a0771ca337edb4eb622e953bd3bc4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b858e2075fddc30aa9d70738d36c5d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ab2b6baeb614613b6828ef32dbaac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10790c6a05b2a137b37d343e7cf23e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830aa24ebf2c6716a1661e609bfc817664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfd716d1339aae32b626e18af0eb91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79597ed83e2892f9d3d915b5a7fb839666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a2c6d8f4aeda674475a0b978ef00c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebcad07e9b8defb618d19494d5390a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118b37668155e508de446da1bfa99ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6b0f9f8f25f18df7c59353944256c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b734828c06bc1ab15bf0bd9db171021671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414aa2d2211dd005af9f486ff7853348672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d2eedd75660332d0a00da4739c071673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb300f7534f8591f9fe2ca6dad50054674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76c172a47d6e103d3107463c14030a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3a684f400abe49c6fee1a806df858676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceba7ca0514d320ce541e94059eaec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed08a5346575985a0bbd77a8cadff1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6319f31340cbdaadfd91d98a5dd8134679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449c1129d9b6bce8a4c680bab3601b0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bc6f647a52f6acc00ae55eb6e42e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4198a150bd95e063b45076eb6807a78682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211fb71723299c76c7e1d930e4f14dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9d89e70eaab67bbb325df459be200684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b16f3cf0526cce0a1e66671d55c57685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33496104e9c9e887bb7b53802e8d98686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fc6c7bbca043b1cced9d46af04599687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6ca653cf8029c13b9a84ea6d69ed3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8b0fc8a87027b652b7017e5ad7b32689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74ecc5631c6a6536b3477b1cb96a45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47bb7cbf4a60f4e7d15c861eb2fc0c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4e8d7a938c9b2a5e40378ab4502be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42542a622f2e5dcdd56aa7af676abc7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60cd8b77f023ff8a21c99b6b197911694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be18dcf2fa1014b23cceb55496f6228695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba26d55ed52ed07aea52e872bdbea7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d0be061c1b58c9db7f9763f13c8c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a011f6b65723234c6293f642001401698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979c4a4f41796b24398ebb86b1d5021699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52776ef2afe957014023b6438ab7cf5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263569cd0455f9244f16c59ea4390c91701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51248a045992afc00eb3d49b1b2c79ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff987bf794063bb695b52c48f3385a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cd230141119df6843d6c44a212065704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9617bbf9e2f454352911edab42bc6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725485d953bd709fb158f50e5a8cfa6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51572258fe01e6cefca10d48371c810707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262485ba97506d1ee9de80ddc106883708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b790d1e7b6fdb08c1a41bf3ebd9f3ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb93d2476f6fcb017d1168191ee651b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab98991bc739366ceac2a2d265a8a01711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cef5510109a562b9ffa8563ee32eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e96a3db087fd27144588fdd3beb7ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4ae034cb5f774130861ff19cd7a6a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4418e90a0821d40e905383db05868f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba78b2b07e196c542c96858ed171629716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922c4d561a7592c4c3c1c0c09a62fe2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad984e3bee4a83c3b114c30a9a58943718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39584ddc4d5a47de2d064d3e20d50f14719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3a9956d9e4948aba405ee756bfb3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5deb1983b93b413fb2d159f9f29a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88ce0419871095d48add346697f43b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c35cafed5285c44e1ea9e845ed0789723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddeaf91ef7b9daa7900f560bd2a742724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67074a9837b7a897b7619d86d0b1b09725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b491b7f1b2fee56e3eafb35ad32bfc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f008f253364ecc443af040d232f3d8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c06d2338ba5206d8d440f19e61869728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52d5b9c9b398d1e29acd8f5511fe0d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e09129d1ec3dc7f0e1c0f7595eeb4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e668646e3ac986746b309b7f15c0909731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44329b84291167aedf9228611e3ab7c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1359b6cd3a3a22c6465eb32beb5628733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8f882cebe802d593e292832ff4bb1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9040b5fac59339c6311d2d0d9a0f9fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac797d5343fa3bc7a43c18ceba68e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45507a524710fd01a9f3bf763abd62ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863bf4232575b6e39f7c6a2730c8ebe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf02d11c4ab03c6efd909260fbbdd4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d53729f9ee9026068063cf1507fa15740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2200e8cce3b7a9dc6d7f7548835ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4a4309b000f21014c985573c256a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf251fd7bb79e033d9babd6c559634743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817f9d7f37a63c5a11a25253668a06c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b677e833083f8fdd9b3bfb536688f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00899dd21beaf34ae60e7c8f0205d585746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42447ff86108658d10be1d757a471a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7202ba1991f2a267a2b1e9dd568c3c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1239e99c9e0ff5cb18a4a37cd271f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8f5fc90775ef7260004567b98e424750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11425538331ec5e57c60f39e90ada668751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835fa99dbdbdbed48c0579fc087c4cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a16aaba339db5f159e872063ab0e66753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0c194cd274213bd864e1c48b910f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626f9509cd8c7bfe2aa50c7b166cef1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31bda25ed9f92e0c0e4e6d875a221a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f812f586ea2f2b370713f5ef3f06ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e74e6859cf979ac767b9c45c90a8af758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854947844b11042874504ea7adeaf3e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f29e2ff616cb54cd89fba5fc0805c2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f462b18d2e7c1b142460326fd5e4c4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bf82945ec6ba617ec3140e640740b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a02beb99252e55d0c133caacaf42b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1609175fd9e4274a275057544704cb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721eaff8a346e14f91daa656ca031a5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5543d5f90086c870eedaedf0cf747f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e05e2a9842ce3d1819f02e0b333fac767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>