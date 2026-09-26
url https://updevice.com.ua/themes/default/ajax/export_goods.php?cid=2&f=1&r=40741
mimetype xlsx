--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348d6419527b165fab1c7a99c8000391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da789dbc9b702db3c8b5cb69340d07ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0a273d2cd58f4e4dbd3c8fefaea7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68993d5b61c1c1ab74f2de28df6bac94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e530963e5181f183da668014fe2835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966937b635d0ac3602c08ca6367b0d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02df7c03bac1295557f29ef64bdb727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ae38889bcf2cde1b0d1d4a96695868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599212302e7aec56a8b169ebaacda7f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d82eab0fd4b0174ce6955f3706505d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3004220c67b865a374a86bf9ce614511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3425ed40bd31bcc88a81334e227c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172ecf0e1c6f4e9719b21fc1429eec813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e0745e873f49ae4082ec9ae2b493414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424ea16f380afeff9d2766d5b03119c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d8e4f42662e9acdf09a3f5188859b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc237fff1592be574e3bdae97103d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fb750016a320feaa3ad52f67577ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f7c934737f501a6d70fafeb1ce14d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bff728ca0eaf588edcdec996c5c65620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cb75fb35b39fad663388aa0dec00f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291afb1514e60226a99e61c0cc7b0c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cb9c90ceb050f0114f3d31f31ebf423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84921bc7fb2c0892f3384c7f1413d15224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1233f14f2140001e1a2e987dc17c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694780ddaba931edccd588c827aa87626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961a1c2888842eb001b9bd7933482d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ba20b51704dfa94bd47dc8b48703528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30f1d64b7e9711444b48978669c17729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f116f3e3d93bccb39538f1005f6ef530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac14dbf1efdb05b9f91ce511ae0d4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1a061e2d4e28d1de33e5a9f02ec2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6d9504d0f61d9324c84cc1d3d5d9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c7a505f5b25ddaf538ec447dd564434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54f2efb895fa2d27547da445d41b7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75883ebda56168eb07427fc18a2d6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7f19e89222cac71753da1217536e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8132d4875ee34de0f3eed1d32ab9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4b747d138ba3b0ea6f222dacffb3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44b185a7d0f3b5056d170fcccaff7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9101dd5672caa4489104ff3ff3a78a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0059d7398c5c16a57fdf2b9ed5652242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5733acc382b2b00eedd23604adaf1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a465402aeaf83fbcf7ffe3295e893444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf897ed31503a31839524f62d0094b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e310325b0449269bcbb0401335f38ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75713e77561cf61720a749e28b0ffb3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150dd0a140440798944ccc7f3523dd348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657e57ca81f739456a7c77a8a51ce6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b602f0745bdfc297777d89daec2703350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96ba74d15a2710d9a076eab467094751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b4d0df2e33c0cb5f1794f2f01af8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f92ca69873e2f6e1fc141c2a9d105353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda45d16538c6f5c97ba3faa8c3ab26854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a07ee1c297649c3b29f5daa6f6b67755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582f4811601f2f977845a4c9723cf3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b38a259c8686178ccb8e50ebd53af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938226df62322ac4f82e23c0cbe819858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02330fcb99848c5dd0b92595c7681a4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4eecbc6c2700e9ec9d76bd145fd9fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fed7ec2690dcb8bcb67c8cdd6262861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e4cb0297acf79145c6ddb7772f74462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e919eb1cd95292e7edbb8021f0cd463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb025dfaec6c6cbf5e14119b1a67f8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7abe8d0e9bc477ec8b0e9ec0c318565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e7c04da9bea268295b153cd5cf8cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d89f3e59a6324b4a572e02d1abb1c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c4b952af0d358491b66e0a2b9406a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d922f4a5b23c7a1f5f5e1603157a8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23d3e163f1046b339ae3803c3a56b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa68a28495dcd4b37e60e6963b513471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d8d158f42cb85f4bb5dae3cf5adde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdb9b47563b19ebf0f1b80e1a78c2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443944bf1bb1e1b695b52aba1464d5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb530cf0c613f7226d4f1759cfec9d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6f809d99ffb4eb037965f2799583176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97979cdcfeabaf2bfbef2c9bf45e6d1777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf9dc316d72975ea2506ffcaf29f8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35b3863e54b6ad5704d2a26ec14ed979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503b53f7201ce24d9e233ff9c029f1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1a786ed5bffc4b10a9b51ff0c8fca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fef5f593e9a61009eb6932ad6081c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe391b140ab7dbdace359e3e1c6eb2483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa15c6ccf7d6ef97e3f0dec89eb40d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae6553cbc554b14684743f83d3da0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd426d51571ec388b6aa6e36891a6f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5154148a9f5c5dade331c37336117a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7506cb988da5ed76f6c07fac0374ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5d81dc9f1237752e5234ea50db5f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a67ab7fdd38c498b70c757fd1722d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90726fe9ab1d07c8e72c2d88ebdca76891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c24cd2c7858d838491c5e2fad348bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c241c5488cf76c67930964e60b8b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cb9bbdedc721bc2b211b9413ae62d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c039d6235a4e25b8049249975e0bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09f4b12f92387228569098e441284f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f8a8ef97d6aa713550277e83ad75797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a02ee960bc9c632ce31f5183a4895298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce709e392bc0f5b2cbadda7bfcf82e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16c9aef850563fe8409a3b283ba882100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7dc81104951109ff7fbb32d0d2863101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e622d7cb17f81ec0066822ac3d144102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702917f91cb720622dbb7e0f31d902d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6532328c16ccdaacd4534176761256104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d36097f4ae6fbfb7c4ab56e0618a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bc1fc1df36bda6d31986e3b8afa08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86342a8edcffa3c378c298e5e30f6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a35ee69d83202f370a3c2e4615b9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de30157c26f3eb29625bac09cb36e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34d920d8651d74c591e5e450847224110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e249ee7e00d46a0b5978527fe38e51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9427146d8953e49169dd2c20c327f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e882607bdd2fcbfb78301b0d3a85957113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9ed7c838cee36c6ce1887ec5fe773114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9af7bb7ca5d236ec544d1c01b87f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635c666fc951ff959f4f1fa1e264509116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee0da94e31de4d32b418e0a5e20e9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a5cac0550fe9b2f11e41c2f48b50c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededa816dae3decf8caeda9d0e02ec5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb53e48cbb80d31782c31bd02a765e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4a19147c7c6e48d5aa54733a0e1d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f3bf5e05c38fb3acf61d254d2f68e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0b9baab943872c56d7c6c86c1fe95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ac7269a0a0d90094ac252aca9776d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3d10808f71ef9a31254667dd18d6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c2b277786161fb597a42b31f36b53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ab5ee26006f3817516da91574401e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d7d91567e7ebc547ef27c573d06fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087a63289604a36562b5a9b10be069d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0aad13fec46fa61ebf9f1e734e7cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753299e83e794eb7d537455ebf567a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0caf1d6377c76120a54447e559aeb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3709c85e001e8d2f98b8c670c6961bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb4f6743b5a413e5d20512151762b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f6c934f6483ab29a70e2d8a13f160135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9847a6d3dc869b6e2734e268684d3c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b65c26dc10ddf7f87f0fc6b4b40a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd309a73860f833da15755239458c17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b4d572d8b3a990e658ca7d3c9d4d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41733be0c693dde17e463be6ba025d3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a60b39ecdce575ad656bbdf589231141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818470c60f3db38bf3cd1911ecb066f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923f63808bec03656de3bf090cf6817143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ddbe292360a36f453e72e65be97d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f49319158d4f144a0a9ca4565e33fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc1c70d50334298def93649750a1bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0078d50748d16e8f987d1c8afb13c6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d2de36ed8eefd0efab2a3260abc75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76afdec3cd88eafc6c2c9e151b2575149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b88bd8d810bf85093ab59308988d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc496f12782580bf3d1ff71fbef09e30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5e96e3dd0bc15b379f67166231bec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1bd15d782da9691f22194125ba470153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd46ab8b480a17f30da87e09afad8c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf23c8c2ef9bf87d559f68d7c4c76af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef0731d958fa1e51a98c6f80a27e9b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdc2e6788c7a9b2899f02f2a50a162157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8f5115891b239e71f704ffe4ea91b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd491b95b352858a267b15dfe44d49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f5a78b82672dc279e675dd2e71629160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df95ecd24b66604a04ac58e3fc7bb4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536de96b7d39275049c4a2bb15f7d752162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac24e19001079879a038a619fe12e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea23c8147cb0317169cb5b9027c88e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff081c8b2598ef97ad5b4572eb0719165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994a17ee8442c1b9effa0495243a035166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58623eeafc07435712a8f560169bfb81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded2291538686e4a8d9e9a41f312909168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1480f0c42f8ebbbca72f318994662169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12d96d85b4dfdc972c0e58dbd2333d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e41c5883713edbef26d47e67c14e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd00fef05dc3f54ab28f819cd210eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b6b47acff659c8d02820fc17e22f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a0e501a098ec0a0142fc356b8f318174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465ded45119570e202b3f450b5d17d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8923464d262819b693d71a378e39d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b747d267e22d1b619f2783d3be09974177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced534354f44f0868bf2b9d3ba13148c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d583f969c901d7da7b61e02851f940179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6897b14e4c7cac2e309491bd1c19c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19e4ae4fafe587ae706a4ebbdd9ea5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f1d34ef381cfeadbe0d5382a434ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a9c8d5722310e8d773aa0d0169fea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3df358195106182942d9b0f7405fba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b933c5b566d0ffd467983a05f00ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1836f817c5165d118cb059fdf94282186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474934bd5d292861982d8f8ea576bb1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711fd18d9c916cfe618fd7a668057cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285a1363b88a98868daa2f2b3368d99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cc0a2d87266fd3e190626e3dae312190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c720cc521cdc3459ca97ada29ed0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958126a2b4549bbec4a1c4a3c17c5d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee36cc6328f8cc6f7f053eebe2f336c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334769175572855151345619c507adc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6697b1cdb7e7afe6fabd88cefc8068d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffcbfa0a5122f1453d05831a747172196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40a00b893e184b389464b93a0dffdc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce42ac2c7189f3d92ceb1bd905d833198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c555bc8a14483e0e70c3786c2febda4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d026496c26218a3f3cd1be9318f06d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef77b3c0c25d38e917353be6db6aad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e07ff80f84fde303886b891499bd1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f6b0d4a813da7bc84d606d6730f84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03750dd3e4e5937413ff8d016520032d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c330f079dc65f9d3619c0b64faffa93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fbb1aefe13417b390f181f81e018f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c38343cce72161c4ced04bc4914e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f5f2205fc13befaa3c9a5eb05c311208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4043ce95916e4526542e2756ac19a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b4c7765b694b349b954280109e404210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161ff92b8ae038cdcda43cfb7ff703a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845860ffc8ee6edd740631673c1c55f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e076fa492ea31559844875e28309a62213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75841912314cac1717dc4b026be58740214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a7845f14355186f48727c635ca680215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1e2bf9a430cd5a16f58d751113b46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3288f1bb012b4e1dc890568ed78d1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12778c3d87e3b9a31bead3eb761b36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5fb21ea5cce3b7f669c3844f43b4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12054ed55f181e22bb6e2fb063adcfd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c517c1887fa5b116fc42a84efc9fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c867717cce62ae25f491497095a72c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd996a40758e30b175537a57528c15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b2e79f879a1d48b2b2f32acca1e64224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e433a4a09270e9dbaddc62d4b00d2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fd3f61a1c41ac0614e086c273349d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bdceb896a049ba061520110757eaf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648d6d79b0e1ca8a49ee3bce60b9bba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68457e58ad5a381501ac30156548d6f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ba8ffd4b98dc30bab432e8ca80d9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cea9afc2ba4ac023f2e7ba31421a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2772097fa7d3ba6b7adc43d1d3b70a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b353bc2c43569ac610152b8f4df0e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40794a6a925159d26a1091b95f04fc38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883eb36b1f31d4a429157ca2786cc9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1919575893d983435051d3421afa9af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711149231aef6638dd96980d09341a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db385a6ec00219bcfe1598a04c83ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13345ee7e9d87425e86b128120da1e92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5925d6a817cdda06cad1eeb99f428c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae26ba365ad0dc1b37ed322d1f76b88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65d99f0cd000d44c113c651a044a4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c974e3532233fe5c441fdf3e3a416243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09af82de9d6a5440ee2460520ff8f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d74b1f080c5480b60668c1fccf58c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a386420cefdb8604236ada68f1c8bdd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a03a8c28d96c4ba338bf001283206a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358eadb60a28e9cdf1fafdbd07a6fe70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3d5ce5ab961754e8532a9b7454f91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bd01a2114685488f9451f46a4392c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7803a30cc007fd81ea8729b10b33c89251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b039505c9a8fccb3c0e1f58b2c90eaa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c1596f9b6d3ae416c6fbdaeb97aca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e1cb90c6f7d074d877aefc85b2e30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd042c15b50add3d5b778a1c3886c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706848b48167bc01d7d8ed2975590607256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a588417cc62c8b53e7460cb531cf711257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722791d71f93b72e72aa4938bf9c416258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa68a55697abe90e4e694a3e2ad016259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589921f65931760aae6e7268fbdaa48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982f71bfcab2849f6497de8642a53d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37f68ad99e024660b98f6f46b74308262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5f2da777e2111d6b80dd17edc1534263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe64c4d33c8aa264696c3e59b781645264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97065e5a2e96836b32db24054bf810265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddde3e113c5a9fd5d38525c0382b3c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a0f1940e946855c6541c11ffe80c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e395010c0be27f561d46e7115419db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30238301dae838c59a228514e6209c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ceeb1cf6cac7cc01556626127f879270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9d37ebd5da1047575efc24d965846271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dfebf6f053f2d5f9854ea57ec2282272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872b6dfdceb0be6b446984918baea03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18405ed8c7bd493c95036db867de1c1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc7c2b321c0b65689f378e50c81b18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621df18e445e3c870cd130a18edba0a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970e6b04761c52c23131ea8c26dfa98277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f2c7c937175fd807df15e4c5accfb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fd09abb4ce9484591231704495295279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063d9eb57e332665758cc60243d9239280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ebc277144d496b586a4aa94c494e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cc11ba0bcad01d76414987efba394282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fc8621f06ad4a7868b673e3b15cdd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df791e9cb2d87212690ca943c7f7610284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05da3472323bd6f970d64cd36d63bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec822d1e92495efd6f39936c29f4089e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924c2cb2b0558f6ee45a00ef1f64ee9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe4146b418d1bee8e5681309de9c41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d0ed1a02ddae6369b57ec3355214c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d922d3f3c4d3dec9d988042451c97fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f7fe1a8beafc5b97cfed553a8fe16291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27b12d78f516cfff4f0c190887e8bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b810a9af47a440a2d8539801bbd7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c496df8efeee6fd37e284ae26871962294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8350364c0e094660c95909b6ab015bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47e3e044850ca727cad44479329610296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05ccee388b10fc2b306521bdb495fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51193097de82d67a5074f8da119ffcba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a310557cbd742dd40e1152dbbe9e80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fd0bc363ba5e8f7bcd17ab7c234a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a741bf1509cd48bdcbfe37fc5970807301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22f87a9ac2b84272913f067e9eefec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba51b5d6eec82468e640e8f32fb94a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edee7a1c4c3f0f99b765cf327ca1071304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04be0b494c305725f923ba500cf7619305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cbeb84dd40132239767e75ce232bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6af40ee7fd68fe0c547696f0a3ac8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512ff33cf0e7c9cf11aef6e0ab80517308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c962d0d8221761b08e44dc63270c880309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df85ca1a22a30ee2c73e0a7df8b043310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5db29f7cb5d430e8e6635a52a348b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3c6ae16e137095e1b3197cf6088fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10e977a37d659144f811011126598d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aee71e9cd00b01ca56d3d9a8b2633b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe4fed0cbbee7b15c55f82226b91d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb72d048531c8254947dd0762e9e7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240ebf61845276d0379c3dd9c079d45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03421319d1e29436af1095ece30aff4e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40d114cc74ab485bd07c0280696c4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00999c38f176b0227f2a28d328c57582320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6d03269db9eca9495421ea0837706321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cbfd2466f40a152e2fd3cd257a1e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e8bb4aab534e3b96f12db8d109c18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d87c9a37e3d89239d7d68e4056a6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a76985377981f5075fd759ef886c3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bcd7910fdc63d55b7355cae18da87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a74ef699136d49bc796becbf765715327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e0c59f192a31e3ee922fd12b9f5cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094e0cca8b9d9bdf3cf39ad7d75d1da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ff0b46a919e1fabff1edadc794e7b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aad314bb9c2e14474201cb4b5a8cee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f032b585b83e1d3ce33acb9eda1d1a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a31ce8f2439bff8a1cf9a5cdcdf1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f0c0f97f051636a34d93c478d7af5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb288e3f4155263a115665641d3a0a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2752ef549176a2da3c832a97a00b7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe44cd2b5d59dd779c5d489ab3b8205337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e8b04b6b70809a2bd4837b9ac97c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a6e68a32fef00de86ad6d397b5037339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e922fba42039d062043e45df5a9c21340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de438aadbdc58303c08c4b655879af93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af84c2a8a4254ea3c11c917c6adce6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bb90f91dd5daf5b2fb49d88b9d846343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad62ca3f4cf68260efef9fea4307deb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdea59cacb029cc263b844170730dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d85e235434b08923d8d5facfceac33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0f2f027e18ce86c9269cd0b4e7526347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c05a683f53833f905bd30f9a03d4ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee8c33767f809dc42e236534780f89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8a929ee2540e8689763350fe261a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45a6225746981a686351bcd102acce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8385e5fc1a3fe70a4b5d2b2aa95edf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a481208f7373b6aab89e1217b9ee42353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88eec950ea5283f0465bb1860be70c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e23957a89f0a3ddb7f72a3893eaa0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f995485b6d3874e01f0380c61e6b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198d86b88a2ccbc8bddb2a46b75b064357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a7ff47829495d3426a8b671c02d87358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243a0df32bda40e263780402756ec27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05299f1d2b9c57bc36e937c6a24f2e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbe6a2cccfe59560417a95b0ee9355361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc728d7cf1a5e5738dc43e2d29a283dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478e1b0235b91bb72252269c95b2f49363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74fff93c87e0f3bde3f38f558c2a1d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442d3ffdf33d07c6e5b65cd6b3a8f39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d186002ec19f6c0a876abce51477188366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4f133b9c3de5f16aafbdd798575bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705555a67c1b76a4b2fd79a38058f46a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29442bfa4e326cb31246c2a534a2f40b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3c8a8b0b14003fde83f9d7c961e54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5546e5d173fd31c01e72d3b1f9c1843371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eadf461883b73d26a6dd15c3716438372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c58877002e8327fb3bcf79200f2f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86195f8973fe1767f15915d7984bdf6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae659caff5339f5214d6b8865d7686a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672a4337585019ba371c68f866fe3b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde0df275365f41f348c207d030f077377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250076142703528e0c386f2393cd2eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0145efbda57a0c4182f04f3ef00934379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027857a17a20327ee7c7ef83f639fd8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe07951fce447f075b4ca33bdbbfd5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023e7bca953136e6cd854d987b8b011382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7a6c78e39c5606bc95740e5b75c58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3f719d0f5be5b1507acafdbd972f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d840b8dc772d284b791239d26d852e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430e6477c175737f2ecc31375a93fd2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5ae67c2854b488dc43e2ec9112484387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974cc2622aa10b267a8fd666f067f25388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92b7135223e09232e577579e40856e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b338bae726d38eb2caa3e49dad68353390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a7775f39d8b67e341c3dc9887d9ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac04236b0f7e4cc13ddc797ef5aeab3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3bdd6826574741509d0ae681ff4df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a11713475b894a003803a508bb4a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0706a087d369147fe5da850459375a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17461be8c672e1cceaf056412c226136396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd7449abfd0b95af390dbf127571c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188ed5390adcdf6654a7a43c1d06e50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae95bf8ed08819be77e2b978da0a07399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450bd9943c8c8a0478447e865d7447d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109219622e68b7b022967e0d794131e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c5e74a04f0751dc8f689d5424ee27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6454206e4685096f6ae04acdf3a3567403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaa3e4d59c4a43998405d86a18fbc9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a0fdbe628d20d3522909f355f6749405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd8a4651bbceab7d911b5ca03d98e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553be3dce2f2a41dda20dc246f3a6fff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1faceecafdc55bba9c6db8ff029d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8b9cc3cee0c2f2986d88d156c45aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aeaafadf346c29ee92dd80d54a5640410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc06cea5ffc8fe3cecbb19c80e3068411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31130b74663e10a3059cf6a9cd9f66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f6568363eafe8e7a4468fdf94caf9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605602c28e808f7e5afa990a59a6198414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d799cf864a13ecb9ae2b2e6bc43f3ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8088180832a40a5043dc7b48d602c5b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165869109561f095dde5a2078142adeb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007d638dad3c535066617fa84f5b5ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152bd3ddd5b86789d4238775a4914c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17b94704d711ae8b1969ee738873c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbcbb39dff814aa6da4af8d6d58914421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb4d92d45720eb64632ebdc80dc02f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfcaed2cc7810e629355da8982e72b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61ef3cce209ac7c7d80c5040a7c32f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6d5ccdc363b59ef0e2376b23c913c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe468cc5efae3ae4e18ada79c4ebf538426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ea7f64388c45da044e8b11986e987427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4cc5d6bead586b44b9a4dafac0a3d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b350c558b887e1fccf1741148d5d5f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad79260dc20c78f7629f6cb11e77e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785a308585e11a85696ae227b2ae2bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b452cfad51cea918a181a3c68ef1b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08248e3dd2371e07f498562078f91340433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff613cadcd0727bfa6d36bfe00a2fb21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14b8896354c45c6a07914db1cec70d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a772506c08927e78f0b85c287457b0a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db106652f8810342aae01edad007f114437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa66d2b5b4c4e5836dc0f4535e8115c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6e0e481801278a19752199bc089dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04edc8fff452b33bc6a259742c0e85d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b5ee7426dbe9fb4d1245eab212f74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ab8387601aadb4467cd198eaf91b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddca68554d6db465233ae30ae8a4e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ebcd768c7c8d04d0a49c64098ecd2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efc472bb40398daa90687064a29b21445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feccd6891256139752a4c5d6d3bab9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a2bc23896cb192cabb04903147ec1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f589129bfd6f7993219dbcb76585a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4931e6e4cae1df6391fa76b7cec9b7d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca17782785cce09c44e18bc87df8d50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1062d7ad828060095288b2d7c16cccb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb33ec0957bd33c45fa6a7842c40cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395f5f42b7b95d15ba5215f8fd67614453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e4771586f93c2b7dc9ac2765b3a5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2147d8e490154418d695aacd46997455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a53d95c6933942a750bcffb32a9a4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797da853647922d93104424b3cc89441457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a832cb917f3cdf1cb7d8f9f8156ad5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f34cfc4cdc1f41173499033a22e53459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61117e287551326237bdd8e4628acf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b5822dea50702030a8cf49a73484e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f833d4557b304943ee26e1b349ca148462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc2aefb4ae48b7e52965e8f9adf5b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8732f07c1cf180ab10325dd3f2570bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be580de91bec95d55e586d9107b9bfe8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed1fe83e62068669e66308c608e458466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cd1a19c05b37dd139dcb5a6779c3b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa82dee96dc21a5a48e750e4c5dda7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743783aa3ca63a21ea84b76ed32691d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f616c3ba46dbd4476b534561290d512470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73402cb12b0248471782ee0658926e3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32c20fcd4ee3a4fb3ce74fb59bcf98472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078227e14f5a9f0ae7adb9a62432fa1d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2069a72e213647a8a3924882058482b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d120f57828b830473c0a989ef77aa1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57302fc1d795a7af900399a96b5a73476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896baa99a401df45923a32bc1da9ca7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d67dfea91fae53336bf18e3088fc86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e0e9330354e8f33329ef4a548a387479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ad7a8254ccd4e367a52278ebf7466480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4da454b351172b617ea44332817c83481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baea9723970443a9f4f3d7b7038e344482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb35ac3b61ec742faf7acbb7c8bdb5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283fc4bfe0407adcbc1a3fad33a5c08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb65350830451f8b5c97e631021b05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec31da14df0fa459ba54d3a314b7b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cb78be30c3ef77bafb30741c68dc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffa6bb37d398dd652c0e48f8f4812e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355461ce9e6e6cf7c2a1efc196c2b640489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab67b2bce43f45913e97c3b4165bcb0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8516b55313394f5ef956098ba279ce4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71795f29a1ec9cd8305d8501c1721d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c405e435b6393a21b135f172f1c3d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67644e76849ad6bb257cbe39c4e66dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d6c0189ece008a613a29b50940e45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383a5b1629dd3c33fbfa8a6aec119b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa6e14f32e06abfa1c24aa3c5abeb1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372c495ed9fcc2111be15ad287303cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea78ff520d8f7de0489e90d00eab4a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e79054e3160c28feb71eef9f13277500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f231fc8c58f4d09ca98cd5b7142bd6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867ace06d7b9314e71c3c1ae972015d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9987b51663fb7bdc821379e38fed6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50684f0d3a66858e3a5ad090a10d5c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad7358ef7e0f2b21e3876d4661650c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a836270f873c8f7f1b56c0e3700abd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fe1337e41de6c31eea2faef196ef2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2e3bd504edef8a36d044cf34a8533508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee65a960406dc95a5142eb77c39b4e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e4074cb425450e905636a84af0aaf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4950e8423eb578897b10d78c9b27fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db1db0eb0ec47d315c1ad063c4498f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee35cbb90ff158453c9942e9cd385e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a48ba91663fe2c8fd19a5e2586804514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aeb9e2f1e4b7268bacf0735b0f24a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a0ba5f26c5730cddfa565d5fc56e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958055d546ea7784e972f9c04ad8abd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f3d418c5be3dc8af447c6b48288a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccc9be7b4e64289d3c2f56c793bbf0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d421ecd97dc0b2bcf83d50cbf41eba2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8cfc92ddd6b4194e3008580a0a5e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae812df2ab11de4a61ba905c06dea9b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74cc2096895ec63c36da70733b8e5a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fac6c1744c9ae1863c7dec5ab8394524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69f9692935f4400f5108c2da05a88e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a5efa096b3cca4bbc52bb7d96b471526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b44c18695f16894cece3aed53a7388527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d14657b54de928ec061af49d4a6a02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5734aed0cda4371642e3a4695e06d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6224a3390bcbc856eec223ea712d9c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda665b4f62ef580e79f0375fd6fcee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dce5907021bbf9d8bc48fc70725f3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaebcb120b998cbf77186e64c7b195533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ca437d4500d264a287f49fae15b90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951145723b04584bbe6a050433ab3d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad573c6ee2ea869a8dfa951704edef0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5caf87902e98073cbca90020e70b67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf1e3043f3f4b50d2e9aa177d82311538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6892a027f0e341254a02ffa131855539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a7dfeff14f214e4dbc1ec91a84ede540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941ea488bed8a2f5477840af87705da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39352edc3ae1f798b94d7a960d81de30542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0539286b75f702f847d875a1213566543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9760225a52a7c0c173ecdb9b03e6080544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45a1a6a7944e67988804ab71d87783545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109a5a2305737ee3bb8d490200f450c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18be83429b30c5b0c946b4fb8d17493547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c5ee2b889c66c02e72dd077f7a793548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd12a6d94017fa250de94ef43986c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964fb2deecb50109fa18a74390294de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f0d5a3be974fec6062ae96054a30f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817f535f6cd75be108c32877f554c7e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54956881bb42ecf4d3975192e76c785553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37425750fcce9117a96e977501af73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b667e075609a9b40a783f26f813628c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f0257fd501a11dcf87b0f83694467556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494204329f09795412e890093844b75e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166e083919e6be724a337f635985626558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d68763628e94029e16b024e33a549e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4e7c995e8752f4c58911a6ce375d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38579e6f0862cf18468f0ac1f867e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a07768cf20f59bec31ae150c897876562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1d9bac92045341f280269c3444454563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a930eefca679fbf9be6196ea12d7d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609808800d5398173eed25e1b4e87f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135d422cafe842f0ee9c732e6dd0b6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6960276c354a2166c2bb73542f01450567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9bc8cf2f3c6387e64394d0ebcd4a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7810f8ade089ff03989f349098069ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33830a6a271566918011fa78014a9567570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2483db63b9f32c4cc107e54242ad5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95af8bee630e0997fb110890384f92572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddea4f715f2f067c93250dbaa5610b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4d36e1a59f6c4f653ac2bbc4c1b3c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0baba119287fbae9f61ff6bcf912b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b469c38b389cab488e691a456f6bc2b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63bc1fc8664a8743e923cd81d663ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3ee50e860e879ce8e4b43a727f623578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d3566723624af7f6a80457d9d4b6f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661689f78784c6d6ea4bbfc7f30609e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadb032844aeaeb75578276a3fc5cbf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7fbd498819212e0a122e07f1111d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a36c1a6724153a5e9e237ed934686583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea221d259dfb5854c9f1857e7994b3b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5273b7368d0ebbb1e3add9f9ae80d66585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feff65f92311baa18fc5133eb4f8db2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a2e2cd28ff1646b7d4e58869f429e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02393dd02a3b2c532d8b398eb51642f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca664a24c714a0304ca7c8a525d7993589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe25cc98b22c4b98f46851436eb9c3f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4604b8488a58a7483f6346924127f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8c898e528009ac1f4acb4e0fb0957592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cacb941d6bc61e5ccbe23d5d219f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcb81f67c25119fe833d6d4591b1d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee379c3c47acc3758eeb662bfc4d404595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fa14ce63139b8d0d0382933d98efe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c46cbddd158cf20bcca726e840e676597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecbb8dff399988d3d6904d0441ba2f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e54296fcdd110effb35d44be9ae9c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d77cda5bb3da072137db996d29ad4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9236482a18f6f3ea80723d09077f57a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42593e5d6cee42bf3a39054616617371602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309cb845191ff15ab3b258e0463dd73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097b97fe095f273e499d6232f3d8ccc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7de643d7d095fc206fbaad1fbb690605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a1e2006bb84d209e26cfeee186a7a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6d9f535b6d4e06cc00275ca3917a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced63e12be60ea2174ba4bcc8530203608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b1e7e2fae7cd811a0e32d3b13934f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7ce98cd8f842caf4d67e59ff91f65610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a592df65d35a7664b20425ab2097b8f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fa95ade4b748d4b65dae60f8de590612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5c29bbbf56aea650c20db708c3efb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ebf5eecbed942acb06f6603cb0b6a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1d54cb2b85f4ec269fae7c5c7c138615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7b4de6d522db9fd53359fcfbc45f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246a26d3e2fde427183e987a95840e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ae28ecd74985eaef8722803541a5e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a2355ec8d6109f4071e1ab00dad5f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ba7ed14d6681a68be58626d251834620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b8baab16aa02b21f1968d1cce41ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f811004f5915ab9e89fa54da494f09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40772582d9071202ce6572e6d0b255623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680562876096662337bdfc5156081732624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271205248156c39514ee85b9047029f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acb7ad9182aa05fc6d0a23b7e9a6bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f9f64e61142dea19e6314d50b9f74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fc43a6a1f70f1832b71c35d85c25d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f868b441a2bfc562c57716d3abaca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467924b52c4028b5df1094dc0e2a72dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3b5ac5210e2111741918c9f7dbfcc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d138d2de4ab33b72ddd6df39350b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc735a261d8420afaf2f617bf58bdf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d652b6b1f35a643b3949ceee552b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbec1bd91e1af195c739c457c48a45635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2879924ce3c373f68447919fdcc4bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327171670c83563366eab8da02b29a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5a4d19fbb69f4c2357bafbd105f3a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddeab7a10cdea7c2a0f3a479e071c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e267cd07b0f0f26f4c58a36815e04640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b1488f0e4105b67bf0063787f9a36641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd83f617aaaf0dcf9bb054b38a80aa1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f004447f8897a52609656e705040d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be502c81655279397a2a29673ab644644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be49f3d012bd062ea8208b47165227645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26853562afd016197e199e79d3b6b470646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1df0bded215e115a4e3d795a83182f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355f58407a5f90ac066aebb748a0191648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92755d08fb14950bb0b40b67cc7ca4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847794f47163661dc74d71207b91d61650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890efb92deade400229aa7ae69570aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73a658301f63ab6c32a9bd64f734de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ecea4508f644261bf953d3ddd0062653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bb5d29b1c584d86dc578b82604cb0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac62cf7bc2bc13af7644978a1baeac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd005bfedf0868ce0d6f09bd6b7960a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8057d2248a1b84a01e44f63fbb633657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8c0a886db80a1b32030114d56d8b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8121887e0b43437b9ec55a6fcb8680b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab426d32e9ba839fb7e27467d2c471a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d2f17f3cfe313b4b88d9b0e9220ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc0c24d78e6af2ba3c61ac7182ca27662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9304ccbf17dbd96fbb16c1ffbdc5b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9684db98d7d69ccce8a9970af53ff2a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652ece95a38fde41c2cee77908a7a88665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0951737abd0671593d74f02238e31666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cb752fd883332959bf2811aa2a00b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e7b885d461cab922682f3a29ac170668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77cc154684190a37561994ac205441669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952e97f1efc72236ac4126269061b1c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf1b65eb138c29bf64f8252c214a2e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b7daaf871fc964ba96822b3579543672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cba250f6434ad45af45f26bd8f4167673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e659ba758d93fbf87bf454c1e7fb1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f1259736c8b3a74e655a64c7b53df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907f96595ba0859359b4ddb0a5ebc55676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9214a3d37c1c7b7554070b11f3fe5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dcaff6471e0cd793b2e701640513d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49483baf47abfb7adfc3963dbcae4c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0b571dbecc42cc338c77fe8bf1181680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4c235c34d6e49e557b4ec8876c5c6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730b6524b291fcc781fedf6a6d47b25682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e191fd0f21bee098ae79130b395ad14683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed9d80ce7bda6c3990915c9db515f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbc31cad2ddda4b82c433ea89c3a0f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177415162464db235ae0dceb2fb4e7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cfeb6934cfe07879aa2339bec0804687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11b3a7bc58da4a72a5009af310feca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2452926b47f13cbad4f794bda72b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4af7ff737d8ec2c12c77037c9db666690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e17c4e4e2075db640394fe614b1bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905fc97dc78fa8e125b650eed5a0e8c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bd674825ea2e2f44a33a5c775f83d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721bdf82614c220c6180044867f9399694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cc82f83bb2fd5d1ab02a8b4915be7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665233bfd8389e198293bbb0e5f0eaa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5436540b3e3d98ba214952f6934d025697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e30a6957eedbf486b5d7cebb83b09698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d161aa5063bcc1f465097227654c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffef6641341db11a69e2d974fa611a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ba64b56b8151aee5a3c8989347a5d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1573c0667fb96ea7adde73d6f68fe34702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93b6356a437a858c3c18210eb3df80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41589bb34059bf7f4e4cadfa4c7213e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a59e3c12d8371f0c9ecde1b524c0c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef60c02fd2e5a8b4cdac19d6ab1e23706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5cbaa89ebffcf550b90a176a4c991707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5b738e090d673059ba9cf9ac7b7b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec718d506f88e2e940399f1005d0a67d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd98c6810040159d78143802d50c4b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e12ce281085953591ef3c90b562208711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1ee7cd064c7dd4db7e941963a1245712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad91b926160c016be55e6019948b0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d2436214c4041a3b8edf10b2373d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3187f5d7da6a772e82ae41f25a01f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697d9e788092e0efbf95fbd2f9a91bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa757a76344dad82823a11ab9ea27d2b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3261b41e067a316f18b5f542b894ba1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ad9231f0ff7b23efbd6cd33688435719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97fa0bfb0f00e14d8a5a4a3193563c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d158092db81cca5eadabfcd17c17b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10ebde3ede8f4fd2d2dffc3da232e9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4373b68c6d0dfda463b5b7a0244849723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a24a5af3257e891a819309cdf6ed1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71966405d8ef5ab9ce21e40c25747ea9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571f8b7c1c5cec7cf517477086e9a18726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66903bcbedf84496b22475ade10a0d25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b325452ec624013abaec1f3b4f67ff0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f910ceb8e29889c5beedbb2b65e262729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f109711f4e012844bd1283b747768730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6db646c1902b72e4214508ee4a715731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b3b7461898aeef1ab2d771b8cb64c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa502e7fc026d58c67a831f616ffa7a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5af8edf6e5fd18c497e442934d830d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2100eeace9cf93137b41d4eba98353735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b407551a6c3d55f1e437e3762a1dd5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84499580643148017f16225c48447258737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d54565fd78db1a0ae66020a2c9ac7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2840da72921ce0a23518d3676406c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05073aa41bbd0925039349262c5b8b1d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8aa5eaeea4fda3b94b204eaede39b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdfbffc4d49bfdacda8491c32cfb98742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0952a75c6a373abe3d95ee70c31ccd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a511b31e67e141fe71691778333932744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4e6e4fc8b61ca4a11f430362ec0ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d22392925c1e117099a2c35972884746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee037905a8cd20fadc6ed8ce4eb023747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc419a1ae512027074ef9f87c875fb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae05f3f94357a0dea816a644160fb66749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450455469f38297521fbfff088b65f25750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a9b9d507c8353dfd22a8121bcf1c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778634ae439299729d4c82f1fe9c9bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e828dfd30024a4e00b050e487f25299753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb37cabdb6e72781fb84468c49b9fe3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f9d3ae914ab5984f40a1b5b3413e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6de3a3a5350f63fae712c48772fe7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e2babbb5d64242242553af52b96b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c882533605949db00eb8c2a837d7113758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ff667ecfedcb3886053664c4e0976759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fdbaf7f650e5720e672a90903bb2d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ffa46e6b15ce312c6de6d734be381761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21106c0adf5d099d96d6d56a5390222f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033bdedc74bf1aaf9de1abb8065bcd6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e65b27b7acfb62be2fe4f6ed2a29bc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5388cf4bc5002b8bbcde12e69a89c4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd26c69edcabafc1b5ca5092ec70f4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8101b432d157a9066686f8ac4da552767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa2725899cc77165ad390b4fa4b4a4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eba51b0033509a1332d5201a07c259769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e138ebf79b4f52943473a2934bff5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299c595c6d730d9dfe74a6b170800d3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151fd24457967316a9b189286178987772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad43341798cadca02048bdf3c2b386773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc811c85f2c77f61e2fb54b45c73c5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb170269b6a223e4855bf7eedd186403775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61abef2353cc51fb842d7cee1057d1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ab51cb8ba64a50e89f9732e353717777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80da69720de7d84435b5b3087fd0adf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92754b7c45c0f78c6dd2e68aa42fb7e8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c6dd9b17b64c2af11c66aab5c30bb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13a5c66be7051ff48fa3a0e112ccfa781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036daf810af91f742d8a84e50276d978782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24784c00a676009d0f19bd952540de14783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bf31515255ce7d618be94a9f309f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7050b710ab93a200b5a7cf18081f952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30620800870f7e7a427b6447f96e9c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42597c1df1af8f305ff07ff8ab5730464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c94531632b5268969089c0a0b29edd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efca7ff626ebc435ca692a9065809a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7ed59f29b4903c1495161400f4e5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60611d00478cc90ef92b2c451947da738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6a3cca65c0e1e926f772f144021559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5131360bfa630c3fb14365de7977d8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26498d131e0cebd3e665cbd42da6c98111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afad3c355fa22ad4193a4f3efdec71812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f53cde510cd3a4ef2c3953a9fa1e8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe07991305f7733f4b73cba745d90414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edbcf30ae45f0cb9db54f2f735c16815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db908fc12e586c7a47d319cb6da498e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756a8a66aa19c2eac0c3af807c636d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d1c740ea4c53c2f6f38fa901ffc2e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2caa44df221883b5dd7a0e6d17d9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c0cfb4762fb65984e9fe5cb3c0c9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8154813c6f01cdbe0a3d13f6cbd1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211a252a19642b6900ca62323a0ec3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887166e04d10123cfffbd016955d0b4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494b33917bfd6d575338afb5160c1bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906fa7201c48efa1cc2b55a250f14e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a51287090128a28ff22b2738197a4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ba515bdbaf281cdecf8319e00e0c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5c17807c0ad41b29a15c70d34a70728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00d683fb2362a37b509811a0bfb67029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68508117b1ee45a7b96410b74d129e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335fcf75573507319b6b71ba644941d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c16d9b15c46602a86abdc801f8775532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57101371ee256db055ffbf276e71cd9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896a7db7572f5c0cbb3cd1532e3fbfd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a488ef984f124a32ba3ce3058802b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc9761a1ea121af40afa765a4d94ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9327ea63342e50b741cfd9db32ae8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706895e2fbbc45f3bfa69daa0a121db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11452594ecf7a1533849ec69a886773139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d1252c3714f57652421f7ad91dcaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07864a8ba39433527fc122a6c641e52f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05f43154fc2d4b356c63a83f15fda642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddcb2226ef61028574db860d12754d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bb4a152f598dd9dcdf3dbbfe1ad7044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643424b44b8ea5bd297d32d1bdf305fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351fa12f80e0c460657cb052d0613a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c6de745bd9a42f751d01c94eaba4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daa1a9c69552b39094a0800419ec4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6f56d2b98efd3d381d7b46fc37ecd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2f8222fbd78df11e78e38778d212e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f9c55b2213a02072597f13fe467ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1f23194578d7edc5df3e864641c2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e69194c74395fa6da7230f856b8db553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e748629fb0ee81517bcd4698a7a45854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb656e8f1a56f5121ca842fa274913355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fc3625c88eb42433fd46c4a5559ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9403ae274fa9de882b4af9c87da630357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eae625607ac1bd281f3edb422922d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039316959fb52e1e37bfd4e205f845a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3933f39c3a0b7a1b105880662a436760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf67401823516e31ee4ffdc312eb6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f663e49930b41c59b5446148d75c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5eab6c17aea405077ca03bcb1a096263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f6ce9a13191a826e84ef6a9d1bc9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2edb703bf641ac5b9c1c76589e52265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c1b77ef409eb4dd954c89ee64a80766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2d64ccdc4054e04672fb174010ce967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc3104566d453c30ddd77ddfa3926768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66e41f10122699cef9743ebfe848b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c92fe4a621d64cf0b3b169f545663370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0c30a9f9428af66f9e0d49a09427571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437952ad38c9a16041fc0a6936c5bb4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a285bf8dbf3fa6128457b0c75400773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac723eeb431a876f806939890aaba84c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53d4ef9f397b970ee7e89982fccdfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376941f90988a266b2cf18cce30d5fd176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861515446a824655833cf1a97bfb5bc077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d28e116017b167a52403f0dc91ceef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee990619df45602279f183773257a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec31374e6cef64c2c76e615b0aab77980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948971eb1bfc254abb3e269abac468bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940195233ddcbfc0bcbdbffbf9f241ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1782a6341ecc4a9b626e4f0c1f98b7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a95a074ec62fac41b5c4e2f51448e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d73954e42c29bf2ab8f9dec936e75085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec10f00d58828af7d033e03bb58e9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a0f8229adda4f5789e1a12fb7924d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcac181324f60d7aaa9bcc51b7faefe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b192d4e1a98cabe85bcb14b7d04a0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc403d0933601e46e413cde399b2fcc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b5b24e9108352e1403a15ae657fbd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289cfa8117d7db43c93d2b58e26e97592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa5719697e6aab23c6ddd1ecb7711d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1a52d313327fd0924acc81343935f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56865da0255420b1f28754a78a9ed42795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa636632e492ef14638e8c2044bce1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d2481f199f6e92192a5aecdd13af297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b51455b6a2c5dfcd30c2a5ae569ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b1801b9489c628da1dc07d096feea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678f03faa8803e1f0337c5c915b6667100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c11585154de3cdf325b9ba1c0ed92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60958adfdc84dfb01cc4013b95063f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cccfe6172849a2c59dd30a09de55a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381a40c0775af0ce5cbae6fac5ed570104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6fafa0ebdb3f4379627b2cb90601a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570d0fdbf9cbccab56f783768d993a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee32f8feacb561a0b9a641716afedbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dd7d1f308f87514197650c2dc848e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8233c37951b9e5c00917d0a6760c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d24021e320ae7eeae7abfe9062baf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064a4fe22583f0cb13d79f789c74a1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7923b6d9b0ad68b0127f96759a6fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c376f973a14412c18f8941c974da2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e26940c159ec08efdcbce483db1a3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62058d09625863b05f420fd882a0ccb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a39f3251549ee5fb913c7a02e4683116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae485136c1e4a6a44ac4c7ba0085c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d0b2481c2872fca971e18b7fc3f5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1323adf4d2a5ca0ed67935e601b0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f75227e5e378ffc50ed395f9c18acb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c187767d775425c455e20a172803d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a01cbdb4df1e082c190d9030af09f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb736ac726bcc7862e7e3bfd5f7cadd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5aa2245462e93ba081fc139aba07c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194986562ce3ecbfaa250195b71284e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f6fb4bce3b495a444fcb6165480d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b6acdf3a1d677b7599411e1d444f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1cda7fe5f1db1b9facc01159bafc5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a37ec57c15e2ed391281a3add4e017129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208187bc0adced842fe13f95f9a00dad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b543636f5380461d0bc250e80a5e567131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c00d3e848bb25613ccd9e93be09a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51183f7c5ed727f9ac15ebe7e4e574ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b40350544b1e4d85360406ccbe7ecc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bee444d0a5ee8673cd9925713d0be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca44fe7c18a9501f6c2e444d5a4eab5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3d8a427fc79d59e37579453595337137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca689ae3d371aa4e3fc92b2ca4d8df1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458df48937d4ae9277ceef5ba7aa5d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dcd84224b9575e028a8d4c2160f9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da905ae6f47552ffd771c0fffae446141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8ed2673c52df4b19a171330212b3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b03d1f650aeec227e04532faf1856143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ca7aa4d335fb7fd9b9c8e6760c9b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47feeb63e14132e3806d87e39258144c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207003acf02bf92e5dff45d17704f83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb705acfbed79ae4a71a46cbf389d84f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90569d91056a6d093394922b5e26ad2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfadd14a6951435c4a4e6149f44584149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0470f2cb75c9554a9186d6404fcf6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd1f7d08b300381d13c7c9af0ec8c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03908ad9cfdbfed6c3d9c8bc2b48e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b17cb7c6eb19a15f03297f85af7b6a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc30d42aa7467a49b8f2d18c0adf40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb5b852ae3a7e063352b6d758bf803155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f3b72e9ba67aaa95dad9e6ea24ff3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62f953846bb5a238168d864b3115a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc226bfdf75ddf5e0288447fa776ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058886d13fa348c763cb78fbba34fade159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c198b3797a0746631394b2411abb2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf7ad1e35e626a983462c52499d806161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb559ffa75c4f253a99b30bfae8142162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d05251f5830cf677adb5212f8d05c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9fb5760b67a9ceccba25a87def4aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e3be3380719b38b6991806d4151e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d444120e434f52c3636e6da26255d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec50f15a208529b3618537c60e9a6e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04087def46335457ef03118d8ea407168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe94f9c44c56bb9ee9215eaf8a8e25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dd5076b8c999de938e0c3362cf122170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ee9f6eadb1f38ebae93638a4d3807171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef9705c86661c163403e496d91c607172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed122337159a9ae3a6a02ab5b77530e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb1ab1303d97c809ee0d3a4d555b4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57949028eb190b59462d6d3da9a1e5c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bf3807eccfe21c16282c77e2c21d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f19ca59110834a5526032d459f94f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409b23d58d5e026f19fc674d1aadff6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7993f9b6003967c880554d83efd400179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310bf0ceeb621bf30fb746c07d275b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622034ea159bcd2666f19fd062804520181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4f0dffd9f0022df46f959e8e8ee5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9b7b85d4d683261545802b25048ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319f7977dba0260d7c1ca9c7d6d3b29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a53730d7f0cc34263718f2d47c431185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96ceb1b3e1b302f2bcba5f621c6305186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc293d0041720a3fc0ea2e94084cb1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040839e7e7784f78b5835e227fab421188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5360a024df3563b2ad2e6aacef8895189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c5d12241700edf53dfec9126085c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088b676179a0bec56a7fe125184b108191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c25bac84df7cb90bfe1b93b0936fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6d96e3d0d0e22cc595cab3d521db2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fa8dafad47c244a5b305a764d99fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aee573cf5b96cc5fcf44d111e3688b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c9d3b934ae6540fc76269c58f6ba4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af0b131d831408fb2962e149073c8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46d4bfaaf97498b6f537b05d9a92d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d70b3716caca902462aaa98a7edc60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ef99ae055921da59096988bdf1f2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bbbdfe4f6b2b32a1b77189275df8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1a8eb44bbb917f5b629172ab916f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed8cf7674c169ff876e4a4a8ee4e33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea2e18a55fc31a26b9d4f5afaf25fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dc5aece623580ecc6f0e89d348510205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd485db19883be36ad8b19b4415b3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82c5f128ac9fc0dbacf431ceb8c040207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c850c87ad70c3e53a722d1d046a0d82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9b61fa2333c6372f43af04fb07b49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33ef2d9a9ce41b0597c21da5885237210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323e56a0e423c69d341c07587bc3752211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30186e3a5952c1852419d4f0c0d176d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249de657eee2900f9368eed89eceb8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c590afb3877ff06fd6039f470d9bf67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ebb32ee96dbbbca1e660832ea99c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c67c8238f855c49708fa7f09ab11d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccc558bdcf344440afea55484cf3a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a133ec1e1120708e1207abff1725cc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15369a59e159410a2cbde6872ca8d11c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32d136b1182dc2bb86248f3f65b458220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68090ad33d9de1c8e4912147ae561e6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9474dc19077e67ec6036a19a5eb6ce1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2343159c6dba5d374e7a71ca689986d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd002b9a719923fb84fab63ab99337ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a0419c9201d3661fde82197990d17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674f5d659776a5bdf7148b454128b9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c13320361df94605c775fbe58ed1a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b8b01c593c768c4a08464310991d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b331f1fd4d9cf97a0d6a4bdefaf45b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eeb86212231e22e97ce03de409c7a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf94afb89ad050cd6231383f383621231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef46ab6b4474c006aee11fc042ef11a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c9182278c481687cce63381d9a867233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5973b10267cc2e6624619dbc72b66d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756edff192594a41b8055a5939640439235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d2b6dc08a78f04ed382ae3dccfd9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65511e6ee326adbaa1e5531b91660fd7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c15a1986efadfe51a18197be91bbb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d2cb5a38511d3bbce4d01146cf4a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a967d605ffbfca45e956972cb2d78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35387f2381c426c2871cc05dfafe081a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfcc62451ade62402daf0bce565a7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2b2cc06a89d0838d1ce5b85ba102c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ac808de0b031cdac95ad3d87d32db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c0dd8c30d3fadf5444c03a74a8309245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383be49c8d48199c83f032d3293921b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5b1611095c97a2ade3381db67ce8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1a40afa19f43c78c4f351a802cd5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d00de2634f2f4b3656a13f1246134b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf4de25085a62dfd4b0b752d1d9924250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ed7eea08c1561e0e4432ce6f07a08251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82f723012799ab079ba43a34d21aff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a139f776b7a07a0dc5ba8d869f6f5e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf99c1af721d8849adb1803a1d4deaa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f69a48ce7012938e948f6ae924be54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b58a5ae9880fa38bb59060fafa41a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4edadea96f144f8ac499b318a45a65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbe440315ed6db989e7bf16d00d37a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864fc626c9ed4a46e173aae78f12533259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964051f59501b0d0c9eb6a4dd9ea15e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b605c1d2e472177bc5f78c8d1da73fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0889a7edead8d76683d5a3a8c6a9efb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c0770b512ae4ddf3f840498698657263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847e25508786d2b4527de845a930f0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d41ffaee7a8e9d0783781df8206e5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd7c34dabdd7b1c1791f2ab0c2dd81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5a49c0406b6961fcc5b51c8ff1ad8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8c2572a36e938da67b1026ee12d77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aace5df7f1751ed989b1a41417885d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54919b4cdeaa5fa6620b02f5a9faa5a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa316cbbbc58f9ead18672e942375fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9eebc2830323ce99a56594d35fdf09272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb280230b5ca243418feab31e56d596a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcbae19773ceaafc3d26765d4ffce5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3551cab2b8cd5784d8770f076e20bbf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbe2b5bf95aa1bac6bec349b30b39f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df828a4a6ab4915c105c2261686bc745277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f790e8e484c1cdb82228ea5f3515c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093bc497b03a35414c3b76939ea29e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d615861a34e4fe3cb86c202192c143280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c044f8eadacf1825ce4fb8b001d00f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3a59fdb46e87a76d474bb8460b4d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33278fcc1e3301193f67c7469fbee7a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73265eb48ea3fefb34b936fb83150d8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327576b4416756f80f6603d6c65dda9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acbb7d40b8c91858f34d91edaf223d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61c2318130d19b051c77eece81b34d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e388b39be1bc31f2de7fcc3d4d2ef24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b303b7f4341873000ded86d79d2198289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9956afbf203efabba939c85121dd90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5108c8e6809867558ebddfaa19410291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2296dfc096ecb8218a4d12e8812d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb977e0befd5fc2cf5876923187b17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f92ae7f1846dc4d2ecb10ecfb5db68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba1ff530db2629e8f5a88bff3c3571295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa93e0ec7d4417aa7059f5c603bfb7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb6a6a904f25fa36966a2336e388c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b9fd149986944a11f617e46aa19e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fc20c3a91027c1cdff1b852470d82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c58c87791045bf4fdc3ef55d21ddf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3b6b70ed0f301d48452e780c041fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946630e55da63796a34d2745e7b5786302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac67fe2932f7b2d7975a53413f3be1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb5d9d6337ee0093de970e0647a851304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdfe222dbb3eee2c0a2bb2a24820e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a806054e23a50735b99b656173e535c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90360c0440b4b4fcc400260904b68da9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e708f0f0d0ef3b935fdee75d41d34308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b83a35ab364777b2b26c8d6620efe3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40900850bfe1434752dfc2f30f2fa0b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd579a92d2d660a1ebe729ffed0607311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8700ef912a45c37200f3612d68cca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8916dc896368aa37e6e8d74e4b9690a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2c879240f718d25db1867b3c19e12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056134c4920395704eaaf7d148d0afb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7df66b583d09ad7497b6716c22c06c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068f4dcda75a1eb8e1409bda6752fce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db3b72ccac9f44c97df8e8ca95b4d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be5e93db78db88b0f8cb4b9da28fc5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a004a6bb09cc8ccd08b237943f29fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3411a6d5c11abb6c0fc5ea38a6201321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192dd240756925b5287c3f9f94e1e10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a947fee232f812408b7df7fd56c455f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e4377bca1238ab924c3e44efdc48f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e2ae1121408b03ee4e10e1d198529325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9384857716d00f10d465648380a44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2d3b4e66388b7a9ceddbd0863e8ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3575f6c4149de27d832c97f17ea2c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbcd4dbb80a33691fb550b067f8136329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6a3c01607468d8bbd4fbff693c05a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2525b8016e7dbc1d959ea49bd97bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a2075b65f1e18487e7db0375f699c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63033f902f236a18cc90bbc52ceaae1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b4db0109f8f7fc7eccec36f44bcb2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ddcdc9436c90e53f18e15110da711335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e0b745d6a2760ad0ee1319b161b2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0d235a8677a61412a7655f3847df9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b2d8ae79055d4c60d34f4b45f1530338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fa36dcd3ae9ad711315b1992852c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051bfb1ff246b91043a0b7763a77006340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ecd9f82fe1d2a335ba555ce43a46e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93673c9e43143f439e22db355c75156c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900adb63c850f93be46433fa62c8f9c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2ca0ce8a30e67f10782af011ace07344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224be9d2962e9524a3ed29c9f8a204b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc01973fbddddbc5c63110ef52307d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4fcbf96f2462b5c3917fecdd3f039347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dee187891f63711b7c790e17f0af0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9794eac667688fc570154f769494cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0def0c794b68081d33629bdb4b78b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cbf3b533d91f37c62996f5d86ac95351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc54199d4d8f71f696f590af1c38319352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631dd30f0c6eeb15285a2d4a5bb1fea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615856271618fa52edd5c9291901c13354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088998758a3055681790d8362e03d14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee50ad2b6d188ff9faa4df503df486356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e9ae8aab67a7f069986d385b84b3f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e7258c9b425e212ca2fabd16e07cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39b2e6a06f865ac5256d33d36fe7e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba9efdac6e3282f86ece81dffd8d25360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506225fee5c4cb16e9c3282f35650fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba01e52a3bf2beb0ed4792e6412b789362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e7e18a12ce63e477f75a867d7a7d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98f0c352b8cc5f4adc8306789cb400364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750b14ed92f54c6038449babd9c7ab6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaf2da06418c45f489b678b2e3a226366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d827edfa3e519ec5cbf1aaaea42ff3b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446f491481e6dfbfb0ad3509fff5c3b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6ddea5858416066b6b259ecf3ee7b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cce582ba181276aebefc6ce30c3147370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb427fcbb8bbc689a8f5fdab65e836371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9f7a8303183b5cc6c14079b46776d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679310ff2184d6ac23ca96aa4712cfb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91778565dcbed543f9a75293b5a8a641374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6f6fb2bd89e418793e4fcba9fb5aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595782088ab5ebdefdf5d90f9aeeea29376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c721fdc41cfbab339cba306a933bf4b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575c666abcc5836786d94a9caa8203f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d9ee7a33c0dce30e7dc4951052789379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eb262a43b838045dca025879eb2ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6af9c1653243ea02e5b40eda84fdf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b17b1c2465bcfedb522ffc62d54440382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b426630fd9b6ac63c96d235e968f0f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f75a4beb0bc55a4f270b374f5ed12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e69a5e4978e472badcdcc411b6bdb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fe5c6a18926cd955f4abea78d5605386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d213201a13450f0fd9f810d3ff9bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49eaa7d217f1a5c175611c8edc6d783388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f44039bb04adea0f99145dd662516389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae847298f4914efe12d66f9120fe8593390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ce8d553a85c1897f2bba5db5458f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee57cee52bacda2539d94c8bedc6d27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39d1e3f1c0da2372f6f069277ee537393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22ff5cc46487f6262628c7287f71e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa70d989d385c16e948d55420d023f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec478415bc4ea7917ae37925328546396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcb16bc73d68e5a2a4cc00e51444ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08446eded76446116f316fb6279931398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761beac5e314e9c705afa975c2bd080f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c3d325d092808c1f6bcd1f03e3c68400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29987f195f315451048022ff764125401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dedd27468ba0f558d808eeb0fff47a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1ebd921dc38f2c5f0eddc4b99ad34403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767dcd910379db5e7c0101fb7729221404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c226d5855b36f5f680e65cbcfa03f6a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050b9be785268ba9ec6a7abf98b9c8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce11199917dd586fdfba6b5852f1c2a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de564c2ffe78f47eb355bb5b9a15d075408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68096930c2e33b6dfb2c62ce421643f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30165c3cfdd5fe041fc8ee4009a55e33410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7212e929de41974f00c678e9e6051c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9275cd2d92de91c795631d385e7b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858909568488dbb293eeb835cf6614f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895df79d37f0b2f7cf2769383554c5dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ff5df70fe0e3bfa01c14ece57de61415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0033552d3b0f4a743317ad40ee20a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15950ea4d20985d6b82a21ebd7f8cc82417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21c4a890ba6bfdc706affa99f0fc12418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9404bb656514f6429406cb9983cb7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffca47fdae8ab889c155531e8784d6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414739c5ee935e1006eb1885174b663f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166f928f6a75a87eac78e92db7fbe02422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd8338867bb11d114fe200103fcc42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25094a77cd6a66f2497c6981dccc4ea6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d86918e02b2996195d0f48aee6b6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d273ffeec904647174d5159cd1685e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dca44b9af74ed39664a8569efbb33b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eeab90bf54d908c47404808625543428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1a656de41b1a7bd744e07f6d7de26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ea3ed18252705146c6473361b6828430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7c5cb20403f83807a828e15fcaa96431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92b34cc4e1a19525be4de7bdc6b590432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779f4eb9aaf7849c7fc44116a6f826e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604e17c6f4b7661ec8280b2202f56d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31dbf01c3c658db02ed79b4e2e8218435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61c4470359e4e8adb284d8622e2304436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28477338c33b8e64afa043312b0e46a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de9b87c181ebaa5ce67b491a10cd00438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc1c0b250b0701e24834b466c33b14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac95548926ad18c0a3c18ae7a775c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0969c94c2083f1f18bdaac1e5ea5ac5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407175aca23fddc9cfc0e326eae4e7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ebed42ab12fb6670536b485b17857443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4b461f7924ba623a485430b7e62f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e13b8a6f482e739915d21b355b1c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3125fe4343bc08e10cf7bc1c6ebcc1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52e3511126b150ecb06373611c81ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf09c6c891b38a47718cd690c01c0a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8db3b9e8ea61f4b5e1fe8f88fc80e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d042661070926eb3d3b73c2bb83a17450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ff88da96f0b6d52f8dabd56ce0c8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212e4b221b46d61ffad306678ceb3dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3355c7321ece4a324536a6dad840ef1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37b7aad2aaedce334dfb237f541db2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76967d68e1e2b73b721464a2433a2202455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf1069ef251ece06e834992e357c5a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40416c8c3f923ccd451a2780ccaa534c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9614486bf97d3fc8a434798f331d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3a05e6bc2c0c1dc01fbb0f46a51ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ada5d058a6b81aaa1d3a6109d0fb1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e524ba1f23afba93d9ecbc9f9c91b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9342c1731ebf3627deeceaa2990c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77383ea7ac6b74367e0887e12df83ada463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcf7240bb75add1383339314fb638d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dbd52a4a5290eae5bbb4829de478e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadf7703b906c29b1a86a66639eeae4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06c368c0ac9c7991e6b230fda86e8b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0565f7f727bcb74e716669bfeaa3bda468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3121fdb63561f06c36e3b9f978bda469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81888eca1c449469746bc0c8fdaf4e1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051a526a09d779ed18bd6928dd39208471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d6f350a68ccabd4048ec92659f077472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bd9bc436a6c8aa6da6a5945af52ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff2e2cc53d6d92b4c69c5e87d17611474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba134aa9e1e6be1d771b6572d2e8960475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570978c83f3a478dbf0dc811cf3131d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61ea366a87a79a8754d6109d1d207d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4349f7309e50c3285cdfd5d931ff78e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab169cde0f643ef3c4fc3cc0eb9a06479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc136c0cc2dbac2178ce40bdb193cb01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e078e7f4a4b3a4ea8f4b156b5fbda40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ecb0099f8f3e201a3fe276fd73aa3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f19770b35aa3c51386f7db1d637b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ae31619bf3e4560c2ce1fede7abd1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f0e36e07473aa319f845bd5a0b1c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef24c32629e7170e3e4680bc0d0e63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb5587d257dbf5d670b17ba41adfbf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346667493d5cf9a2a3d5bec2f927689a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fb6c94c1c9923595d0461d46a724f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d217a824331af08fe9d2e5a65193098490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fff603f1c9aa98e63136e4f7d42bc7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c070a150b7439fe3614449e9ad9821492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a304fec3706282f91d403b091cffe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4eea83790e6d0135a915c55cb4647494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ca6c1af30bf2babb28d30b4b62b5d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12279796c3a04a56a433cd6f56447a27496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27533784995a120e4d78049118ef4728497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826a14b176b668e8c18dfe488914398498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d40d8b9b3be3ee63ee00c45e6d73e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafeb34743e181e2ffaa8d8e8a50ffe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b143a1e10ae790daa367c29b9f1907501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a94826f47b2555a4913354412a07d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d4ebcfce1b57175dcd8e54f8f5bc6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed00fcace222d411361f170aba1d731504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ca26e4757f2162a314a628c12107e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdacf34066cc4fa72130b97b2a658c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e792e144d05399e17da20650ffdfd6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cafa051c1a8c10108e151925e19fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aee40f6978bfea706a1ad48b0f4330509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775c6b1fdb8cd6536da1d46cfa9d3cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff376820cd2b1e6f2dcb8861a71ef7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3af51d71aa283cf5ff19bb7a6c834512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b05ce02972a51bca10eae0953de0f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442e22d143e512059be4dce6218547e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b3133985b5e7e5c08546a22020a1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024dcbe73cb9e5ed80604687d7ef05e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4fdbf8dab418634b8a577b70ff33a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d89e348c0730342a85074b18b6c584518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af5c4dde94ae6a69e16dc401198143519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acddebaa4aad8c626ee141f3c5e6c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955270ba3b327efe1747e23e01fce83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5262e5d2345db6c977c60cb470987f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdce88b89018d0a17380739e8b4bd9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e003c87e1953acf4678d4b17e3764524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce112c48ccd9a6c6ff05e5f452eeeaf0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8faed2a283c01696258d90c0fffeb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec69606e4a71bc3ad192245d64d840527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c622f826e4792450809e47f5540691528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a40f3c27941a9dc1cf469c2e725df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff59d68d9bbafa5951e4313a67c4810530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015dc74056a1c1c63a7042b04136330531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fbcedd705be768e5d783154d0d852532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edd35da9bc7d633e0935b5452cd93a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c7bec3385041c5d11fb26c2ebd934534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e67cda38156fde5b6022109c7a437535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f300759f338bd5a966c48043667e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7cd4a2209a8cb9a43a485f0a12164537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc60be3f485b46c3f69a7daf9a112f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97051e590616954930383e79fc331e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b6080e3dfb3ae365aaeafaad479d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850cc414c7870f97c4d11f20bd3fe82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1076ee5ee306237494e2c57817964542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874260120c5f6aeb11be9d140fd7c92d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fa006fb8092d4042ea25d9c347833544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e902e2bb896509ace713c4089309f7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc96fe9370de1c82ccabdb7302bdc8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594005fe3af1477fd2be4808a8b1c28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4a2ec2890a2dee22322f124a1cad1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8931f5596e7ba0010ce6d896167b7b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b38a43a29f454d832ac9e07b80ce5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8c4cf5ab3b995704b52c8f2809749551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfe18f812207a4b5a9190c685f6341552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252951a04281df5d977bf28fa1cb436553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc16e7897134662e952fac1580fac6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e459ec8c2ebc3042245905fa9ae229555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee364b9bb2f2d49b89cf54f1da159a2c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe44fd13e760598d82b6713c1ecde8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a487cccce9bb01b1e6964e1a8e8277558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db653cace87b3c0cee45391bd6f17d44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26008b94cc437b02b6c9a2c69bde4acd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53840930e588b6deec29420c3550c4b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053d0073565f203850937249ea23508562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e71280eca36db6218afb15cc735eaa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89c39a4c33dbea0345075ca8461441564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed648703b3f8363830fe7db292e3807a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a512049f8cedf01501fae4757699fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfe0f31d32c2a2a4ec85ceb1af4d3a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a8dc7e8cb528b23356ea7b3e746b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30c2deed6bfbc2e6d2419d7ecd2fd0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb9178653520d79fc914d299081e35570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643339db715433252bd107abc48f661571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c453df57a2ec736841236ceb0dfdd4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e925bbde090505ac39c890c046d4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ca9d41b00bf7d358828697415afff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957dcaa781e6f5883f3118d3a3d9fea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0259f1ba68c27fbf0ad489960be9425576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f581da11639f0f0fe89d66453f352577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758d3b85616d3ff614b371fe7152d99578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa433472c5daf54158f30835bcca790579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655de5143fb2b021ca25a8803075399580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307e5ec06e76689968a8903371255c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d85a475f383865ac2af44eee75d4a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59057836bcc085e553dc43d42c71db1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a17804a07d2068acb9ac743d61195f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307b6c2e9665d4a78e0b8ea225dccbc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf24034261714cb61145af9624a6e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0a203bc46cef11ecfea1c049f4936587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23623fa0cb695450b93a201bdc41c6d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7866b83bb071c64e7cfc0cd64c5e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71830ef6d77629b80f5c70ed6945c71d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5c4aaad7101002cd53a7ebc0e4fb6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37359377ecffcd55567156476dd5ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbe48db2ddc5aefb1d98ff33ce1f73593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637bb0c8ee0c6669fe76e38d6c73e19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99fdc8ce2a73d21308804d1241ea70595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca800fe59829ec5c01cb3651cd11f5dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1928bedc71260cfff22ea5426012c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cbd3fcfb5dced2a8f64232ff5c80c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19e3685ba07bc14031011775fc752f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e21dd1997550f4dca0630fbfe62faf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2477ecf158f5658b5a28db6afd7085a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cc752f72a0ea1af9ee6b1b7e5818c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ac2664247c0e3d63d0bc4fd6e9282603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283a86c4d0545c6f7ff98a02cb2b98d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db89895c3a2bd34f3a348496d54e3d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959204290e8fa286b69a8c1e775c61c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629248fc37a152e0306f03bc7d129a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7314de7ae25ff2785928ee191f2efb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaf25c8a01aedf42c565f8b2dd8dbc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6384226f9ca73a5624c8f2cf4fa7a26610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848eb455417af85a156ee8477c9f8e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3e26eeab4011532deb68356790f9e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b200a1742b9a70aca9d98f4f05dd860613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330e910d88cfe993b83b0ef20dfa2d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf919182d71e254d977d3fd4e069b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0c1f67237bbbe0c0a734d8537ec66616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf8c7030dcaf46bd9eed5be5488e67617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaf221f075ea7d0869664d027ad7e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6d2436a989be9e04070d7a63ee05e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338112de83b1e0d81ab1f9c2a8f00d9e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489bc8072986d5aaefd07f7abf7da6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35a5842eaab9629eb0598a394d023d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727faba015a2198fafb69c4d4789b42623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf14d0faf9cfb26ab74e99d1e18ad2b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e89582d3fb71f1994f9be8a812cbf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091295200ebaa28246c413b55d2c4e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5979d2a6c730e601736278cfe66309e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a1758d4e10cea4ca3a0d52885534a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b71f13b1d6c084aa7a0f605b616b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930715b7c828f6f0526ec968f0e1dc00630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99335b1e9a39638658bcfd21a156aec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6a4530151ae52d1142711c5191f94632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3aef056e3f9d91997ed658bc4cee82633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbc00867319d28b486a3f0eb7fda13634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25735438c823157a0b06276eb9983024635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c01ee8c5e52c6cd95557d8b6bf4f67636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698498e5fb3eecb3e807ebc753f0df58637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850563ea02e6e51e40fe6842db32157638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00a8857e1327e8d615294827391ba2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c8dbb9555f9ddf73077dc9eac2dae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44718225c6047c7f30f5fbb87a07d833641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c733ac35d31553165c79f10006ca26642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3278df229afa50c15458e0a626ef6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66936c3a7a77c19ea50ee14a76f12fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343d231d2d14b18986574080e2a905b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c2794b6b66bb3562a1e67a2f04b47646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315265d02e1a0512ab6de326d2caf41e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29e8fccc34fd63b6c9a2df7b1523ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f253fdd02d7d8b54a1d3b326ac173649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cbf00571d12ae672cb85d6a50f0cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979c4fd42b1f4188174ddbe041ec0ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680c5ae85acf03c8e29c058c3db773d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95cfa23dbe9990309c492dd862cc2a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cf34441d0a1add695c87abaafc0b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe72bedcdd77ded0d515e6eac54a61d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a89bdc22e6cd06761e2f44c0ff060656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22f2a8c5647ca037748473a8dffa0f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a6f9771b3b28f35d4e876a70a7790658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9a2dbd4204ea060e776196ac5e17e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54ef1dc7113cb85d82aa1ada0c236d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897b12f0f890539fb27621dd42267fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc7f85cc9eefcfa0b36af524cb8d2f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49db619ecd34901fff43fbfde8d22c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a157a7f3cebb13392b2a40fe5204abe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551658f1ff5b53ab1285cee02ea645d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a945d475b2d20f1c64fa5b25a056e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a51064614e62e44a7e801afe1316b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1f2d4d6940687ed4645a86b83d97f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8b1cc854c836597ff7fbd014a5676669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f314db5329b15bd89a766e47e87ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4e82c2a07d9bb99057d609411f8e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a042ff07ba3c50480be6d5d94d638fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6cb1e1ec8d364a3a80cac426e42ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453a50158d5308070ac8070398d2cd8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bb28dd77331f2d03a0e6ca9370cbd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3a66191b81332135855abec176fbd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccda6c4a9840653219de1543d65e98677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d42f00a6a729071a77d6a8a9a7d06678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcb2d8472d28254b61202a3a764847679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae218cf11f856e3479917e78795302680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f01aec668b8354056e6ae7832cbc38681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36f1e41cc3afd7161d6cfe49c140fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc29123bbf29f4548bfe96358b3dcd0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a4f3bd9f79565941b4ea2493792d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdd1f111eb685690807096dce428bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1c24e57412187f181c74b689667fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c38155f0e9e7d5ec26b8de0e8a21e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81c6ecdb7765c9dd21eb133db0b2ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e271cde0a37068eac805f2d1192c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de106046a65514b00eaff0bff6c67f4d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfd0be86faa25595d141af60c6a04b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39074db28d99192ee6c0b1d4a8901239692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065b48741ba5858611284d2091cd213693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b1f34834f503a1b420e5a51387880694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98780e845cb5f69b712d8ef576c51ba4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f52dd08b2481c7499f1a38ab5e753d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5451691515cec75b0d1c673e59af8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ccac3d111ceb81f09800284f4b00c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df985f0088d0fdca021e5e24994dd555699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cc96c10d4a9ecd0ef1f40d56baaa4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5698cbbb2e0ceaa97c854bf89f32eb3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ae3818c590127e4d49ffc2cccb62e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744b6bb763ddbeb501045d08872380a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cd0ac52e3b2bb0bf4e9f2ea3b7e71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb0af94d441cc2c9a2ce439bb1e74a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e9c68b49f6fd28cfdd9f60c1e1c65706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e09190b00249962399f39c3f29612d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6049b9e67ae1f9779d6358cc35be37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7a12d324be78edac5fd132aef2a92709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a97bf5ec8f72834e72a9ea873abada710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b60f58e34c410362c9b10c43d17923711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1756e256bfe2a35fb1cd87be3c3c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be3f49de1aeae3a26f7bd6bb62dcd0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8028bbbaff5727760902fb964003f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f41e63a0cda4b95606a3df26ace90715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635db604bf3ee0710530a8958771744716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e2d6435aa070e5276ef45b4c3275b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df83e741368ab271e8814bf7c9828c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237b9864a366ea0e445d228607a5377719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dd2a965b183c23a25e58ca0ef19c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a42ba62dc918225eb49030002cdfda721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c202909da9df12cb24e4a575af6e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1306cf59ddce06efcd4d8734edbd5c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cc31e337ef46666c21c4c7a514e7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e7a623d0f3e36bdc4ae292e99ffbc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffff65959565803f11ce9705001626726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3ac51190d10fea6a154bac3402404727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870d5b42182d24d4d48bae34ce88425728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e529fd660c44cda8ef82e5c3f5aefc6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e355344d872fd0ceb26c378d389e728730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b0bfa174534f7d61004f4e2a5e2ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98168c8ab7fe59142fc4af16670a55e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a897a0b6a46fd4655967cfdab06c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605e007877fb0c8e7b1185d19e4759f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2878691335502fc3bad7b1d5ff136735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7af2c2c28cf34d058baaced2028229736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53caa3aa5e65c87dfd29798eff94b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c6450f7d566d4f336697ca94cd68a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2f88aa101a9575c1f7abe533a1a6c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd828a40baf74eacc68747085e04ffc9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbd9e09a08ca1d68bd6dd7c9cb7f35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3ec5ee3e9ac3ce000830d3d3f1c55742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860381fc2ff4d56040986eddec2c77f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a11b23e1040b9aea8d4ac807d4edae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ffcb44d4cffc6c3e4a208eba57ad1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b498e2d2d95fa520759c0de051777746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5edbb25305722c42ae41ec8ff7698e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b439d0d63b848f7baa969302d9648c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77e853a1700ccd1d7c897c05ffd69e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accb32c1ed17fdcae65bd3bc24dd7c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856016d857037416dfec71d0d568ab4b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a087dd1bca246321c2564846981f8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360505275e875db8b3c169d9677f10a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17261d9bc0f3f9381e7fa1521b89dfd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f47f434f29d4be22d6b4e3e86016e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1dc40d6d9dc3f7e0ccd40d4a39fed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39802609ba24f707061cd89c1ad299b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d0ab9f73beb524865f99a7909fcd5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd3b0a65b6a2b8baaaafbbaad6d30c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325793c9c701f3684a60e17bfd7f544d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9a9fc30d858b0737beee3190d8df9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ad7764bebb4195958941c48362c79762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e253c371ef78b6e9e8b61af1032fc97763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2144a2f5574f6208210322be6379c6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5b6dee8a2e550475368a61a5dc133765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084022555b4355f0aa21b092e8b61ea2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd475b43fa58a808a1c63a730640e6c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a9b52e9425a38a15e118273ff4c8a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18b99498efb461693b30c97f16013e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08747d2b15734461c1cbbdd33a0d1fc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533cbae52cf0d1b9e570ba7444f20c5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b82fb23923b3530b6e69af89fb3c19772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914519f2589d46cda7d7891966d5f93c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bab5a6fe730619d26fcd10fa52a4b3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fad1ab32e0da18d5aa2780fd0deaa8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d90a267d3997471835cb23b95a617776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9db6296ca8c2d06f1e3c0996b7f66777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8fb32b8167c05480f55824eca8454778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad546ac12381d0fe39d76b08a8176a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e5cfe309e283a1bb9afe788fabebd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b2289d8396e42c4c463c7703712fe781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599666b594371054d1a0016025b7692f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19587f0032fe6a8f8b42de4e3705d73783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>