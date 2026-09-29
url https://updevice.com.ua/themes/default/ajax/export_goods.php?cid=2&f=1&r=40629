--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3565,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cfd6ce5616c79455bd8d08ad7b26a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c97ec132fc0f3f5a6cfdb5fa8659842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93116e17b4bba76a2f525293301528143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0732b89f23d1de8eebc4fc2028702124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54682fdb20b4471409c632bac3bb8145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ca4024cc8839a3562715b06b978366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235478cc81df2cf0ad8508d81edad7b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257402623470b2bf2aa96fcb9b97d1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615ba90868470b2cd635f7a19af1e509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d16034b73f26eca9eb22c111f20d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557494984d04dc6420d9d97581b6d3b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba182d1b5f302a27dfbd8fddf62ca512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78227ac4e4658b1361546ec720108f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc43da61fa05f4e514acdd1afb7970e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c55ce452dc3961dd81d666127678c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a62347c9bc561fae7965134b1eedd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89403e20c592d69b401935683a142817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5afdcd5e958b920c9ea6d42ee3613918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abe25a3198ccf27df3de45587ff92619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de756aec5eef2a2dbe8de4a4380a1d8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e3be7265feafa198fa7a5cf97454c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9247c3ad257094f6e8a3338ea7543222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533d87a96a69107883e5d653608f44823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ea357b36756ab318026edf62306ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d2b6b3f3ccb5577a03f936f44414b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad249261622b8fc2374855d63ef0765626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bf188ea0a1e5c213d8ff4ab8c1c1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2470c4e696651f88850bf3ef0df9a7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54806e7bb09693b41ea2bec8d9863e7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a08a8ad1193d6593756bb01665061830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9a461894df0c9a346a371af90f2b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c641bbc68ad8d87a3b0aa7f89590332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33d2d7278cb01867d956340917f6bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c267b40850b75fba0984f068f6f504734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f3c67c50f80b120ac36f4736dea6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b65b1aaa4676e737284be6cec3d1b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7e140d10c472d5571c07d2902ad2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68b7842a13bbe744152a9c628efa6638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731b9f883aa52e08e73c95a5dd020d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430cebc2125497f312b736a5d4ceeb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63614cb57cc873662bbf52a8f089db941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d41afe8d2d9d974afe305966ad5fcf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6ea026764ceee3c979c59058e024e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e80216ac5c260e3da76485e47e5a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d3934899c9b03cc0d89e8a94f68ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540ae8982035b1ae44048ce1a61cccd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcc66d63be73379b7f9fec5b3708c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2537ee1573b580ba9a1f3dc576b8fa148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e6b12fc18c5da2ea594bdd95c5b5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352b7f3178d56c7c296b5a3c52d836250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053573f3245f43820df3b03c85fef4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6a56c65dd1337876f6da86e0f6fbe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29927841f0aff8741ba84b95010174bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81f909a4b630db37b6a101e4c9caeb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe76caab2373a4065463438949c83655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b168672f7ac4758351fffbef54bcaa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a77f67ebb6e01bc115d5094b7366157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3911d258219e8e010c6afca3ba19158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0778b3275cfa7ce2f33d073b39709859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f513efc0f1d5fc62f8d7549e51e1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d61500bd07c2375595cd438a0d3e5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe58208c3ffc80d574f824d9c31c8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed183ee7713f2bce27613ae596989e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd333736322f7bf17c2a09443e1c9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb64a1f1bf4973366a83f9a0371a5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c0914bb7e93e78cf0cbe4793bd77966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a430b47d00973477338fed0f532e33367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729fb1277d4f2fb774d418870d6632e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef634c0cb505cbb96d95c5c3c903b6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c6b3f140a0b66a55fcbe16a0d3e2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dac49fbedde34cc64f03b782f7200971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d807255a78c049b718d6897b4b3b06c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e456647dbb6c4d81acbcc0811cd1d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d88096492263544905c2bedaefb62174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9adde440ad85546d0231bd0c8ca05875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100554fcf50beaac99fb5888197ac1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0b3e931b01fde409246c6ccc43d9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c5402e1d38b91c5ad2d4796a3522378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911ef3e288b51d7505701fd5ba10c9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bfc10356c195460fd156558e69aa880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc2e2591d51f1af2a3eee259eba13e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083a3f3cf64619c14ff4644e940854d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862571e697d1ce63de12b08d08af5ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79cdffc0bf9ae9b8d82adb57e8603984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d119c98e0c8bb20c2dfef666278a88f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be841d799b84760979bc94407aa4c21686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a451f159c1734a4cbcd3ffef4ab57487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d40e05c49f57df012ec9af14634ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bd168278903cfc7ff0146f8ff70da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a00e5d94a35a70fe292e8bb2de8a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e84f08a4af44fe1a15e9245ca16c5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf87aa6caa20596a7c24dd2bc9eff592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddd0c6c5efc98065cf4cf971e7cede93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016cc4e3e136f0fde589ffc03cfa89d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e6b54ea8f6ddecd8c6fd1e7918c1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3bab3ac4cd8cd1fac059546cc74d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143674db7189b65e9565d9fc10ba85797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46990554a99ddabcaecb6ada09a5c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cf9af417824160844418489082aa999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8401c570d7882d7ff4e617ab52ef7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ba3c5bdc05792e0256086d675eb80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188524df3166dfa4a4c0f9f2d6ab3ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08029c0d41f87f0845bbea1b185e85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960a67ff70d6b342a51ef854f62329f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86108e4f55e1302779995be0f0c8c29b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a428a917ff244dad09a0a438f30af3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761e1cc4d469cdf383b73384482bfbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d4b26995b0186a55e075d2cc1cb07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd6a3d19aad7101ec1ba906133e1ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33bc1c2d2e3788b593447c4ca6bfce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0226c82b19f9c39d0feb0faa0468271111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a72308c62852082364dc7d4fab7318112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51996eb039f6f1edce140e4e40c05f63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262855ce96c9014d4186dd3e38482c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c637a6fc9b7f0bcb7db1a8a6026cec0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549583f43bbd29c217809944b608280116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb205493282a6dd1dea497dd01c8529117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df212f6301b2ce0afe88ef894c8ebd5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c051290c45e1992f8e94a2328be92a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4ba7b6f8576ba93fb4f02f7655137120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb523bad28cfe5681484a9ccdf6c9ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8f120e60b5d8f38104d207f56c43b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5a52eb13af9b8416b0f306d8245b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d70cc52f63e28b6d6f693cada85df4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c2d9ff14f848b8d5d29ed18400992125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab20870c6e098317679bf019b43a8f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2522b414ea8eeba2adf04e2e0894ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28238b73c627b936b0584cfb7ae12042128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2183438224866b77eed29aa81336c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851dda1bfcdba8ec62dbf79a4d72de9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ffd955c0cd58d27b21dd12123bf6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f14505e502e760d6ea33a2d4b47683132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2bbdd3b7e1ae10a1b5c92469560a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba35a88375e2d1c8ec9edc2817b7bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ea40e6c99a951b362a6f469aff4a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a69d925d0f483c8832cc68377b7a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd26afc085bf5c71e8ea981e09ca2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192d8ea2111b5c26051a16728516a05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbbad8e44b3b4f68c56a2f61054369139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872012364878a70d6a74e02c3223a146140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add4f3f21962d881989562d38a05ec0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68812c7fc24591cac5aa78ed0e76608142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b96b8dd5ae38fa308531e96a8a0205143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb733713bdde8f2ae0c1a2d832a9795d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c12473db4c327bee2ac1973b443c2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a523a481360cfb5f9c2f57968b9ed86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3005c14bd85ff26f0550c2881fcc8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe25d07e4504de79376f841b75db91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae7547a74d8f52ec5c905ff05357ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa20bd669a4e8b79489df7070b8396150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404c9742715c3ab0f98b1f9f73c24b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d619619e67064c7cde50cb595b9faf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88103a0246d07538a05d85d5eceea0c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fa9fe5684a5dafa852378626eba6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0e5916858f721cc296668658989b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a55f6be22e506310d45a4265bc5f6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dff14da55c865e939294e8024a4835157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef72f340bdffe5cab070bdd1a8d32a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd1bc7fda5f2ca2c3167679d8251c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc37f64a3339a99cb2e13678b70a66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c8f090c51b2f9546d9f6c15f92808161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce122e9e6928163603f4dddeb724f9fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3d406518504787eaec386cc163fa4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce063b9b940fbe2c347fb93f2225cc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60594dba403f9bff7bf9e56970220ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e553c69fa1d8254899870c124c13731166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4ad43fb09465fe7f3da93ecab5af9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac18128eb2f36408fb03c803c60585168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60199e737a2657ed28abf705f0752bd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13008b6b2c299dfd7959a2f0cda99f9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02049649d6d4bb9e6a8e7c8e9ce421bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18fba0d445607b940f20ef0d40121d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c09edb10f94c33bcf15a827158a2cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f796103e6dd27796d00eeb2a797d05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7370a023b134fb0863a42be3e7ebcb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df06d6486f7f110e4a242277938e07f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61314aa3b7c10ebe9f3e723837ca9ca7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85553df5b48a0ea5ccda7c298639d12e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bdfd049583d06669375a1084e37d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec672141b99cacdb1931e311ddfa61c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed528a43107f3347774775fd789e8bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab108d3a5878a333ca3d06da176c7d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3de5ae202281dbeb909a9c7f89953183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516973de359b36d97b44e2070fa1743184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94455681fc2278829915db1eba61681185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65542faf5d58a0822a822e75b87e9f81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433239addc3fc0eb9e07455f353ba8a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47aa74af45e0586bb0c14768e51173b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c61b960e766f0c5e216177d40857c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda15eb400793023f0f8cb1383cb6d46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11006ca2938913c53a32042d0ee6749f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f368a91af61ffd3bcb4fdd93ffd48f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdda606fc04417d61d1543579ac3d2a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e3721dba68ab580eca28d6df32a6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efabb557dd8607d572838994597124195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa729dc7a38b9f60a3285f3a38d71cbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef142009cfcd0011193f56d292dbc10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accf0a6ab7ee562485ee51bc7145e85198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2c1673bb33e58c4bb85bd854758eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cc33d422e93adbced03bea48648f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da6949bb4c24db82f74a22e2e95d8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366152807606a8ebb42bef051638cfad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59271119f44e5a75b20077019e9f7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423108a4997393b69ff1f351dc3ac739204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d1f0ed4b5ead9cd8126aeaa9135ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9df2f49f0645dce4b48502d3abf53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2951daaf8ecb7d0b1576fcecc619805207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504376344a71072f49a1d042ea4a4e1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa2905c873b94e5a56da70481d9463209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673d8ebe1a44fb59de112b2537d95aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61298c6be04d950f525f28d97b2e28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161df5cd0bb8c25dd45cf1040e952849212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577852a3cad114e3fef2a6b2bf5081f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95af50ca627dcfa1d2b62138132c16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c0188502660d4089c05a3ac73f05b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6416dc54a44207653e4cebca06e02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c20f59957498666e286511bcfe9e68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45cd04686b9f06f4cafc338bd99a64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8144bf030d27599a757d2e9039f53bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b8c15a17bae9ab5337d81e2295be5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39693832c5e94fe33622261be16582221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b60a5b9af48a48bb3b56a8fbc6ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11a39d188dbee2fd795cdb50f8d20a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed484397d936a10973aff86ec9c6dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d0aa3c29331a914e54165c342190c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cc2ae95af7bd50fadd1f4e4c8e3b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b8d19c4ee3e1969d03358890fc1ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96983a90e5a264b167f5a5ebc9c090228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e03297275d77bbb2a4bb46fa64914229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fd9af7aac65f0e2e77e1a44dafec2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390e7010be3e715d7cf0bf822d5d5a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a68b88b637d34e4a66e2285dacbb81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865244d418d282bddf13bad410ddba74233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281538f3f12739bd282e0b9165978ee9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf282abbe6732558d115ee6dcf253438235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251480f6a6744d28fe8bc3ec388167f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59776df24ac23a0f361c70cb7b0c77237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666eff0b7408a4948f68be400c768d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2f466de665bed7f36235462f0c928239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bad79ab3dc8bfb52bf02cc0531d0da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa40b046bfafe72ec705d4a395f07b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf551440676753b487c6a7aabc2ef6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96f96d50ca82aaaa21ffec49f0bcec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3afdf72eb44d30f3b6cfc658dade25244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2e52b0acdb557a2a0f12d0eb49616245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fe3ae58fea6de2b6393b0a65948c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c40ba03511c84de8a22d9bc02d912b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4661358cb023b05234a1c5fd50e1441248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1e67dc7bd5ed55825723ff0caef1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6fef5a1485effb549d1c75fdb0776250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fccf840051a017636560c06ca9794251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34908f306fc20bd986bd6a74d9918c11252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb25d866eabda90c02ddecc18c09156253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69974964bef336fab2d1586ef0a6847e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055947d2a49cee00794d04f598f78c2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d090428458eab30f05cae4bff9d840b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fc8647e7ad65094534c3e38e109e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0885a698e85a1cd8cf02100aa8df1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d2142fbe076d52aa9ffb7693951fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d9d5a7d04c8c164fa71235a038c33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd751f08a64c412fad8b44691a696e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc1cfe71f3c2a22871af9bb6b22369262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcf4a2e7bea754c437570f62f59335263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278e2d7cf022020860d383348066448264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f5e954ff7b1b2ed91cfcd150f470d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb9deca1d3d86520a42b04c17cf0db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df10951cce8ffd767d1d0d36368048a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ca7aee8f26367b4f40dae06d52bcd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bacf0cc062e077e290d3b821c7483269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df54bfe2fb8832c7833b8b7a7b7701d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619b87b3f306f85d66ac6b63a3079dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f166c33dca3a1790c1abb30e832ba42272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc7b9d8da349441cabcaa39aea557f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96e76e6ca3d311a8ece0b50bc38992274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aea184db1e7bc9d29fb4a289bf75c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aa8c22b003a5c30cfe987a5d0b691276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c7b7ab222d7f8dd46c8b3d31d663e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eea1b5ea057007df38b7b15b269c88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f174aa6be6018deac4c0c340f20c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929b6076b0f9f1a65c62265f7d9364c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f9dce13a649b13caf3777c3699422281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af031ff457a976ef0096773b9b8a53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a9faa594c3eeeeab309897f0a6fd9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9084010373bf57e81e74915807d9e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ef1a5edde57fdbd4b0dbd818287b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722d8b38c38a106c28a0b712de60383286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c133a7db978243c48917105898dcd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c084e46c7ea0fcbaf27d3f93a6955288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7783c04221c065ceed58c86896f27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2510c4e5c4a7f7550f5cfcef4c74b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf44267c267a222309760423d64a4be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e1fd7838ab64c6cdf4abfcb6402de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedfc07f609d297cd320200e9699637293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e8f69ac71161a8ec056b81504c43e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398250e9c7e12ac48e1d79643f838c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d465b13c7fa9c66e21c1e43de39636e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760267178c0cc7c5672beb8a76296d61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268888d62a7382b34951e7c4a2a2bdd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59603d46ffbfd7a5ce5cdeb4f6aaeaf2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b7457107d68b32e8b93b05d3eaa3a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c316fe5eab88fd4e8cb3b86086ad4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16141152866faf12662a61ed9fda6b68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4be446e488af67441a955f36fe358303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1743a9c8bc780b0f76cf1b917b4f88304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db403c9eb7df01c0da54379c92cc54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d337dc213ee5a01291ee4264ddea0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535dfbf2be137c938a3be662420a942307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639742007929d5b9df2ed6e3ffeece0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036bd97cd4f50f98b3fe04b8df77020309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b9597e2777cfbfc0879f48ef3942f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78779b35230c7c5967a087f6929e3d42311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a6b48fa39cbe5daea926d99d07372312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b3fa38ee0deafd9dd8c2fbe975196313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19147ebd9ac5d9d3506c81b5f1197b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3413f13a9567a3f95527a4d85a2882315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efb4858c85f08cb00405e08fc69588316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27a40e19fe21d44c696dc9443fa93c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f32b46b775bc65c651229041ff048318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abc3ea3058d74c70ccae4e5e45699b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cab8545c1aec977b4fdbb9aec81bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c4a265302916b2502c8a06b58417c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7baed764f5dbae384fed91510838f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704e1b6bab25a0cb707a6e6e3260c31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94196e34631045e1147630ba9aef401f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312c03baf207c5b6c9fd2e2699f5467325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbb5a2671673203d8210598e40768f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb634adce84fbbda6ec779c3830b00e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fcdd64702ed3b25da5c9f8b692144328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8030c9a057adcaf7e006cc6ec688f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1de6d21d47b5f099a653326205d4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e805da75becc955af16e84978d6d9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90860cfe10f52812eee153e198486a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b3ae1a39111e1aab437681ae4879a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e1f384f28a059248b460ab7f7022f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28323c444f4d9a922e91dfbfe18eb4f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadb48193db1f7187d731e1db6fd3f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84f9f6e58d9512e3f16d3ea53350e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e193fd7312ffdca39c4daeece34ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5b62b23102b92f4473dd89c352266339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def05748ac7e332d085c85200af8892340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767dc675458264f2bbcb9c2441c9b02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732d9c9d2a4394d0c8e33850b689c84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9c934cb8131e8a4470a0821f24d09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c35f1d20c6b2886fdfd114b1592cf9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b804ede624e746c2355ce47de7e14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb41eb0b73cf0d77e84a759016df14346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a49203919861c7f4b87d5d7a59fefd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9d3cdab248f95b8854abf713d851a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4222a8cad1ea273e5302d377d77b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c513968d6ff0f48ea56dea8e5a6f06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8cb4da8ce87c78e428b3d5b93143b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79702fd576880c274a3b326a70532dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0eb148c1c33d9a05a9e41fa93aabf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19774ce3f1c560848f31dea0f128901354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56737f2a6824a62fe3d90cb5cf8bf616355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabba73e5f38faafab6b6bacdbe5997356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad1a9fb020b731ca0e26f3b0440187357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f53c16f78dbc99611496d22572d25c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2541eee1b2f7f4ff77763ff9799fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104ba07385714fdd751dd250c4c4ed9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068a727a485d735141941b9efcb187d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22681c6a0a8a94f7072206d6de18df42362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6d56e0cb06445d29ec253d6bced6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd109f84b2a84696fa4da36b7caefe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e34c6b97acb6a7e812cae111faa24365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f65a761f3dd91e18776e240488a788366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717931855f8056d9976386d52441fe99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12a45876de1ac153ec352257a6dce6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6a60fc5703dc5f7f1fb71eaf8323b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34d65629b5f793ba3fcc8a0d22b686370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d800fc26bb7821f85075db5e075c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b29eea602458bc877ec625cfaa2ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7d10089ff19e6dc7e6bcdbd0b6dc9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1e511cd1e2f4c2a07d83aa2ec428d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e470ad5f8e5a151b73e9a5e4ec6cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e9326f388d498801a915807c2710f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39c5de5c66a30a253b98aeacacaa00377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c8e1e88c7da39a2d6cfdee9478016378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b931e9318c80f3c4c245fb13976ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d855ba062e306eb22a85d07b4622c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e092121f720ac87e10c8af1c2c1c91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fce16889ed459eace088803cabecf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d6c71824867588ecf86c4c7dc0a74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da24353d4e3035b8c4c00eb6dfebd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa933dcf9007e9edb11819d1cf9329d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e242f45282d8ab18f5471c8f29fa0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbccd190db7ca04d9e09b6e192d16b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215ac86e5edf34460102ce0fd6dce5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb526a2cc547e9f2001407bc6ead9efd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57eaac9f4ee4c87c94d8720d9a4f75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8d9ecf0c4b79a9a52a457763de845391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94991523fc2dbe186bab9c3421bc6037392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdb279e0dacbc146da50d917a010a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886ca4c70879db3c67c4cfc8cfeabeb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c5278bb9722983acd6a07133bec1d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660973e19abf3143b9f974f4d506435396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9c3d2d82eb8926a9c574d29fe4ffd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d034d072cdd7fd9bc1b17bd33ca1b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6680436a2b9e61d337034365498bd65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e22f6f10ea9babe5e7becc2e245aa1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c9dfb611e0f0b4dd30ad454cc84a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e40955560ce5150bfc669ead3712f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2379778b85eeac660dbd8ee989c41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a46c13ab110b2723a9e118bf2894d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bdc64807932163d50880f5c90c2c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe5558d0ca99deec2a6c7d6bf6935406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc122d45fade7f51e1667b390cf9ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63665df5cf13e550e24cae2f43d273e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4dc6617c396cc3c81844c1e1eaed5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe22acacaa32b34165886a5744946e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc353d1df77a988bc9c186ab3ba9c9c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9659867c8fb4a87699ca4493581244412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca048a0a6379ae9ff56e49c029849cb8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c85c6f86fda81d7b16522f9ea1998414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6444d78e028c64dc5e9bab3b67b70415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4635d8dac49fc30d94c1bd69e8e6f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e794fcc78992d140b1c329160dd6338417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deaae5d0b967730ee0e4597ab7590d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39063bd7ec3c25c9735063de8512d1ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7de8c15897a7315aaa9f1b7bcd97fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cb4b61bbda674feef6ef37a2c758a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca17078f53f308e9fdfe3e986234f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc70bb2641c0af2cb275e88fee9b85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a850d25ace58a553104e42146fb377f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68173068ca5d1d667bfd6c7108fbc497425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbdb961d5f6f9f1ce47928c670b2b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e7586a71de321846ac0d451fe7db0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70406a53c8b2f656fced0742b72917a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc41605389ac51b22016e23ddc525b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954735c0665c75dcdf342332326afff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa47e3a4c99474974fa903003878bd4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67996ac8b8776e51e0d056d29d8aaaa8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426f76937044efdd6b65c8aea1b93d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6b1ee687abbd4a8040bf716f428b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbf3af2d8f64514fac229e13dd0832435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dd211f959c889be683d63525043b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e13eaf8ea36788e18dc04ca4080949437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e9e9f3c8258ed4fb8b6fd3f3efd3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34380a21c0fd91f13daa26bb39d9e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98e545c3838884f16a3e1c2bcff408440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977d0c4bebf407f1a408afe70bbda0d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afdbae37a5a7eab57e6f43f0cb15cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ae90b5474ac77cd30308f094b01f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a038352b8644317778a55fc4a1892ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c3f143801dedc834270bc7adb1035445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae4f384cc7642f241a070defe971b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b8dcb0ef91ae93ab06ce47ffb7b1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaaed2948e436b41218a18dbe69a90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d9d975b449dd4b653bc04752a8829449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d559fe72341fc93d52661f1e6f781b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e66363c0d515dd27da132e29d046e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c21b8627b0636054c76b0e89b95bb3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dec3aaff8b451ecaeace20f5f3a23a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b42f4060b463d03c91ded85d7439e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119bd836c9151c7f84e8e37f5d54ad9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311af4c75fae19ae36f361c7c770089456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc476511b8cdf146c7a400348f67ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcc2a0c33bb3e6c01637baa6698d17458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf289c1042888601b7d0c8577870fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeb61fe6076d11cced1ccff1141114460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd59a7805e5fde3566835029059cab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3d2429fe63d854c6c60b2daea28d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260159355bfa292e167f22b725baa1c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9012ebb45b348800f6f6f7329dacb37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81483f5276a1641e5adea3c0e8b6b22465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1f1a558df031b6bcd2ad021103ea9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403009c1ecd120a490be8dae72ab603f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e41dd9363c58aa47770f3366448385468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741f41d16bfe1249f5bc80bb4f7527d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4657b314900f6503c7754df49c8fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86807ae1b7e728d0327d44df84ead95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaa2ca46ecede37ed8edd9bc299679472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141a1607a29bcea9d60dc69bbe44c1e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90f4f2ddc4ebca05815cb03a2848d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107231973b980bf1580bbf97273b64b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeec0c3ff0bbd8f74f9dd7eedf50b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee39a3f927c6fecd39691b96fe2e76477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23321df35584b42bdfb3ebe52ec3a18f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56053eb93fc542bb8424c800dcafc2c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84ff48347a54423c3eba30fc116941480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785d9e368581faed2201255dccf0351481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a081d548b53d3e18f47684b09d37b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19864f7188879cdee965280ddf3ef006483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00e02ec5b2000afb9209371ed6862f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240f70ea8089f6d635abfa69c9148b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe615744352e01ce68d610ac9247b5d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048545e168307247405b3dfc5d08683487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2def065832c275397e12814f7f38a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d407fa5ef439878aa9df3844694a55c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33be1d47dad681341870e3c995c8224490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2d6943ebd564ae03edce091331a30491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6b22005b3f1043ad640c6b0465d5d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a07e1132d35a4e75aaeda8121a790493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5761221912ad48ee10a32eda6218621494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fbe14a4842500c77cba0e72f19a0c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325b550b31213d2a4b7978e575c4b27496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8821c8d1473630dd83bd3e1d5f1c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97c41e54c7057493654282d7f07c8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88380b3fcca69a5ebc877cb716918760499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4870b54405454e5effd2a62d612289500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483fb584bb6919447b13778b0e2375e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3ba202eddf29f616d2f57d3947012502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b48cded2f58e81eff495e75eef5d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae0ff5dec901ac1abc8889eda28bb3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec014795cec8c9e8253f7d56bc0ad8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0c88c2fb4941386ddf18893f48bdc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79379217d092eeb66d5f88926469e987507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e365dfcc941b5b831ab9b4d19ac6fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f665c160799f58cb4b2bfad3fad145509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa80b73d72b75c63d0d190380f80d9f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43735b48a001376152b50862b8c627511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13010662d89373360a9ca881908486f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75ecc72b1f3efc8c59fc239bbffece513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebba7ddb1d0ae894a2fb738805acac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce396096863ee233d18f2117a23c672515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3856d7f3095f567642046f2147ae06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00ef13ee60c9eddcfac62847843871517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315259988b4938b21f53ac7a3c83147518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4d8d8cb9a548005a7b544ee6db9e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2fea7e11f12f706f3d5b8f87d60da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd9df789133b4d1618f696eff6af95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52bedb6f0d11be3b944923c4556476522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dcfbf24dfbe2a1e78aca7ec9aa2ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d126b42a0935f4b5d8b9347033a9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307546f05f6e7ae2dce3e4e36d6fa4a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c12270a9371e7e1d5534d1eeabeb6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45fdb36ca89c3b66256bb5eb9050ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ae96c84f98f96973a83986aeb18b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a474011eae49c510f276058b9f176529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80731f84263a31e2a5ce915a084f6cbd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472984862eaf1535c22e76046854790c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bdfe7af362f7131200abb9e5f9028532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f9ec0d1cf76a1bdf5d325d8d7fc63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6738c86f7ac65d0c092cd832605dac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9c2ed9c89d41f4e2e0063b33b66d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d095cecaab3bc07fbfda6ecafc292536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45363f461b2c807aa6d826e987415bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51124998ef56d96083d7f8e3376a56c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3de674bff065537f921c298b642ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9886eb1df593ee914df020220ab28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80121f2e090142336941ec912e3d632f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae17860cde429016ff64d29976c0ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600dafbebe03aedb5b0108e14d6d534543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cbfe81f396171c7d88baedafea5df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ead4436ebc3b55eb92f0e1f695dfa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f659952395ef7cd81ada3d8575daa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca2b87c7e075e2743fa6df0fd9c9e0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adac8d44d2322838eda229be84375f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601e1880ecb188f8d9257a221d09986549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180c0ce11bf5536771f511179b0db80550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3381075c549af621df2bd9b30165ff8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c385c59ca7cc93a77f154db4077f27e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727550339818777a29fbc5784d5c06e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb715c34542c32ab0a3624906ac760a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebc9df46008648e9e7971cee656c44555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d7789020ee076879da48463a28ad5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501098d9d738b0c7603abe1aac533fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc29b4f2f76965fd8c41b21a8d66ebc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc80f0675bbc49941bdf994876b5b3a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46761b8a86e923fb8f6f49af85abda72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ae61fdb55fb2f9894611fd69091b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77ec92b5849cd7b3d3577474369485562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91395981c2c61027feda4adc6075039c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c330fa1b28f2839f434b674a398843564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c024fd127b2821dcce3ff98c870d170565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ece8121e00c0f282c318e65aa6a4c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bba6dbe3d16b2727d82f0de5d3d994567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c69714dc860b650e1c0922d14996b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970bdc19424d46fd0a5c21af60913cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb81c2a652016ebff5333d13bb661b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d241f493b2992680c46612f14fb53571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eb92b82cd912cb483d09921d43bd9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed5a08cf5687a7fb0f56e69b377983573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7301c85fca3039d1ec33151755982574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd916ebd734de136c691a52358322e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b72dba89c53f6ebe0fbba1d4405887576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b45e966d0b9d2c505c5ff5d87fb11a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fc311a190a10b8217615888b05119578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13228f0912e7056c9aebdebd1d74e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a740b829f4c401b0ed0077659a7d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368d84da0d0a947e636a67642656495581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9301ec95bfa2f08e1591f2ba01afdfc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fe712badcad15c1309c38caaa6099583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e85d381cba1748c826e13e99afaf9a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311caedfb831840e5540ba28d377833585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07449fd0cbdee67de3becb87e5352562586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892bb3577d59d0de69ebd218b9cc280587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e658b2904d75cdc9a015242df1744588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496401e4623343fb7d3d642c8f4df96589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366158d09852b99978767d45ba95b57590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c36499da950e0b9be5a55a55ee7e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20711e8844e5b3891a4622bec89a322c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa2ca7aa16e2c8f400784b24c5a896593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcd3dabd475c84a43e8278a142db21594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b63060f0f7a38fa61b1f52c6b05bac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03deaf5592ac5d479444cdbaaa64b01596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1477697fd10113bb12569e3c3f00a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e34fcccd8eeff03b15cbfb926b0d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0d42b69860d067dddc242421fd897599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b41ba889d35a38b6f9821cf9b6787600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22f4aede77beebb879c954bc99fa6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcac9ede10557678f2e97043a57a314602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5666e3e6fc398b8ac44d5676dfe42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f7376cc42fcb90ea10d672625942a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822a2986a406ae2a564e5ab1d0dbf28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f42dfd88b45e496f749345c66966b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f96da306719cf648e2e379eb014ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53decfe5589de6b306c921d6cf9604e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e26509398383df6fabad8a25db3e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437837e10e209c0373940289c238858610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb89036c209c8f152b158f0fa8d284611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b16cb03eb3848994c442cabf69ca1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8518835c9c423c87c4c9bfa478feb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba1ac948ed99712235f81f8cbfc87a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e54a6fc8ce5a7cca402ff728d3d19615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ddfd0cd55da22a78a653196088fa8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86227c8538c4a611faaa69ebd538360617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3638176757c72e868d4087f267048618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdffba13a9553a66debd9b868f4885619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f068b6c9bc048bc05cbe221e8190b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b06c7ec763160d159139fe6ece36a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e75cd51dde9e5921e632a92100d50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd62243edd374fa71c60e70adb06cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1c562644628b273c6d9731720bfce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c345dc20ea88fc6ca1eadf559a13fd2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2024b406fb00b3eff7df56aaee08def626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356d9f55eb1eaa7ed37879826df5312627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312060ea2ad4e3db90a91c1f936c4576628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a649b8603a68146a7391e2c87cb9e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b8474f75d44135e6ea6687350d500630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fab9b23c97ddaf6080a39923c134f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15749f9a6b7a5ab718a0b274d8b3af1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cc02c72cba51347ac09df5b3abf5d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2a652bf308c35ef763d92b777afdf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a428efc74998aaf5877231220f4e8f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c9bfcd72e4ef7a3796a02efbe837e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c90c90dc64d613cb8dc9ac8b2d7b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435a4905015a802a1ab384a8ba0d02d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaeecf0aaa606bee6e98db86dcadb5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134c858fa992a504a18eb9a2fb0238f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9c2a0d7a6ebaf91b82ce93159f99f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9673b67d561fb6d39e523fcd85069b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f54dcf1c065e193b11a75cd8e04003643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5761cb7b591e61f0e105324511ecd7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae12a9ac0ec9009d5fb23d38861be7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320a994f3d25dfa00e0dc9fcdd544d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99eef9e6d5b2b50770feb8d6882a855647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c147fd6c8cd4712eb23627edbd20a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32fa3d3d6d6b42f857e01ecbe0dddc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed083f4916015bf9059818f97fd6c58650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313a5ebddd27f7fca771bb75442c332651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394c59e3727d9d384f1b74185f279f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875ad99a338de6cf6db36cdd40c9833653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbb1b036b71db46c08c72ad8c6ea02654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ac2b11b3930cdf88d2dd3b86cfda6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b530438c3d854081751385b5bc817656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a289b8bba9ed345ab6b3e80419e54a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971256e098c56424ceb864e1880ea24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916054ea3d8aaac91e9356703cfe2863659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd05c786e5921a958e227691e44f0f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a12b4f2a9cd51711294c9f8e61384661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359df4b3e9e658491fd262aef085ec35662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03cc13b9359c724b3ca4b682a4f435663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea0a63fe6b93bf245e45da523e6ae2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49a18633d933a69e33e4a99f1c641a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9898ba372c92a1a0432a31433ee82d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefcf900675bb743fdea5c2deb57a05667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118de9f906c985486d2d8d0d7762653668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58953694721e3ed015d26c308f8896669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5283784ae19c87ad3da6ed0121be95f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8612ee187dd999cca0e145bfeb3806671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4504873cdfe67ac9dae48e9f029ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f0f3227036fa85efaae50b9fd3aad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6ea97fc68ee55d0a8498f55b6871a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf821990510ea48076019a17e307956675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2278cc801ad8d9eda3f964f63ff956676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23e78a06af653ac5ddd0520cf43fb1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab70939bb615898bb9d74376e508ce8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84466f163651cd12df1bdba985933e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fe25eaba9463c9f63baf7b4085092680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca8ed27b1791eed29b141ecb01f692681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55710a0f70ecc69a1dac4120687408682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ed28eca61b3902414194e208f6103683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f60ff8f6cb21f3530012dd7fbb2b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cd58b62672c5d07210ea3919c45ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245aa1c227c4030c72dff03ef0acdf61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fb6dbe2446e75df8cf882c54caf69687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284986edfb08beed8598618d9192363a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d1ff12525e2e518afa85d79822d5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800d6749ba4a702153162853ffa1c60690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee5b8691466d58e9c62f8c1972f7f6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd5112b5e6c259c84a796c2d857c89692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789c1a2ab918b98b38f8dc484c37c6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c553b56367a2969f155db4c6571801694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11261bff8724d0cddbedb66678e8dd28695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ba9d1aa3828adc56c3f8c0263e1ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76313f471bf37fc59bfe4153a702e99f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb029cfa949dec234d8aa107105d30ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdab02ce602f8a029decd99e73dd3a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabaed859cd6ef83b267816ef97b733700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d828be84c7072425e89fa7607c1a18701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527525665b495f5fc82053de8095f70702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919464de6927e33eed2a7db2c5ea153703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69937c96fba80a79668fdb6db30f3e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d2be5549a28b77e5a9758df6d9738705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0353ee161fb08f4ace7a4465a05e106706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0db8f4e14ab12985c298832dba252707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90c7b0d91bdf7df163b7b2298d249e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67413469cfc540b00673a5431bbb9777709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f089677209a9cfeff2687ba751374710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae554da86f7f750325834bc309994490711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e75887dbec04bb14b04f6e080017e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270e10ba4959d2f66e30b36b7b98f89713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa63e9e9fd8e80a93b49f185fde6170714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2282d8fbeb68380d13a8f87cdbcec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ae403b7b8826ab687b54c827fca2b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ad4ef504b3bc9cf3c0bb45b77a600717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee93a4cf64bd5f6182b3d32b4cb5e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc909a2ddc5aff111a7c7f5991487997719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949242b35326ea408d0625bfa335dcee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33075a4d0545858278a73c205e4c57721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3d5d69be3c1ec192e4f07df17c102722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416593b25e168e286dc30a99f8e67c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b16f93f017884ce6e42a07c7d8f6cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b850764a02c1f397796737c6d9829725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e7f2c1a8fe760e7206fe920562824726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe905d652ccd190c0400afa9d272046727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf673bcfe0479e64602fd7dc3a03ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f6f8d448dda514483c52ccaa707e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead04206acbfe2b5d97695a6fb6121fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3acbb8d6079391e887b0653a877aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bacea08720685f55f0dd3af646739732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed816f22bddecc1d5dc9f92d534e31cd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d306cd3cdb45e8eb3191c6f2badf75734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0a50a5a9298cfd6fb3246d17664ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00feffa37c3c01beaffc5eb0556d95736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798217e863c1ce2a785249603f431052737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02ddf0d7b475f0d720757a8ee15191738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf665bf1fb6fae307459ee5f047d52739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980087fb1b343a745dea901f12c441ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009c5fdd566cd7ec05f39d34998bdee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59ce1b347fe478dd61c80c8397745e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51a31ce4745105cf40d2c87f774ccb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0a51d957d19083c875e2ab89ef7ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6a27409caeaaf8e5c900daa3749db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c022c623995918ef35a6a20f9b7d38746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20ad3689a592481b70a261f426a71a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911a20355c94d3779a980677e092cb6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c86d1e5e5cc97459cf9ce61f2d86c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660b3a8b71e562659ad4de5446b72c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba3446723033bf38ef8060cba771a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869032386913e10c0ac15aa6a0596552752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605086713114adbde9e4695ffd001d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e96e310bc9eae41d9943db9b52b1b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4f170d3f3c3232865f25479b22dd0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08103a16135e56786117d13386da8a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9ec9a7c5b5988ea77a313ab18249e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c064f83136c7af725aea4d16fb5a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80f6d32ba6668357424b7a3a6b8cb4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74459240d422e522e24cde94dd43482760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f6633388cbde24933299138561673761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f042b3d680828e33cab18cb529e36762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89683fbb341895422b07310d221230763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a4de0b79920c6c527b9cf6f006b42764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41637716379989e7746cd4ab9c1642a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5122c98eaa40df86a23cc6da93fca5f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6a8b8088b7bf904483b1ba725f72b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aaa948b35f387d56287437befd89eb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c24674766aefbdb6f5dff8b1026b72769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee379ed3c0b10affb77a4960d1a0f2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e099b47d0b3a9da15403919d8913c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8e29e9254930324864267b42464ae772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d18667b84e9b2ce9997c819b3393d3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0a0f7a264cce5f17c9ddb01c868cb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a37ee9fd9d11c8b42b459a5c0062e775.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3212a67ce625d2862655c95d2cd651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a2b9d2032436c667a167c3990bf592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636b346c06a5c7daa9845f60f31ff163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e7a5d5d86086015fc22f471eba9364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bb020005cc22e6cacb5a6274e0e275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875ec2f3ac7b8e74c9657bd80c9be2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30027e12a8d713a407ef41b6cb9cfd6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fd2eecf28ead7e6495e2477f786008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71201413ee189bd123d2206553ed1ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4795adeae9774ffcf8ac1a07071cdf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7dddfd60b44bde1a8a858e63fbaff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a6079565bd2d212439deca3a923f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122ce032861353e1b9de79b6e169d4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d08af265e8ea60813da2f851668c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b82222a08d4ca9edee17ba6e8a79a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833795d02d6044c0870fdf203695696f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293245ab0d068edf7ae18256bda3c84a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2475ffa97f067f294748d21b8a941cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b681785173236d9d350f783e48974a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd04730babd82bc5756094f27238b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa1623ed7f18c345b9f96b22fb37b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6e1f5f630b91903158316775f3b5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13410b6e0923b449bc9997a2cfa80723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52690ae5c2ab49dbd3f74930337c6c4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abeb799d42ef194e3a2200df09dddc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb504c3de8130b9980d2254d4d892c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69b03d1b900dea1d7ded7951a7bc3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad11b2d2ca236657beccdf92ac0e8f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3067c67301de82f6483214a5e4e00e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808e11ee8f754e55dada8ffa25ed90330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a0cc46133159a1d7e9e4aa608b39531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84af931d8f445b10f734e85301c11b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864526fab0d104b7289cce89a5cc2f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaee4285f4d149b7dc5d0eb97fd2b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4bce078fe3c9dbfb326d94eb85a1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6c4bd25f4b3f6290fecc8ab775c2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd2888e708d056e5f0ac9433536e7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df67fdf1ec1f67faf4069650b8f6fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c530dd0a6cbf06adb253cdae3b7bf039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f0bdc67eb4ffb60f6f122a786838540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79d451c026e04e39c787673fb1c3a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b8705aee33f9973e6e29c19e6e14b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf151af67027f6c4d1aecdb659575243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85204c86df33575cd87c22a5f23cbf144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8263e7909e4a2c978dbaadbd469cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa86a64f4faed11b0843980f4cdb8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cd532cad3f8112554908c25bac43c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0b5cfe4b6dded9052f55dac2cad0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01708bd0343853f366c3f25cf8ecf60d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00349e2795ffb7677ab16d7afb8d884650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdca34a51d2577592f556f14246902b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e53cef8b1846cf6e970fe931ca41e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ca7acb4de6e67a5ae368bed441f2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98f27c51ccde37d6575a34d799f4b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046eee7d6617e05fffd54e2bca09518c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1fb80ba12e376c481c0d09bbc4ff256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdebcd207928509dc1b5a9496d999aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc5a2e8f4108aa07333da355e6104058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f313ea74e70bb052c783b742ace4f1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaace60539c3c0034c2a89cc2bf67160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9a5d11973c4e98821b9bd8fd8c99261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b32cb54bc0c3e24b0ce0c87e53d90562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83a6661d02a038ae3f108f476ca99e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc395df052ca0f4ace36c9285620d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00411f3cd86b96f613f572bc611d56d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4807978925046f1a24ba7e79433f8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845899605ec1167947442541dd1379b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5407f8465f5b8853028b3a2ed850b2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c692ad70d85a0a3285f0a320e1ea2eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08b91cadee87bc8f867ea7bf9d5d1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4818141e0ac436e5f431f8cef5b57171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501127c1ec324e58ee288efeb2e7c9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15328210b9c9e91642a9b1ecfb3d24d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988fd9f7e40675e27bdedbd4719d3b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaacc44da73139e7e212d9b7cf8f6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3ea8c91b3c06b393fa17f9f9595f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa9ac4491c3baecbc6503f283936ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de5dc40525c09cda63e2cf8e72867a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ed374c0918385d2895f4995c5a95979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba12cb24c0806be93c6b58bac3a282a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7a013678455311a5da8b9e8e1351781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286d33561a709cbea02db1049d4d84f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e67036cce92d0c78c2d8e36a28c5f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f176835b5994c4b2ea195866abaad484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4a527bd833da4fae04917b824288585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ec0121e867ea9659948f84bf0863f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49363b9f311b873850622cf136f54dae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eace820d8adb3d2a175b76badda83e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef847ea0b886ffa44f2168aefe68a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990064143491b7accd6eb1ae7225a87290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e500cdb12dd1a71e8885fe5e57755b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297d88c328d4cf39f4e1476ae9cf13092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad1cbb82d328abfa92e600534a2cb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d9603575a621261abfbdd801b797694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be391a5ad4d63097b6a9312148a1fc8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345d641517a739b8d5ba8af8993c1f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65bb1003246404e9061b0a9b77ef5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ff060dbeec31494479fb8f1ef8f8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04d33e6d81436d5c628ec7d4d151b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbf79a3390ec9bc1ab070932187aa6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab19e18baea2656248f5e428301262101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920ddb547a52482bb8ca2731e1f9fde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ebe2abb598c55718f464a73d03bd0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd0548ae30810c02a19d2980b42723104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9df9d57331ce1aebb461abbe2b060105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4eb86e6f5de29400d6e373f9d8d2db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9061814b3c7573a617b0c76ecbeae1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a35cf2d4ea86f093f97c20cdb6684108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315f6dfc29baed0f175785ee1aeca4d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b418cb023a443bc2227593110cfd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267becd166309f5873c551f29858aac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753bd0d0dd1b6b44ebebb97043288ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70e7e4562bf21f4c97d000962369f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59057d3e2c0ca7bc651e3eff05bf20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afec3c2e7a1f434fc7844d484bbf2f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e3def91766fd62397373375a5bbdb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea0bea04938a530c5bda307e4ad72b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce012cd9f54d7a695e8580527dbab5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6ebd2eda918d5335aac98a436a672119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82044181605b84022868ac03e18117c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311e7bef35c472ed19691201bd4884b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523eb1fca7231bc3e622cee8ef564a94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98536630b3ee8c2d2977e7d1690e20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61e3481ccac37b7cc27d710637e645124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b98e27f9035727556bd6867619fa3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdea068eb238d354f9514c6cace8466126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c72305d6280376df5129726a3cb26b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1fa8350e31ef6882ee7c70f5412ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ce538d4d38d4cc8bebf515b4f62bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3308d6e8150f484f41b61bfee56d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb789b106d137901fb77b7b5d18fcea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4a3aef31aafd119fdac57b22d34a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f8e8c93ddab4ef099b480df6470fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b481062a7132c39478da6e7ebbab3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48810e7db6c6abc10e54ef9b0691c85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6e00d80efec5346c657b095824d6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e39bfcd53f8abb34637d2bcf30a32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30116b4728cc23b8dd0bd0bddacf3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdd375ed99d2004e5266b94f36aef8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0df6da406d2648c1ac4792e1b50e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22f5850b72a87873907e770a66cd62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a9c77aeea3739369d8089a620b213142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b590b38ce001c0f93125269c98ebae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806198b614c9123d7b3b96c1dea6ba9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd2820bd2ba23d55e8446fed907e8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2ba502fea45f0ecd0a223a2232218146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb5c7329929db27c2a14f6945b44a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afd0b5602ca023b5256918cffdaff6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f588a62cb3a4ae32578d68455c1351149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc3e615646f3fd932d3cb508134fd5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be1bf3eba7abba3470013446d59505151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee985f145b11f1ac784d3471b7a22c75152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3b939c9be21f681733ae989d3d0ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988efd23d63bcfa6b52c1229e0b490b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75f02d94efae3e204d211d60541314155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7188e4b18b172a7947cfb0282e4f389156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea70637a2c03fce258e2f26855dd64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd94fc4b65c81e07b6e903bc1fae39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6700f039b43270105d03104416bca2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d99fc4fa8b725f262a274b386cbdc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ba9b3ae1cb2b8c39c8525e330ed4d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bacdd7f9aaeb29e15dad055096ce2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b58860e2f0e9f2a112fec598e7e24e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a351e74cffbc0c0f43dba7d49396f00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65472bb70b60620c090c5936b7d0ec9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482415597c7356dbfe52cc260cd702f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5784cdd9139d69e5d4ba8611a467c78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb0ab6d8dbbbb7f7c043c06924ea68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4184f96877253d32afc8dc4fc610e9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c1276662715bbb133c7d1c17a01ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7b7c015cf8803668695567ce7b99d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c06aee1cfc71bfb20ee8696dcbb54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb77e315eb5b0e5460ff74b5a88aba9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddba7a7220d1ae4fe663691adbe098174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce8851fec27f088393a0e6e80ecaa5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491ab6765188cc3931eb85fd2ba806e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67f37bb9437b119624de915dcb96fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacb4f44956f88ce55c1807c252762f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c94ee7bf979e8b810004e9138558a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24af63de1429c5be06d0936036ccf6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5306204b8d43ee54c2174c41eeef587181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d7311f9abfa8d7dab788024a33775182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a361911ed0fbab710175bf65f4ea4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aaac321468b458af416ba2f1d8dad5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d39015722b6a481890b95be74215fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e7a267a317a7725065448f0fb5d3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39517498b3777b3feba30ccb5f29f1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df65fcea2721898b4935d6691be9d0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72da79386dcde07bfe37c2a0ae7d58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0362c782262c3e4f70771b417ab927190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3382f67673e99a9ead62187b7ab00191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b424258170a4c01c062b1136bf775a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18802805b8df872790891b164b19df0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd360b9c41884d6a7705950806656ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9cf3eb7e8dd9367c945e7a901df4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3b6540a76fb6a48a303153c43bdff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8baf9fbf69d8c1aca705139ee0352197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39148d56f30c5a601923cc92f1432878198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b0c022941368d3f377e8b5c41f319199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0074a12c9928adb5ee997e8ff65b501200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d91a64be486322e639e0a2fdc3f4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a2acc67633619c430358920331699202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f34b60bc5c5fff83997d54e5c7fc0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04696446196aaea1b47991d74ff747204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d5b1b465b1406634a080b89909c3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4f4b6b3aa493e5536059a37cbfab4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab07a2b9a4d5167d272cd2105b0f06a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a13a640294b250eb78586191c6b5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669841cf02a3f1164c99d87d850cef9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79803cdd1200f82a4780fc29b9f18b24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72417763ac2ab102c7abdef25505daa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caccf6e55f7efac82a6f20adebdee54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3bdc451c75e490aedd1c33d2737e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821b46b56d06e3164adf6fd0c059644214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb9272bf64362d6f72f89fd35cb52e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1642b3596b06f0a4a1030a24316821216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ff56e77f823c70ac1bcee7b1898c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d70b217f626c19c4ffb6a619ab2fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18979677b51650a5dd90c386302c071d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4eb32e96b5a0c8d9d88521eaa053e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec10baaa01568d3640e8ad39f71ffc2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8277c1a2e3bdb2859303c905e28cbe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1115245d8eb14239ed89b1af1162c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570aaa10cfdb9bdb9b9f0998a243e5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65330d7c9ac5a104772841c91b99480b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a9d8913e4ce8e7e402d330660ec5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c26bd5fb312919a2510f44d1d2f719227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12189cfff36b5e8f722b62e493b3c561228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296cc12833310e2779cdb6c0c05ff77229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212ec64c446eba55c02b3ed3f4e3737230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436ac768b373ddf5c52fa6215991c02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7d6c7c0ec028db8b5229111c06933232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921db6e20f13e0c9c56d4d9138d93af7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034864d49d940cad84e13eb3fde44d25234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbfaa867e7224e32f2e146f7f906ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14599cc0afe3c579db5668eb90951d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567735a053a5c18074607ecd153ba39237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9f73511662b753fe98223e1af5739238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f132e1b0f9a85fba2fc23f28e0b1d0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c60630047ae4a8ae2c911b9627f58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639f0a3c905b5cffc24509832008a8c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b23f956400dd05cfc805c6959f1f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7ab46c5839a529964dbca2217e5d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2386f2d625d8df27776de9a0e8359244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af77acf400eb3305404e2b85745ab3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469d0c24074274a16b7880aeacffc48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099d7dd3438ebbc4ac00b4955ca8066247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e619b48ced691eed539b7a34a37ad2a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77edd1a89967a8882cee3bc7e785ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6e7eb266dc7a4a5651d54dc17c4f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067658feb4d0c1c2d1d3add278675f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ab08a26d8c8374b289ffd2d56ea89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558c61a49b1f524206bb0305b1f425c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90376a9724f40ca0d4386c40ad30c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de04388d915c8afd43309a812fc0aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f2d4977d434cf9ac4818d42c34e3c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd11547485004549dd77c04692a11e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352e0c385cbccfecee009c38c5c8047258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63ea1e367a62b6df464bb95fbe0760259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65159ecf63bfbc1301f4e180918331c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93528ca270d8aa08737d01d5f8c44380261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308bc5ba943d6b9294d5c962b2d0bab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844f66962f5283e2bcaa21514d47065263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269554a8339ccc74f618b60bc0d8eaa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e58faa53d42e9570a92db46383399265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b721e15eac814a52325a32b8dc73e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132f83c5b43ca687f8bf7c6a5f0bbf2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc663dc9863cb75dac636a51e3d8ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ed72e166bc6a15e80112c750133ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dd827a9936779e5461993acbd02c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae9cd4ac94298e2e7bde3620be1f2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4733557c178e6258b9efc3c7fb059272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d9095606e24cfc8c8d73a6923ec89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da046c0dbcb72bf7eb10e469f014ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee99f50213eeb28bbdc7a668b8e4e14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba837a879d7f70f46093d53f77d1823e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc11f6385d193cc95f1e76e63afdbe3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdef7a3b3c340e0afe8b65fe081ece8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b8383a09b9532c27b8ce1ce06781e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a081fa6b7109ed3ae8a7e31f420a5fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af96199d3f6fbae41b28503150d61c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd88f074d4fd60640b1a93f277e762282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa647457f6e88a6b35c836f812f8d1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c80c95d49e04426daf5369a9159bce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f75be54e44c89c52af87998a3b689d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed14e8b31143ab3e0fc21f08daa99e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078ca6851fcedf302a91ecfc8d04217287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84f7454fc670345f642f27371cd681288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bde2ca75fd91cc8f502c6800afa0b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78435123f2850a44e5e9078f06db8b59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10255da512fc9ccd998d341a71e8d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661179139b5e55b09c329b64ac02259292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a85ed9362ec7383dd652d4716f6b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6765586108b22feaac2cb284179cad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea411bdf78cb1cc192623803fa7d7a53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a36f4591c28bc2547255af0595f47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f313e934eeeeb055d52c68c6e20f40e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8df9938240a0bfa6c9eee120c8b0ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427183214e47f251af207f3000865e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216575e882ac438d38e6962171d81ca9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7103049ef3fa691f2dd03b8747f0456301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2f93ed1b3acabf36d7e13863d8a0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dfb52562dd05d6811c4f01cde745b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90ffffc44344d7514bef5cd8d40955304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24cd7a4a1a11f440b8ad65a193260a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a84aa0aea65d978541c5d4708291d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf89d3bf47cae14487e4637281b339a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0e8b6505ce7383dd73932154121de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffc445a82682df751caef1d8ae4418309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb53b3eda36c8e498df707cc62e0be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815557659b00d21c1dd8ac542ffd929311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a170d448381d865735a9217d81862a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766251450035e8accb6182e32838a7db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc3e89034bafc72e9e7bac0e20a3a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017915612abf0152998256030968f32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a444fcd170474ad95f9e2da0da9b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba638a8db4dcb78dd30b1087a04ed885317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c29a0631bb3684603b92a07d60745318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984f8ed013770d8b61465610b9e36ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bd3d7e0ad2269df715b0a935769fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e12e163dbb4854765be5b16b1f34fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d706015c028d1cf34b2ac21c86812322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8090d804d808961159ec0d2bb78090323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958423405da7aa3bc9bd49fef6245791324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840674051b61fd5f2f607544a9915cbf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6238f57a7587021dacda31e655dc64d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6959f0651982bac4f9fa342cb9b594f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09b83f9ddc8dcb6d4de1d4083207e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a5794ba01b44e89bd5fab3ec518e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740af9a81d3983ce3f0e5a41c9c0772330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7c9a549b5f7560c8e2d38544ac983331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522b660ac96b5c129778306c4463c73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e10f2643149a3adcc7df11c4545915333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c56302089077806217b637310f5ec9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a9c30d8b5265430eabaf6f25ba6f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f77ab8d6aee0ec92244eeea130abcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca24caa70fa49e2dd39185e9a6632e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094db07fe640fc0087782a840748be5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9300663077ab2dc402a7d9851fc0a53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fc2f3a881cd167d15c0a2e59c5283340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f926290bf5fe5f3bf51be5bd7db38a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443a8ab6a9d3fcfc44b332788daec4d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f6b07d8bbea19e1be4fe0782cdab5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5de73c326073c8a81fa442a47fab2e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4572a8710daf20a2bd3662ceb497d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6420a1d8301dbc1885db8d0115fdd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5361ceee8dcba3949b50b17adb3ff12347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4fb6e6d4f19972006f7b79a53c9e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af5fac64d764a7769ce3dbf886e75f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed08b9b4cad217c881997264885a9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac7807f55df6fc924ca57e096be56e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cbd765900507f3799d28d1ffddac4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73944b312fbf155f9cfd5ea6a24e8b69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79005ed67b366c7532c910443e9207be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc543a5bd4a38ce0f2eb1b99aff7c8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436e1ea116e6713ab46e25b692c5a3e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0099f1385a1a87da39f5fff8a489402357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e211d2e5f9be9c9270c3442b1945d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeab78b4bfc5909533dafa6a3571829359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0aeab24da19822b6ba2b72c8189ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df804ebf406d2eb5b28904df7d6c7a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec1790282a2e36af5b5d37bfce1c5d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e091d9d27cf0c3537c2f43635f3087f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24535f55a3beaabe2a8fc5f9ebf89040364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f4e867fa86e2148c3781d36b60f6f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d58107f99c1af3943dcf3982bd64d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192c1a7e15afa9159d179ffefe0a56e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd4d81d7a71f279bd07ed42532f9a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e2bed4089b742ee464ab12d963985369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413064db0b77cfa413ac6e2a0f02174370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cbfd4c0070f3bfbb560ce661446e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ba272486a6da69148aa0891b1c75b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80eaf61aa80a20695a31179d631a95b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd16efd827971cb1e4f7a6ba71ca50c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a5e1ea41ce6a270a7422af78054ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9642027aa9c9637a72861a9a859de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61473ce6a9f11fc060a81ebe03ac8ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2389b541d239d999f7bfe54398d934e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877109c015959472c425715e5ae07d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e226e818d9cea0b34f3ea456afb951380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385243afe063bdabc8812f60046b3b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec0c80c61f7cbb4a63fbb79f8f1f96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde510a1e5fb132ccac988f823b14f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47c5e6b235dfd469c15e5345cb99d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5f5c8f08104b67a3743ad1946b183385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796494bbe764d1bdfcc38ec29e20acc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f104c68aa5d4c0f23f631f76e59e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f1431efcd7c3cc51293f53327a880388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856cde119602f4380469a2480d68c13389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a412e5079350b71b95703ada26612f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccfb028176f7a278e8829de65ddb4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280123279d76cb758d208efd9d07539a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce4a380bfd18d9f82a3edbb62ecb3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561d53de35f1504db51657695cd3f59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c7fb18cbe66d3682bf3ea996018ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db45c206e4d56f0af01a54c3464d1a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e961ed843b69c78f9d13561c98b0d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6bd8ab96b05a2a518b2287d993af3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2faa3ade56c9ec72522092e2a92fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68f1e1be479f004eae4006c350acc2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c09341fe6e2432032a3096183c9a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc2cc1fc2203ac9704f1d23f1445e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90065321e31fa68b9f56e56e81475f9c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9fb4c0f1a36b07773292f335f2429404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c34f209fd17cb4d743d98699d15e1d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319008cf8d61cb0d0eba34384b514f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea846e19e2a004206b8a9fcb80ef9a85407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202e8db8b9fed150716eca1037eb089408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04885aeeb0b03263fa754a0eda6eaf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad04c442fd2fdb5fb30343bce710c3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7b16db0cccf47cbfb21e39182b790411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1958fbb991051a5e8cae91a130a61d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd534b84296c855da77bcdc00a84683413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e04a890c122de4efc530e3f173e47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead12e9673f8f55e9b60ee3b3db834c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35810abe8dc6144f2fec2c1f044667ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e2f89488bd32f9f5975d06c7fc6cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064290fc68171a110b522888be6f870418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc192716d371ca377cdf65411333da0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4781d8e2f11dcadbabfbdd92515e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98416f1cc30b3c5e8bc5b3b89ded1532421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe4a2385e585f842f90dd66e8fea51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8144886458f87c2c19335d6577b1c85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4c25a4bc10042c521702ec8a54839424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f61ab1c7d908bcd9d144dd6230b3ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2950557430bfba5222ec73a4ba529426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c1530c51b8e12ea00173b873c9f3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddd25a027b4c445f5e3b8bfdb78dcb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9fc1230607907c431c5a0672a9ac5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40597d0697012f72852e34d616d03811430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdd9b01d7e58d27483d2d6aabe93af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af29d2f2a9c18012ad1d7f0eb5e8f8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05bee9c229f9cc640ad9c7ad18475f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21582572a5d8178cf9c409311b3b564d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28160e341efa994528d7a85e5b1fed8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d59a9b090c4cc91438a7b247d76aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32af244994f36f8c186614ae24db83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f36f9c9749a49661bf0446004b69f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9d99319ab0653ecb5e23c5a574166439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583b0dcd2462c074ef16146b268cee9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdfecd6e8e27d459e2833863ab21d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf964214c1ff99edf431a3eee5f1bb34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f35bcdeb3a486aaceb6fae4dbf568d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1579343f78efeee2af8ee8e97012d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da35c8bf174959fb003385984737df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeebdbb06f970004139ba28f6240253446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645790e7230a1203796efb1105cf255447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79d755f64c6983b7a57c43c688719a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb3a3d5524fab6b4479431a89d0f20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea711162271e4ddc08626497dfaa5c92450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314c474af9e6856eadbd025588b1484451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1417ecd4fd038c9e7bb5168688ac05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0992384f36e2d4963e44d325449dde4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eeeadc67662186c27c0b8139934c1a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce2a100d25a890b6108ce403c45eae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b27732341aff1d5febded01dc5473d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78684ff5e460f59c934b0117947a6595457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea6414e0a093c0f0de28d7f9fc24d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f719fb5899d4f1e121978a807a9bec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65056a200fc080393ebf6eff10d3aeb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab193cbff1d70c9557b3cc98ca7198461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e89773fc045a95779515cbaa7f231e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b43e1d49f57712ba4fd02e6597e30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb85b749b83ad68f120faa8af6ea48464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99e901df2f9976d05b81cf22b917e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af5cad3953ef5df15b038ea10c75bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e763d30a30b1f096886ddfbac96faf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9c807fa02e65f302a8cc454f2acc1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0633feb95d3f069a83984b1fbed36d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76b7b6841d000a6e869c82cf0c1ab1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebc4750e8c8c81c2ef9a514ce9385d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282add3ff71adb3761c8d8f2c99e8ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6976dd0c417cc88a81bce4aa9e52d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf4e3404922a1d487085659a2aa9b5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51176d8a38bd7138713fadea2a1f9aaf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714107b244dab62212d549693cc3feae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fde730739269dae7cbb490515e8ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762c8aef9c9f26de39fdaaf1e95e742478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ec914c5e0b620eddb7fe3d330e2f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b28748bba83db77986be3f24496374480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cd1d95c4bd12cb6f7125e64b4e024481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c318c962b8902374c965abb13c14719482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ca774e35d93b3001b521ecf03a901483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30529e08a8ba11b050f1b1228b25fbf4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e63d4e52746c97373aa00d553371f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc04c0ec63d9dd9792c1033b901f08486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d35f23ebc1c43324731d3e0b32c29487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f3cce00d24cfa79597a84d97adbb5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54b3ddc38e56d29775f476a84d18a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364a2389091878d4daa9e2f88899db6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372e4fde360a9b4bf6a333a1b661924491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d15b0e7814f0801a0ea7c30869a99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1af452dc4cce6aad72e23e7d58504493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb879729fc65a385f93b84497fe244a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dc17dd7524ce2a03ec3e1ad7d0367495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e7464abcfafc9e8e5ed48a8abee61496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bcfc2375fd1905283c4499c2e1a6d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a2268ef8fc2fba4f7620c5ab5a334498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a692d405940b24dd70c1a51405e39499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a721e52a99f3e115c7309b809df4c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828fcde7ddc545f3a482940fd566e3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a4e637895974a2e94ad24cb908943502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16707aa032fa2d3dad4f7203e200d34c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7738b24af58771dfe2c4fb07e0ceb5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094431ea480725ea4a0a1fcdb7ae5eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008766b154550a5124c618fca93240e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0d4d21da9a43508936d8ed852859b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4704393d2b37f0680cde0d455342663508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312754bc81620ac3266cd38750b89a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99536798e675f89b8b6c97185af60cb2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90610b1f1a1790a3852abb21e0da1257511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e868450c2f5ad75f62ac766e82c899512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb696043eacbcd313828f9f87c9c04fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79f771b3b96320f758748eadf90a47514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a704a34d5ba0ae0d3d30260a48835cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ba7781c3f91f94df8548cbfe5ce0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15244f2f08586f7b162e3c9e4e388bde517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc7bbefa194f74a58e882d5bbb114e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3893e0df8eb73aba037ae73873bb1c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048c4e466f7ce66a07befe0fc772438520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22aaa17f5ef9e45186ea07d53c4014521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ae2164292e162bb3bbaa2816cb0ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445698c23d936648949569ce169cfb5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3514edbd7de804c2be84f125c6b39f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2da3c7beced3c7e87ec536a4579ac3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9840234b1d4e1584e93e226fe3fa399526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa631912afd04f1052b39d7927ec8b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32b36b3f0bf84e4fea8a9d9f72b27c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b986e45de2b0b9fe8ec95b40dedaec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ffe30d571c23a1e80729614687554530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67de8f95e01a362def48aa822b18d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc913a9681d74bf5b55caac6b8efafbc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621b482778d0d9faaf5adfa6a0bbcb8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e55626f9485d079d1db64dac244bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08744d7494d5c40ca70592c70bf9615e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1746536b21084cab10f3bf4577858c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4255719bcb57ee6e1dc072f04b68422537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8559e47799cd18b7c2ea1340616f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb48517832eac81c058bfc617eb7f15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a375a2ae78ec467abb492def007f61b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736634e5b04141dff1e4d56fe1b9415541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd03f59efa4fdd2191c5090cabbb31542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a7e82e85b7976832b64c09e9ecc79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f80adfcfe022b8c116f46aaf2d0ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18376ef3cde837e4c050062f6f7fd06545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f55b596a3e0aeb6a2e82a5a8812b66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d4bd8f97f2aa6386a744e0ac31aee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045aa39bfb9d37b530edcca78a243f56548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed551e370c165eda0fb7c79f869a579b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfeee55e51137a0ba7d4c0e0f2b777550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2658ca633f9bdbae5a4930489c8dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89cc3ccea733468e878d4ebda3cc6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b131e98eb288e6a30e9e0ebf3ba1ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca850b8f2f9a8cad20ef42e8a0a4a3a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c92dbf07e9ffa5b6722b9badc21f72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1371a57326cba2959911b517fbf4d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f93a36e38bf1eef1dfffecc33e6de0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4515a2c87266586836c9aa67503174e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bd464de4186e10f0dd88203497c2d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82654ff61800d7b4ade943090ce2d87560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2fc8eb8e87e1c810a7cd9abdc8004561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26d3fd390ebf7dc9cf3c2a4a799b25562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e17e5b93462c0f8fe1f63e59dcce6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f49f792c21899039164fb89564c01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418a1c96d30e5c4d38b39180ae00c10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262c9bc85903d7b8685e3eb1e9c73df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13825da8ff7feaad4ce00a205506ef9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078502c5fd6d1a81acbe1b071585d00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818e02229a89c227eabaf140e32c5f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88926e848adb64974cde9e23feca588570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ec21925e2d8d963b448f388f075bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219be19155359c918346c6930db2f03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897fb78d399336d1be37c78f14c54e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8abc766dd3090ae365c2e65b6245f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b883f027aaeb194cd844a9bac827f27575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf768dddcb0cbb1b56ca85533e44396576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b5ae4aaf644805b6d0787cc516ba3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b422df869ff72b63104aace7e980aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924a9706861116efcb9c240225343b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e20a2d841c6455968a923eae30740b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b644d4e33c678b352dc811d9d2fda9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd472ed284feb5dae1af0d507ba9d815582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3aa46e2251b0d30221f0c3a0ae75b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18efc6e5d5bfaf6af37197ab952f30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d33780494c5bd8e9e53a38d4b32e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47519e2d5760ee280160e4d05271177586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d8c002a07e0c02bf3908e1ba26913587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceee61d925b0bc20945ed0f804d63d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dd968b77afe87a5da504be09cf817589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7027fd354c9d23aaa68b3d2287f56590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0718aadad35997ababea8a97325f95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8cb7102041a1b6693a001943e0dcd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee007a1c548a5d51485d3f4cbe52c50593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c2457bceed8d381ef53c8e18dbe6d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a96b43b85512f8d6bb4071f101ed9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c58463b1d7aa0015fffe4a9281416596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bd6fe3ce3d29832b139d186cc8fed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bd372508ceb3c806347da9560a109598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8de7fdcd0e682680ee4b5354eb60e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38797f32ce69c016cd87742156da59e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c48d965fac29d8e7a737db45877ac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dcdd84f0c567f6fb2f0401bc62cac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956e185294b5db124ebc1b610be021a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5896003d9d8f7c15118ed7e1c9b07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fd1b5caaea124e1279a9db0f0605b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15386f12131d918340e9595a35578e4a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a642d5606d224def3b63b38b3076b18607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f2f192c78006bab9038267fe54ec0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ac6a582f17d553c91ecddbf91265f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbce742e2cfea6fb290249833162f48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77860b49bc9ddbcd1456d0bb51299ce7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589d9df104007ea970b00da58c29b4c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab049a89d79182c8bce44f7b333661a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe99d0a4a6a941ad78312df6a278f97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f85b2f18acca5c09cbd159639459e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee643662064452cf62902097440f69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9fb87e0d08657c6f3fed4681879fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ec941283b8fe5a2a8b48fd9cb00e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9c07f17d570a4fd8423dbd3d6571b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d297530028fb8a45ceb3b754eb90152620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7a0451e735c9454cf499626959d49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56171a2a03084d2c7690f7b82756ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c52d273ca000b1213becc608d45115623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aac038e754cc3ca99a4b83910ab6ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae44d841d6f4c45d6f7fe5e1c48ee37625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc82b795ce7623ec0e00b8110aedcf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f6d7deb2a027773f28923d7b647fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877ea292cf7af71f5e5e8239755edc6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc249090d4bc5b21131c842ce856404f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828191bf39b2ea53dc3462f8dc121e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a57053e8ef1e0d86eea244e73f090631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecdc8a82ddccae5647b7046962c6b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc317d0784c38581a5a68dc6320ee6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d011caf801d5257b392dec8d6bfd2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26606a310ec808fc887164ecc87fd00635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8d63b5acaa169cc5c3bed62f5c7d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab42e0d6c35ea11eb536714032debe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369011dfd03eeb098575c2a61f4c20a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1990cfe793e0bf3a9f1856b2115e346639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62bafc131e309c98666e6294332cbd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22391001b603a95cd91edd8611cdff79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdf325685772d47b37696c967c66e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5cf18b19671765df390f3f9cbb278643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1d9c0635e22c4bb8bc02eaf450e0e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af0c786bccdc7b8a21a09ffb446d04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf17fd8da0a4d6c52c84398034fe9de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07ad39bc429d1672cc18b26352b6d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d00fbc438e80a151c0cab2715d23d6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34304376358c655f98ede02cb01cbc50649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b227df80de4bcf8675fcc171fc196de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29719ecd0a35f4abe11f1327bad4fadd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ba0c166d7c3e38f27d87a63ab887a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2b766f29c4d3426ab588af4e20752653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b134a2dcc425a643b26a7019272d698654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37dc23a7a4557446878a4c1dc71eca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfefca952ebe783f37d6f26614dbc6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea9bec4f21eaa8bfc8d55b5d4c450c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ded85b5b49423f72ec8946c41eb40c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c5277076aed001b5ac6a47e4ac3cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e36dd6e01b3a4e501dbb9ee53c787660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2286be0bfd07ae22d8684d07ef4e92c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12391e726945e760b3ed08997cbc62e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be68d4248dcc44b6adf64e46769a942663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89fb5eda6b699ebf08474ae4c79190664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e479ba2f3a609da1a1a7e608a4a000665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a6a1789e2080d51b983c8ca78a5fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10245ffa3cb7b5f9c3b2c8f90800bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c274b2e6a942c8478bca1f9bf1e05bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c665fe4554ce84cf698b8965efdc54c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5241a1fb90229a0a2ffc83bdc9c49d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4e0562c8813e6002cfbb3066d97e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9185faebbb103ea4596243840117b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd7f1cf8d848ea31325d120b9b1c6e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d27f5d38ebb5a614ce68a707e268ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b4cc5aae7c05e20a8fe4d462b5a87675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93125be58c936ba6852537bd74337c04676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc477035c48c6b6e94127e9a1d67c6c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ec5b99ff82f551881cce87489d730678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae415e9c3caa0b0b0e1e902acf9254f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d910da87944204b6f3f77f0445a3d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ef4d1e0c72e66c5e16ad9a3ef3f63681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad446e162e35fd21763a910ca47fd3db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d79181e8c687c48be5683eb9906a4e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306839a64d6d3fb193a9020eb124a78684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bb88f8b0e89678e44a2f9534d5a5a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03d3d0262e508f0e26f1fdd6728343686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5767deb9dbf0bad39bddee25cd1cc15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae62b410d1a4107917812489f91a4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dfc35cf4ac953bc6bf9899523bf8d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed025941e7d40321274fd790d9b875d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc355b8fef9b7826fa84b878ae00cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bda8548dbd2e1c5ca5e5d3c432e10a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6221b637175385e5c4452afca2f4e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5a853558ef7c15201242d6e0e12fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb615ad867f0d076343101b0d635da5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39aadcd7e92b092253f1a18305addc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796651f2b415fddf2e01fe29457ebd70697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bda91f0c56fdb51c56b48f98cd906698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81a28b7b5685131a1b2a45d9b5e309699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d6a05d506cb2c32388f741563526f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f87e8d7c94045200193684af1c0f23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d9ab4ba4a78360277156743a77b57702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd17132d352fc13b700c3a62672c79703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111f3ecaf5e6f154d9b08f27350cefe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460a0290f75a10be3a4583c4f69c523705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4aed665e5870c02071f41a7dd70f0a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c47d0c84a8a35ebab569e602e5406707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129362431169fb06748be8e4e6d7be22708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddb9896e0be27b2fb8aaa79178a2ab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f7eaecf2c2136d465025417be73a6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83f750f480b86cea3c28cb2333b7be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f843f6f9608b554745d2831b8f931e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e335aa0108abb0e15d6a07add62817c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114b3010791712d54e27def27810ae0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58578afa01f8605ee25faf551d3c5227715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11288a166e639b66ce32c3f0facac28716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181d28dda42eeb7879a7ab12aa01fb5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed412190e3bbdce12bb5f3d94e64e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b7f6657f279a98605300d0640b35d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506dd173bbc86169902dbb32b9a640b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a84bf1de679cf76d71534256fbe22e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06ede982ddf894aa69a0210c537aa3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f30a1030b647c0056c8d3ac2c277dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3ce22f914212cf3acfeb38d5acf9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3d4d62d420b63bd53c5426b661bf2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57486a4b6abed9198d2fdb5b614bf9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beebfa0777147d6bc3ad23b3b064b0d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9196372d16225d515856da71635f9da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7f2478f838a62558fa87f546c4b30729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28668065e67e4f03267a04545ddec4ab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9a2317860aaba42104a4c5312b694731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0813435d98cdb323b53d065d8dece6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb3227754f49984474474b3cc17a19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1b1334cb796e1a2899afb2ac73117734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7c488ed997ec6765b208b0311b5f9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223aeb2d7715999e1cf1eaa813b8b39736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e275f426595ee72aaeafe4ad6234f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d6d3686842e11047cc9a500c60849738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c70bb8855c618495004fa1e94f10f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313b3f2254085ba7d6445a194edaee6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96493aeec5970ae157431b8b44d85d10741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986759c75d548adf29ef15f0bf07813d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58602e6f6215c9975d12945dc1a909f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9423ceff6bb32f6c602cd0cc4c82411744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb06b58a5b4278489643e586fbbe2f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dccb5abb181e61c9bf969c305e8cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3737a7ea0a8d58516c5ee7dba69ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdd6e2496d5b0fd0250ed0e7c8025d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82481bab425381556dbd290b83bb482749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e514eb54f78dc5bd113638ad9be86b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ed5d05a0e839e1b9f4ffa4aaca92e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e796d7c479a689b28d933b2b2efcc69752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff1302cfb8be34230149141ceee37c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea045c1009dc6e8b1a3065ddc9de91ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c87d4c176b8ddd3b71d27c57f3d919755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3393f61e439dd1f5e5bd6a41af01b6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c41f42f24d5813d42ee729aebe1ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d22412cf7eaf48004a13ce878bd645758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a41950f2ae7b448ffbaf110fd2ca5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3efa03433a0bc62396e1c72a99586d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713755936d0bce72f930eb10649a46ed761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8d0e78deca1b541e442a4717543fe762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f495b3520c3a2a8b17a60e0c54c89b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157aecd7c45b06a5f8fedb8f37c0d9e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3503728dba2081c3875dcf64da0b21d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe505526ecb82849a1ab71cacb4dc4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52a336b940e33eb6187fcb1049d6a8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23077978b6d5c9d01dd7611b85ddd0dc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18e90c9bd2298b5c7c89dcd22a6c7b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0f2caf83fef9bc0df4ed6f995a713770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80812970483fd886ad81db7c814c09a9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d46608643d7482269ad3f97cda8d1e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be336eb68cdfd949d394ac4ca5171f26773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717cd54eb4e7e1589242ab0b0f28344774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ddeda83e46cd3c7d51281c72c4572775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>