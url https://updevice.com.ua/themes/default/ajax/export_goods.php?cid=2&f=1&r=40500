--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89feb66b2083cbfa74b6543494d63a251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050227cf5411e3315b55799a539527f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550107ea2c5fbb47aa647e1afbcc7f673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b24881828429ba5edd841bc51a5304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e4f382678540adc6681db5be09e725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4de3a203dae26ee9f333e4ab72b7806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eed39bf1cb7c03da13c85748df37a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e37161b7b5d8c72f326d6bd91c478b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8c2037ac372c11ecd8242542a43069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cc77d7fd00bdb7152c58ba32d988410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b8b3b8b80ea7dae8ea2afe97672a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ee6c289efce9e5fc644222171656112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e7c5e63d8015611fccf4a0ada6c5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863fd09e46906e27cfe22121d288ff514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b170d1ebedffda0a131ccf5463391015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d00435e4927abd7f113fce45a3d3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc50d53a783461583915fe702b585e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f4b011237ca57725fca72ecec60e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335c76a43c2a9bbc1ae788394311f0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebdfb8b5e542cdc75045f955baadc820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08909a13ec7da71f0013ddfd8f1879a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d0dce8c37764f5a669e5929c6c9c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0850837726db19908f6d603bac88423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503941d7696542a8e180f08a7f7b5fd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fd937c236426ed4f3109d01ba0f0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bdb8061b9f586180a6748596e789f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b35401352100e368867004c2a0898327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601550a79f6e76c3874ba46005a1b5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2528a972ba3a6200fddc1cb21b20629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26b5b372fb5a1375e3f88fede3e14030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047812626e74ebc7e7819e5e60f1fc731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c11e9e6e148b82f441c9b244b7140132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da249fae1f25de9c32204a53583a17e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548642acb8cefd2ba23aa627e3b4eee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbd9086ceadc3e6410c841a25c7e7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2817068909850d189fc80f2afc5af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dbb1435e5d5893f0c0df8cbf1d69337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98de2430e4fb48412af142c5af655238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc45577c659975bab87ab847e75e1a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74463bee166049ea3911569cba527a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35e7ebb7a10e60d965d13c29e2821141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d8fdf8a01c32012b39c211ce5482042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410c8ce53480a00cfae8e88a163a18e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b10cc3538d87d5f9386548174968cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1998fca8b637479bdb9bd79842b27245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df761225b4da48c85c75afce05209346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71610c4511ce3ad4cc02bfe375fbc1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9920cea652958afdb2f44888539c4248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3f591dd0c6630e8fa877b3dd94e8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a1a62fe844045021ad97f96a2365050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5935f1a09af140e05ec9aa9360aef851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f946515c29a9735af9f249e039617ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55387facb03225e701f04ba08382c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0a76779d296097bed29efb33f461b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007870e25901fa4872bfa7bf003ea70b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65522928f0fc9201cfb89b5189e3bd9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f7ef8b69ac9c9e2bcf8f3bd30e5ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fc454f676463cf9ab6ca676ed66c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79528fbb2f55606a1b6e88a1ae34900459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0f696a8bb1338a4743ede80fe33d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6dc83f605cd2d76510ee708b2f24361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68638e456b129372051312567bc3627162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b1be0f9b168d2df10d2f010742b4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69f398e94b5596faa35dcf21e5a6fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39156e139a61c21cba21320cc49bf51065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa61759b821d3ec11888e34555173866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246cd74cabe145b66bd01daebab906b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090aa36ad4a718ddefc37cf7ee0286e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30039366c2f58cf5352b6ec6e5c3d67569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15582c0ff4b7df6ed349d959a2647e8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96c18aeb465f15cd27ffd3ef2feb2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c6f366d80487ff89ea81f68ccad4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112c188a561b3cd54fe156912b0f68773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a312c71001ad3823b6b617dae940ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71b9fd089ea154a6a208d8b0d09d1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeec2615ed0baa1c53f3ce7147c595f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a2a676b267db12a7f46377119564977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837cf448bb03e7cfaa717b6e8cf8a3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a446625a9dc96dc03f74aee08644979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cba69c4fcf2f79ad7681d20d595d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdb52f716d72e2545cb581ac79068c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83335f1fe5317b9503c884d500a7cdb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce88e201485255687da545631e3b3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff408816e304fefde915a7c2f64f7cc584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5662f138f849c2945fc0261de153aed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01861db600c427025114fec6257e588586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70107544044c42d3ef749ffed68475b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897d88cbb5b027ff804e1aec4dfd7bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f4eb3495fc19872223fe1ae4b5f0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac659fab3356b0b1be93990f7600f5d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea24af215ead121ef16a8a233bd0e1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c923fe93abf2f4c4ac657b6c8f7d7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a03820ea2cb5921a4d6962e97bac893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3070c95fe3b60a03486dd674e91580494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc911874ae5a503783630dd874fc9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae66e55f66081c7e2df3ee400a7cbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08a8e5f8a8a730d8eaaa2ec0841a2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4e011b6fb54f9cb1dd8d7cf63754b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef6ce0a8c354ad8976d7195b7fa33299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a4fa8d4196afe3ac71d097458c41d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54cc9a0534992fdfed1ccc4cc17424101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa382c4151b0506c55e483230a146f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408e17f7f09cd29de6a83f8594b01d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e8c59d85b07708fdd81a87914df3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac5f4e9070c4ca7b6f218afa3d1137105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24b0f52d763e551bd4e61e4e5d2050106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43850aecd6905173689db86cdf8dca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f035a0a93a7cacaab53af8a13c4f931108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f195f1feaa99f5f875890fb8a4147109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45a56544473c57b6fc6b7ecb59658c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeb5354e6b454f4ea8eebbccc9c1f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e8fc0e40c3593e88f52039f9316c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138afcd26fd96af6cfb1de206e18233113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec03b6ce60605cb1c52f7d53938c01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1c3cf3715fd8165af684158708d28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452024ceefc9d95f4b55d7a2808ad23116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965576405d5c35c26482365f14f36cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b391cb0e2de18cbe00a74be99966d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545a36c84314b2d295096ae018c11e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5936b89369feec3731ca40d77dbd3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6348b0b8753e00ad10fb6e26205eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824d442a553ea59531b707786790dae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b85f8937e5bc731bb26c68307aebcb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af0bd86bf9070dc4bb978011a2e6fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea827b2558c8fe19ec63dee1e4f4ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df488c9edb22b55de094fdc7d7a48edc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d619d0b1377b3f518566318a05621127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637105c0949a18877efd44d049e603e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c56412d7f8cf7c4909c090b30d35f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0571d26a9d3072986ae7e9fc9926b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a4f343575aab2189c2a4c7de94c27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee33a14c49bbfca97c489938f12e7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb03ba9f96f1fd4d2005f0c3f12e9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b925cee7fd3eec3ae581a2e3b65802134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5180020e4ac568e14888cb291a6dc84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4faf278cd4aa7191b3e91d2441961136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf0091e7de13d47c1e1979b053fa32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cc92d94b480f01fc81dbb843f7dfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d13f8a92accf83c4a9964af7db96c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba41a7892167b752916c637fdbdad5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0044808697125972800fda2cfdac02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db391d69d175c50d0c6076c6eaf070f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed797c61b1a4efc8a8260fca8dfe230143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f564200b5d72b9cbf1800a3384363144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd76dc5df43a53ff5971086b389810145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3fa62533fdc3d74d5f75fc35bea64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bfc5d72f1865376605ed5f719e4c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f4744a1a5174f2b2f082b47672e47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8decc114882d0305d968abf0df9f468149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da7771519145719a11a2aa668b544b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06f89769aae84e07748fa230169e65151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52742e60b8de22251cbd71928c5d2fa6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb57e96814daeb7222ab6b2526c965153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcf13232722885aae9f6b88809d34b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435be21a0ac8f52143d704689851561155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f397f959e0124743b4a970805e8d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e93616e22114b575114369e190d97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1ac2f4f570900cd325996f5dbedc6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fffcf6898de97af941923cbbe4ea8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812ab4dbe7d655f197c51f71a98928c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a48bcaadb3688447bd655db0d3f10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067eedae50524ce8c98e1809fe23302162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3993a4ab69a190eb60e43598b1e101163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb487856c9f917a6d0dcb3942d296a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecc57354ce76846f8aee6ff845ede6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3bdd5b79cd5cb0e3ed1ae7f240452166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafedc4fccc29286dcd61c1c781d68b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74884847c1a83deaedc07e4e2852ea52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af9580e2a59461804bd11868a1322d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd61d29c0108a387e6d7834b2ceb13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7842d0f9ecadb1836f7a34d479cd6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c15ef4425b91821061461c136aac25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088171b126fd38c432470bbde12b2a6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb4d2c949a7e17438431a29158429d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da1ebbef5be697da7b207a6d34c536175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d65a5416d5597b115e7d1eb929731c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499582dc236a0f7ff7da9d41b681d0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b7d4e6dc6de894f809664ccbfdccb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b895b8d60c820aa79e46cf5a65f5ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34eed088b1b41bc2ef36f14f28c6e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba84b8c5f2fccce12c4a2d0fd109e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ef2a03457782f7523f26de92aec7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56e0894e5f966128bbfe5b8b111df6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd807e5913c2a48afdb7dd6c5cdd20e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b086c585eb8cae4ba6c323a9c9f0c88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897659fb9d9ce4ef7f5ffe56711221f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635a73d791c8f8faa1876fcb90c8cd0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae718e7f86e4e85250bb59b6f04b044188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec47a85ea527a6b4914762d92180596189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5db7072d2cc998ca8859b50c181c55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d79033662de6fa1ed07b17ff0450d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a88cc46b51ecd36ba787201a4a0d1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114d586d271c49d8e8bb39dbe3b4979193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e534846a82df3cca03e6dbc5677d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7bf755ac6238d4c07bfd577d297d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9084e94a05a4414f78262024dcfb7b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e6dc0f0b2b7024fa59a9261d24d26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6faeaae4928e5a98cef0a75124904198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f39f4abdc2fdcc32ff75ffab73050199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab8e1f3073bcc5c06d4806cec525af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ccda3bbc26d65ebcbfc4f91def0bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da12e9a00571ac38d6a0633c4244951202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be7f91f678146dc34603dabf0cec99203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5e1b5b3e291190c55394a14f8a60c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe4ec010322a51f05c0ac287f3b753205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d1019ed2832d614b67302e1906fa6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196743ce4bef3df4a455188224d300a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b00f428078ee15ba8b8bbcff88011f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff5da1c42b3654eb7e48507c312799209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d39bba16107bdab3a1e5fc983c9e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbf0d4d522e1afc2eb7ef0961f28f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ce35a49f605c14bb344c819bc8e2a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523124272d437b88232a45535fdb6076213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe3d1d0da1c8ab1287030b10d4583c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2490b8a7b87e372adcf2d339e60b0dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de716a0b7a7112cb67934484734a3f76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcebcf9f6fd46f64aa195e879a8802c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e978910e02cac0b3888ce6d1dd2cd6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840ef7a55f89ed223c9f1ac07bb45fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eea7962694f078650a53dc61c98b81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94678877d63e3c2e35baf83ea9e549be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66e2d2e84e8586fa7b74505cc9e1a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4d844619b069d16d07c65d571c8fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e85845478a30af54122903bb2e5cb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000de5d39388395b7378a6de37d07936225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074142c773efe1aeaf303b1172c54cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64c3c67ae9f65efb4c561b18f3a63c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae9fa4f85d98e3331c8ed41be3fea8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386b8ba2a4c69717b95497d705bbca2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dacce844a8e52addd6b33750a6e53230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4f19c160a9ee8640fdb9c0916427a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d8ee3b5d77ca04b2de4fbeec119cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d0153bef38654074712803fe7e94d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725beb2fec1f2e2b32bdaa7eda0128b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139079b466cb35e184470584ca702c6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa2292b24e64b54d5c8406d8dda706236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f098cb798b841fa73010de4a60189e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b7ce7269f7298c534ea00853c0351238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b587e239e8f90196118089ea764877239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934b138911468fb173f73c121d17321240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e791aa6a04bfa61fcda9277abdd0589241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821c01fd5c0560a163fbf7486ca63dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381785b9aef4d436f142758309d734c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a844a3127f88a49e28c370712d5fdda244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42b2090ebcadd141bf2b53d619b010245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e99a648103c3d73883846856c97dd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a146709405cd979384ad740a6d655f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc6dc80b8507eb4f50157ecf6aab09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18aabbb17d9d401443cbb9f7db8547249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ff39b3fff859b07ee637e52ce94d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3e8ad7d218b72510e56aa03b3d198251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1e344985142bc6e65ba077575a31a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac188e70b53e085f4e684cb9914d5f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65955391c6d24d119a8da0d0714afa0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13a771eb84ed895ca62a639479847b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb70df9f18d7ae914645c7c7b63100256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe09de9f3bd7ea2ddb338d0ff36588257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0760eeba8a1c6046275825d26e24eb4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4799609ba174c32f032294460fb8f86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9341363871573897de44280068c9a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e5ddbfc43a66da6fb30991bee5698261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70330f4f6695a72c61486440e42c94c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78886646f75d4166a7e36613cd09a5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc27cb36ec4332434e9a758a792667b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128399753e45763a2ab95ad29e90c10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdf6909809d1fa5627ceb3cea31699266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112d3877e0e82119018b30bede77cda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbefdff5edf16ff11feb7f837a8300c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02cbd0f904d5ec68bb1b08c19742c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cc52d067ca8359b4dd65d62c4eada270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d14d83760060f81e0348c3e0d2bf73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4da71ca12b9abd804acb9aad73781272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c10e8f74e8edd422eadf748f57be7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880deae5f76b2454224f3f8450cb4b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20c6e59c136935d33a5c72bda8635c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171473efdcb0caa903e77b4c019ce1ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878c31b5ba7ab01a0d978b1da0bad00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dd525c83d69e86a0beb07a04133fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754300f5a237a383a66d72677c82185279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c775a5e5be850fdf23729f7786c46d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39b1b1bfb22c1ba275db733abf73be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cf6956c5297e9e4dfd668c3b4568b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f3261f5f250d3633df4db921d2994283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b4c934737789f1b9d31df01f1ec76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2908e2cf283a796d2357ca07a02a037285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00793dec4f05bc50e416b59ebc681be9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302724508fc378d1648b3a322a45dd8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d348ca6d0a49fa07fd09599640fb9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca60d9f504cef7fda07b052048e861289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3101457357477ce1f212a75c9ae6ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbd1194c8bcc52d61ef2d65f59f932291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66598c9a25d3ab6a5a7c3912c2560593292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ef8a484bdcc2068d6f92f3a468f1b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651379facaf1bb4ad92ecaae62e50d6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a7037576ca43f2d4f75b8b0d2ace2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6eb14d5a583b265cad4082fe9ec35296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b5ef26cce3e8cdcad147623426bcf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3d2c33d2858640cb9b838c11e76aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f347e9bdb66dec68a8596fd264d4aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb32baa514893ef8bf3f2495defe2df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ef479b3479445453b183d75454a95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0647887697e0c40a96a898c31b1b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec01902a56aa5ff4cc82cf1c8f54eb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54db0c312a0888690de05fe5ad772d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140264c04450969fa0948d2215b5b217305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bae28405fc55ce6a2e07d0ff45fb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b4f2184b8f28773a74ad970a07b38307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402f28bb3dcb69b2fe00cd261b4ff28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb579e17a12a832633157a568f2a06309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001a8c7d4bdb4bb64e273a7dd7ed8be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9066e4858c4d7d6f0994b2d096995311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e6dfd870ee7612ae8030f0a24e91d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3d5d091f2e470e778b72a3701d166313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634c0cc8969e4cbf72da38c7ceaef62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28823c3b346c3003358358c6cf0393c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a395279fb2b953bd12e7ca442362946316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bd160a5432d5e0c1271aab68b668e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800caa28f72fb68067c912f500dbc67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9f4e1b4a301fd1f5de702980e3305319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7b6bca9c1e4a9403a8a350d652997320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcb1fde098bf104ddcba84a562f1e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00183ff83a2cef845b0f40ab265155322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c9e1ef0dd6b6d07ba4c446d7ef9e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aec0af2d51d5fdb9487f8fc6d74b22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652b30b9608ead79bcbf544f3ba5ef3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ee67fbc87c9011bdf952183960057326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc1a6fc482d977fe9323332e716189327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b32409e9dd134dbc697c7ff2f5095328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee28401e43839e343af84b2d82042f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e2942fd7b4ab810564880a52c9843330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9ea4be968c4a9decb8a8ba2e9fd73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9962592674e1b9e86206709d6eeea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dd0e8511897540210a853074dcc78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cedaf06e7419f3a76a8459d3f95e69334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033823d204c616446e7dff40c86a2190335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04855ef68530c5bedeb0b09196199c05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac218c38e8e67f93fc33feaa5d83c70337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e483c0a4aaedd9a334a9396f7992ac7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83356d6e7fca6ff74441260bb209c31e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142aeb5dc623f09b806c655ab7aa9ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034b8a9c0215928f8b6cccf8e3fbb06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e70bf2156820e9923050bc7de2e7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10fe68eeb349da2f9a49d4ceb0a20e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41969a27ecd41be499ba989b56dadb7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35e1a2aa649c51b986f12d1bbde97c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951ee091672bda663cf36a7a5905d15346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a880e47ade11f337b6a1bda319390347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02af0e98a3cad5177814bb037bcc36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378375df062028df99eefbc46bb214eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1884f50eb36801ab5e739b16ee33e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211a21c84fa64fc4bfe179899aa5643351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b4984b6b42d8fe7724c3c08d486fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab9b8530719ab80027ec951d54e68b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0581f91f945dcb67db00360ce3809d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587b2be689a814fcea48f11b8db3f33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fb3b288ab024fd877cdc5157f3b14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a680c126a44978f55cde7b4c740e5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba4249ece330434b762330f50f57c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc12d88a540b5482a93a0016952f0bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06ad8caea788dc445dee055db0d424360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb27783be7d7e407f1596307bca6d5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fe9d9488a81a4ce08b8ce33bed4ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbff6a37f052c164139a35fadc5536363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d9c5d4ecb3e9613576a78df449d31364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b95159393ea71b49edf38e705d227365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedaecad4926e804ef0ec8d7c7b8bdd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc929494ceec3d4c59d3778fa08921367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d4996099871505586d34401af08f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41dfa27461a61754e4516b09341527369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276e5c565463d3f40f920aa7a6b3ec2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96823b4379ba9620beb01e8e23c9a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046ccb17084b811b1a6147ae640334a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e899b95112a58fb07ff9e493aa5457373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558a46bbb25cc33d1751b3f77f748b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee509c09ab322403d5e5c9554e6677375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9626fd7d81aee51edc89eaa93316717376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d222c1e2fc0d38b4926e3f273cbea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126413ab66690d854eddd828e2255cc5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe506f9f9a1aaeea8ab23cc8a4dfae8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1efdfc7f20f0638164746aae0320b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948d2c13396e948f7e423daefbdfa1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494e66f399d2ee2020746140f47db58382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892ac16281973a88976e368911d43e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d1687f2c4b8e8c51ddd4358012b72384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e6d60bca5b84f753618c5505de40e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7800d963fa2d4bf856dc9a653dadb33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07288b40344ac8d45a4e030922329af7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08dbb6dc198be79b6905030c1d0df6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62730877599757188188919b3cc4baf8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a351833d3c9b6bac413564ab3c4750390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048463851b6ac79358bcd3756f7bfeca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec65fdb4acdc1877bf9fa39192b7481392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b4954bb72a92091f6985b29e38027393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b3e98b96b9d6737e4e5d82876dcb9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f674e10e8dbf0d784c9ba8aaf25f20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26a1269e0b4f4e6eb84f377f233c27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cc9ee14e9819a3e9e8c9050452621397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f4cc3bac7e9d489c2066b14ca14e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe07c063a38936edd0bd6ea38db8643399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41c3907d0b3cd941a8e402df4a725c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec430f08bb7f60bbb5bf60e6c4781f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ffb6aaa2b7e244c09fd4b5a7ba337402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e49240ce6776e8bd51eb095f1cf745403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bf13ca499c7886cfd68c4f93c40e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef091d7be51e2a57d20a20ff2bc8512405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1006add034c8b3ee2a1bbfe6075a126406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa47c7fb9449326a86c0e079d4254e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbf269fc34e123f53aa0e9cec0637b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fd39ac49fac01e6933bb87aeea747409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0b7002d4243a3486ed1e668c177a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37087c7b9efd9820b86b8dd0778f8580411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dea8e02f3778ddb99397e08a82275412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1cd17770cff97e925df2197ca2c79413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a39c167213463b31eea17b176e9af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a887a9f83844401efb668b34516fc2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79745b6f80a83df03a39230d3a7ca218416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3a6f6d4eed9ae8292c3b2df49331b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fe8343b3800e85c446ffc9fda465d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a6113acfa03a5839abfc924d7c99c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d4e242f75eca3b8c34dd6c8643297420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82843ede251088e25806a910ddca39421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4f1856cd4461e0354fde0a4c60828422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d85f26095ccca7b26f65778aacad86423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11a32ba62a2714cc69ccbd80fa6357424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59261df7f56c226510fd30b66e6fff5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781c966ee26fe534020d4eb03be242b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8a0237d01e71983c529b4a6dfdbe7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858df0fcd06998be07d1e8cf211704b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624339ee1081b74f4d7fac01a6615cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef7da54e47f969aad3898c665f6b61430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc19682a960677e0ac5bdfaf632cc9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ac3e417e5673fca0670873a4a0761432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7d34c5ee2cf6704e6fde408592df8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb79f4ceeac23c7d59d777cc2c6d251434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b5158deddc0980a65979394ac357d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e09b43b227fb4bac56cdae712d769436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f72f4a05ef544d836eafeb22f1f7da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba91db63ba010f6bebc6d52342e6a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17569069ff72dee62f46622c2a259e9f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086ed722249d27d5eebe4aa02fdad38440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19e897f826b07d53184114b5f8fc88441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c2f369da1cbf7dce382c5037d7e16442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddc1459002e02f9649002721073255443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be802ee0892d414a71abad58ef52e616444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c7e1e1af386719b06e9be2d647e82445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d74f5746547895b5e7e24939b3d5e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9f4d746411f7fd2fbfc3f3dcda375447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fddd08dca55d82a8854786e751d494448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82501a995c9557f17bd45ee4a21641a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009c35ccdd6db8aaf0636d7ec1b87e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503757a1ddf615d6da31a099b9b0bf42451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb4c568b4f8a825fcc718468fa992f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1d789696318ee44eede4dfa4f0deb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab39e5c4feb3bfef921df7354350c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125caa722209a5448ab5a8eb643c09c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be2441cc00158c9ea1c06c1bfc0821456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b758b7fec839aa9f6d74c42f2e4a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cad7123ef1eed5c3ef2fb642899ec0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5faecadb497a6a5c2e74bb3498c5e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06e7a239cd517a97f6904fe7316a51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66338651d9f2804e51e65a048931615461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4728d0c9ac5b82435bd65992baba0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660bb463373af83a4eea158c2a442ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793e353b58d2a7ac523de4ac5b29ac2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56667c2b202afd5b596c836404e8c36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3978d5a2f42f96ca9491d24f4d4a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8d05af30b65f109a7cbe4a4ffce3e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13984458773d9cbee60d2677d6fcb062468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801d536320dfed3fb6aa72c31169976469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449ec23e661bbd629e06b5c8229c293470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a29fd0ca74656bb038fd953ad1b563471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbbd6fc73fde0181fae245cb801c28472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80797375a69df00db3e13737b64aebc2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f5b0009ca63b7bf40aa11f33d435c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc92bd1a9ab62e4b11646c139a4b2f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f849d928834eb9a4c97c1a07f84e0bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c6c19bdd8d26733902c9a31f9d9b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0867fafb8a88851d154a9dda60cd733478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b301a7e0d6eb0977560c69f5a225a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440764f0aa2266831000b0afe7be2ca8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19877613a020f4052073b891d49893b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cf1c04f18fb0bd3e7ade8de475516482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5dcc86fc8241ad9aff1c4adfae4c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb47c512a0306555ccef7b7f3f06dd4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1982e47bc9402cab0194f8744b8a844485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7443b846b7ce96a21a45c33a12f36f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959abf0e5ec990cf78eaa1f54ce3e9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266e2185a63cdbcccdf42f9e8d166eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc109539102d62293d964c42a5ab562f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356dc497f7150a28de4f0818d34feeb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d639c4cf3faa8de6bcaad3fd9801b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609cafa19808a76ea4b19c3a915ca08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0913b3178ffd4eb7e23b689149a99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133879f053393d4d0d58c4664a2e2d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46d1fab5db123f2dcff0ee4cec47d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30320359c290d3e25d2c601f5a1ba77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f59c382afe3a59d93de9a3346b1b8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52a48464b69a6eb39e38c07849477d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fba331557961f84115ee01f58ca615499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc23b98c15bdabc8ed86971150a9be7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e42477b79a6df4a5180b180ddd5c9c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac650c232fe983c941b0a3dca3c2f4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd5c0f9a064eff4c4ecb31ff3bf41b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20511322ade09e8dbb08d2de828ad9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6565028922fdca4879515de346aaf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3217d0273daa944c562fa411be3f6d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca56b539bb4c6b0393e3ee82058666e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42b32f15dfaea55cef22d28e167cdf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e149e4bf4574f1a497335f449d60e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2fb9eacad88301ea016a82196c9f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32e95fec41ec7351a422e33cac6889511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c77bbac8e724ad0bfeb1c61c2ab726512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94cd610ba4af87f436377f8212a9e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656e34ad4fe5411bc0dbb6444c9b58f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6cb413e078ae8d3fd923b6637c971515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8376ee8f1d4c8e2f8890afb6b4d32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9dcdb9ecb3a9c3f902477fcca6b4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db355ea29637d419b644664f2efd27a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe9cc762e84af6980c46ad9ed32287519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fc11ac4746b25c17b0417db79e5fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d53ee437d1744b771e253b7110e9b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4a4235e1a2c6a62a020aa0c403c49522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588dcf2fd5e0025656fa1efb2602ba0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e47d54326da5ec8255c361e615346524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaf09ccd44f1828f49a8871005f2f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002493d58eec338f0ed9659809bbd933526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaec705d67e5479dbcc1cadd6728840527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb851fc84f72d12fefaca8a08f0a9284528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4fb87d123c9d83011448f5aca17ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee12956ab648ff0a2a8826cfac69d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3350b17118eb482ec5dbd9d60b5f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2814c66a167774a7599323ff396056d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d0fc9888e3d22b2373ec1a086cfca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13b316e619a82adf34d5af3306b0b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2e703c70c6ba25c94258beb104b74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1e4d9583f752faa85b4e36ba2720c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25029e9559a153ed550552530999a97c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d525d503813413963dfaba1ac64fa9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54f5b3216632e6dfa5be5ee31d5243539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f926f57e18d59c6be59dc0120d439540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153dfa0846b596ba21c90c7c3b9c87c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bfff9ada3353dfdbb6e794a0a137b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580826e3b1bdba122635b7f4af4709b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbf16bd94d14bad5ed7b61fddd8a92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021d75d865b26b67f3b07fd54f7647b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160204feb556f3204acd58e555c6536546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77fb95b48e33f54585a9a522001572547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83428f6158c3c096459f98ed1412ca0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb2f63af515c053acc1ab57f78fcee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cd596e875fa1d80fb56f34a3e66f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408d2ec16ea8e5f90dbf0ca831dfbf5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d85d9ab503faa154bd2867f2176815552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a880bcb01ed90ee9e51cf5450eca85553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d9d05f724b52d874872f2efbf0d2a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7c5dd01eaef37016f29879d240d9e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce405705aec0ca37bd0e6154f032693b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b144e4019da83b8e009df72a241154557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de094cfbcf3b77587d1468b9b801fad6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d384101ec5a3d5fb61ef11d24af55f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a94ccba85f8c0f6af655f43345071e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5624dce717260c65a501351f52656a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caef433f16af3ca58f1ae8fee474e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33cc63a949b068cf6b0e635f3baa5f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa86d64c45e2d6d8d3c0d9bdb6c47ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6af73e509fa45486bd3bec67efa14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b02d3c9184199833020c138f58e6e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040597854812cd635e64164fe4b8a2a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ede082f9bc2d06951473759a42d10568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadc8d55f7862264895c98db8e09c8d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b98584cf310bd615c89a4299c1134a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f72d9a89d7380ccaacc516a85ec1cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc1a85ff5b63f2b707d1efc108afc2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da750829aa8dbd6e30d31d25ef2d27573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0ea84ed13e1fd202701e15d506333574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fb7059cb1c8b677fbf146215c0b0a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd112181df353ce8d5aab64350294a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d0436541cf32a6a45f77606a34260577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f173bf8a312acb3eea947c5ee9ae98f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c54fddad5931703edef99e3bd25ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0edcdb8c523b5aad5d35609890edb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a2752d1bd1b7eb22a73dcdc38fcb4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95673bf39a33341e8f35926f68aa44582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb3934dae3bb99790d1ab1e0eca38b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304bbadef1ae46d1f78d10328261230584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f69614ab6944a73f0ae884d080937585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b5908ce72731482667d7d02124830586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3884921b2d8d474916bb03ad2cad90587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b11701f6fa9449de1a8f41db0de4ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae9d91f93abf1396b2a3387d80f540589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c3187cd8602ea61a4c3db1eb5fbd9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18b0efb8aca1e094076c0e9185a2e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e1c1c7efa0945df8e4d6e1684457d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c5609d2901e6f064630cd84024bb2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537ff4812c392f330c85b0ed60b05a6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e8a8df2bdd32a827cee6b67a35392595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223eb027571dd9ce271c16eee1c378a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77584d031bd5d5cb1caf8fdb3464c005597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa008908e310073dbcf7da47a99f907c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d98e69e313bb724bfdcac9352b7fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409571aaf4d621b3ade2812086e7dba9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c08eef0b16b9a7f60c00a477f7e711601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31277fbe8f18813135f956729195a25e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2c3d7af1f06e329decc83d807207e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee261bd90a5ce40fa3d66341522a5ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00a6bd83ce691a1c06cb883335dc0f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5415f49cd3af9d2e635f3abd48a6a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85d4f117d9b60210c37fccecfd174a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a278ec49fa3c899a8686a333b78de74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221cbe0bc79a76d03adbcd0b9dca7ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3ff94d4e99a604ff3de08b9bcb3d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f0dcabdbdbd3a4caca7c2cc9e74ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3289f6971376ea42e7e8c12a29329612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b9940dd8992788bcb4e9f144775f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1f7a9fc67bac9a8d41d97f7d2fe80614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c01a9542aa46e86d3dfc74b0082ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27222cdd9e0dc04deb3976e4750098b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49512c122b8902484c3688c6f292035617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a685668466e9f9a31532ba509be3e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39d68431ef791f1a858b712f3f3502619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a3b038b8999e9e4cd19349015256e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501efd43a38de76b021636d1c8020ce1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958a7108ffd9fd8908bc5830d9005ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a85b2465295be559a6584ecae3450c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd388fe7ff03c66f53df74ea88ffff7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f69de904dbb285fef47f324d6e4d1b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25e07bd84aed231c2a0985f2ad50dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de625cbaf33a7314f8e8114fe82d3148627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57750707dee247dd5a8be0b89065f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a330d968be15b7229067dcb8fc391629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6486fad8e105473728c8cb9bca1a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b84e19512316b6bda9fb038dfe649631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b40dc7685885b0d1102ebfbbf016ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57145e39f09b3b5287d7f2e3089a8b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60b48c15911d0afb7646394ec2db4b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13167b1ca4cda1b1e0bb8e3751c3eca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dd83cc220fd77fb9998bee23a9b44636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541129996b7e6fac61476bd13604eb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f550cef944d670ed16d16c82fd0a52638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94594c256904c36e7f40cf6d68ecb038639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0cbaf124e0816cf7181c38c9c09ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50c46257bc692054d6405bef38d85a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae835e433d02ae636f320cba298deeb6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dfed7e68877964ba7956dbc9eac60643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284ff2856049cecb371d855d0c277ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f9ace8df72636e285c6b8316cd58f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75009c8614b6afcd8b0c82c3dc173a74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ccd2a11c45ccf1dc04dadb2da95b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012ad9a59873455be7c7092025a9339648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151abef2a6ccc7581ed554fbef6e15fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a4170c40b5e14d0893bfce97878bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d77908c6d756c412f42109674a538d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2156d2875a12fcc33e8724674186e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8816071590b5d0006137c69bcf5c61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b230112cf2854b0220aa792afb0a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e32eb5bac858b7376d5cbe9f823b88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d40f27469c645cdffd8ce14be4ece656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233fcae1d07029a6d06e214620fe199657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241377b96c24a324d370c4b8439d441658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bb89f8417c426ead0f979d2c29cc6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224eb2967ca06ed31cb2dd4ec7e16d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4efbcaae03ce61294499dee4ef21c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29409a5a13bb4457ebb6139d8357f00f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc27a964944089c5ab3a2b42737c52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412ba0e0ec14e6e814ddfdf57a80ceb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35176d98e72faf76397b5d6ac399bffd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a969ffd30168695afa889020f450b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f928ab57142d7f5e6536525ecd7115c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b23e5aeb61bc193bc99f651c2a45f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab8f78d72982c33a6397fda1a83fe7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97173395ddc9d4f5e51c3752c44b83670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9763a2bf2edc9bc8c30c0c6d44f450671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93052b037d655c4fc278bc164afeaa29672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ea6315f420f1a31aea1da36acc55a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de315917d96db9e88a7152c615362cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8374e441186247f47ba2a341853d26675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cd5119f70334f1eb61b248d64be0e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d03436b1e9753ba5ce0a446ee77a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803fc633f93cecd47bce224ceae7819678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86316884b49dfcaaa014262b6f13027e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24a98a7c45b513d8735e83999b38ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18daadd63848080f94af98b945ad06681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097da700e2b45c27c8dd776b62ceb279682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29045fe4636fb9229fe8c1e68d434db0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454369579450b3ebc44aca18d8c3e622684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fd423c0d9bcd1b296d7ca9ba39b08685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fcd5830636bbd0a61c39bde88416d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62992a63c6d92539b7d2fbaa242e96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109903d48b1f332469403d6b3674db1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d9ab16ea869459d7a11deb950871a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d738f798179db98e37f4f2a26c6d3a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730f437499ed49384dbecec77412c23691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7a4e45b30727a664ef7a49a88aec7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6892db5f75858648017f5657367cf2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929bf2395e1a665c67a915f27d6291b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d15e916aa6b496aaedb4c2179482d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b633a29284f8482e70fa25a3c6ca3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb48de678927b037e42775eda66093697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eab62eb20720a73393a7fc2c3bbc09698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefd6081c5875474cae81eb7027fddf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e38833c29fb6536bc205e09a096b45700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee25008358a1bcd7ff36ac1ffab92c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc805e363b7f3663127c49ed81d24122702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d61c18fd9d8e2ff5aabaa190be64f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900e3d5262d8f1c260fe9c1591e2f4b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071e2f0b60b5073ca1af19f4f4751cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554174e9660b8566c7ff6e45fa8e6f7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64810e0c9a7b4bec9a5679cee4f3b54707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83001be6a61a1d657060b7811971894c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a3c6dc5c49a423aedfadcb1f55079709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023473b3aa1fb9df69897f84b2942cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307453b89bd1d1156332bcdb263f0cfe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497421f174c438634aa91a607e709b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e7ee2d92001905046f2c118c612a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1689a0b9a91e3661d69c9759474e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb96acee5d88c734b47b9c00f5df8b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58022a0c22231c8bded7d8d488321e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959c757a04880a91a7c45464eb269a3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb70277ed9db640219bda12da66be6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cf36ca2b4acf1b0dba54d091e3263719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da01dc3127f5f180a7c75cd149ac87720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422a0c893abcec50042a9a353b34d92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8bb47b0373b494606e0a34f1146ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d8089ab2cd3328e7f0561f5db2e67723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8da1e7ba695b97421e11ca9354e76b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6628ba3496b30f2dd4d01e9e19282b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2378dd3e3653802c03790ddad49fbb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7932c6ade345f601d56f62cfd96b91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3aac9fd78fd08c317de5f60bbc51c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d199dfb8f381159e66c860d57a98f0c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0289171153991db924aa69609e45c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f4e0200b034b160ae5368ee1c36a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44416bf1ea14d05b0ec75ecc483cbf75732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b554af64be753586e4872c92f5cb3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9b9acc3ebf990ff1c669501303404734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354f64c492c98e37babe7df178100ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c449ef7ca2b3dc94380944439046fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859550f4e9ea8772dc0f51f3295e170737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adf7f4b9d024b622ad370bb847c839738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d9a303731983f79dec63569ecdef5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2567b2a29482b16a53922075eaf9771740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a567a69e7decb43083d50db2050d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b019cb1464057b170ef4c85efaae5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd587cd434d73d4313c4d4c374c4bd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57ef62543b96f0dd3ee9d1adb935c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b116339a2bc6d805882896f7ec21a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972190c578c9a4170708f52c91a4cce7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756835f9a3eb4a25fc3642e18845a50b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02bb5e254a1317a55fcb8f0ce04121748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0d6f7c44f3ab6d8d8931e26b4c7c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d3295e51789042b87394ec48a6c1f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df297063d11ff85fb85ce7ccf55caf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6e90725ff2a656a3c0cb805e6f6b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f43e828b05a91b547dabe5710b97d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9930bd94f95c0c919d8baca481714754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ccb3d65003acec99f4d70fadc6354755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374bff768f6e69fb995c3f104ce7b41756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e109703cc58d86df88f9c1b05f47400757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9fdd47f7d78911d7a1de0116c964b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015c471fb7c0f9b430c7dda9c0cde8c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbdc46b61f0eece514bb1e417e69a1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dad865959cd70545f2c36efcc4e29761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f76857209a33bf1bb4646ebc498c75762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e83c3c9683ac5020ea5e160285fcf7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26a0e070260e1f86d2351f515de34f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60453512abc3de9e2fb9333fa4f1bbe0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84dc5ccc311dbea0c4bbd587284791766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e256920a02604ee7c0f2b04270fb8d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65998c4984630545f7c1386f60afec75768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c8880a35c414caab92b535497373d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391bdf6aca74f6caa2db6fdefbc5835770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fedc3136e657b28100b54f6e0fc453771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7635e37818910e72d827d0a0651ecb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a0201a9cf63df6a9cbb7398257da7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142ccadc56a53686932cb40e954ec0e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37162ac2cd9fd6463d80640f63697f27775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779091d593faa4e59f4642988b1fb8b1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2a10cab8ff66b90d4a6ece5f67c35777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c69b2440b4f4056d9019b5c7a94c26778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb464a2e493712a1834ca9b1476413779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5239dec7fe44382f2c20d15ff59ae780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09d10a324c5397cf33c487f8a5a6c3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ad64c16d51eb739134ec46c340ec0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e99957a4dfbd3facb7588bbe4fff98783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4f29752036e3ee45d277e3f2d6887784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8368e5ef2167005089a7e402b6d17785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68597dd928ecff6dea77b00438e1d592786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27154c8cda39fc29f2fd8de21915db78787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236a7ad7d609b5ffae6f1bfbb434587788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9333bc5fcdf1f8433e0ddb146a70e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d7f74a2779db5c65248456b3a4917790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276913805123afdb7e44d27b8b95d00791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133b20a31bc39f1abc5062bee72fe18792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ce21cb81714af60f588ff0b358dd6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8c03b73933161a0b538048ba3f45a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0b5137dacb0ee8ddd2f1d63e2f7ed795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5f3dcde3d74e6e21e4fe31c38454f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d33db512d4d1b3b77e6fbe81b0c57797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627002b72d5ba18af892d16ee1404e8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383539f68e4cce89f43e1f8f3832a552799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7059939204c049ceb8b371b6ffe52fc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c2514c28f4c78fda7634251900cfd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c2ae20f72efcabbe7b3778c4baf34802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd67372f7b4d8ded4b983f12571f74803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d97b23b2028f707a74e7851ef3392f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe5d14fdf1d4d018a6d57dd7765d00805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d302a863a0060341d60d267fb01586806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d61660056a93e3591f0639baf22374807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3da720220adc1013c809454996bcf8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e6e7d18780523bb0c86f92f647df0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81c13f7338dbcf7517cd3bfeae4f79810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4aa4316a45b06a8805e9c792c0524811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c08c8c91d060a359518cb835cf7a9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638a1984df70e35a643d90525bd5bb5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a07d1a379350beb035614b927e87a1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d846ccc8906273e58f6f5eca779a3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bf877f8c5503b43e162053e32939c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a5eb771ccc7ebfbdf30322134ed83817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca6df3867187d3f26438479f022e28818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7fb660f7284244394df6b9f57ab4f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15a2492d06ca78dabe7c65cb0908ed820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b039b6a94ce32a75586a6b0538bb730821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c75bf7bb4e3dec29a019bc6588d9971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c5970a7de6d3f842f2b32d4acd5022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce9b1069a9f8e307653b4edafc4fbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0246aaa73800a7af3a34241428cac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f5998b6878189c6478ffe4d406bcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e8c5bacde993451d7321683d003a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d5927448222c3ab651cee879b81d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7c656dd35d8049a7dfc875ae3f70d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ad31fbbc873dc715a43f29624ecb09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32eab4868332c33ad4b74708f5e8e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954eec1ace42bd23af504eeba6c8dd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75150c64becdb338227f6d4357cc823212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880fc3f79747bb67b35184d16292ae113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a6a440afd248be5d2b8f1cdec293f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d00f269ad6aa20e0d5a6fffb99145715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c5d31f5b02567f139a03fd6cae0d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74a3dfd1b3ac84545f8381b3ba24a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66eaa310c32cffc8eb3a096a61845818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d0c00c8d9366f2186b3b899214a1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c7098cb7528abfc6e4e64ecf8479020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1837aeb1869b6087c467b38f9ca0a8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7332c25d07e17e403003475ebe76c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dd68f4aad42613ba6aaa2ecd3090623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d6510051fe74205b82a822b15a23a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df762a711101adb392b98e7d5dfe7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac13ed2a998fe1067e3a6a64b5c313a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc8d69aaa031a564e580446fd90c6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d68dfb24020841de7c16556d9a48f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f20bcf830ab71a6995c879602ff76529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3393be006a0720b9c9353191e5a4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3243e3283c4fc0175250d55a46d3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba6ea6bb1b2cf74ecb1612447457d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a9ff68b9e03e3d484cd858e7fc5b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24608f30bd26acdea70c72a9cbfe3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2aafe42959544583d79529ad04f6e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96653548fa7c196ed0e4054cc69ae4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb623e5b3baecf49ce4063ee013a9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80102b8a1dd7d759372ffc5d1444de8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f755a5eeca67652c74961e3ebfc78839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63506032003aac60d6c180f997d9f72840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ce8c23d4e1b67e1ea4c42e60031d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d72deb240ccd5ed127cfc27317eec542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4cc88229790583104d70900569aa543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211db98fec06de489237b9023acb32ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7655bf34f29652219371102fa0beff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b5826146304cd9d5979d253114c9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cb5ba885ab61c1e2a34b6d1c070c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab2a972f458feda09dd8b0d4716cce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa651fddfe928d2c64cff5ba94bec21749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5258909777ae6e1d795d2276f80bac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643a42385c0ffc3e8c9e735460d491451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbbac587d89621f5dc3125b1fd274952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e4f305c035bada558d9b4998f890a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbe73e69689d4316ea85753b481a7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d17d18a537f0adf80029c4ed7f55155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651d805d71cdd3ad3dff71c3169f56e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1166fb2886fef48a872d91754806c9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec109b5536d93d3a51d04ddce3c268358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f3a133de8bea4ff3e5b12f48d73bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47512ad2a5b630d9625d5bbd97b23a4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a5b11985a2309e06deced8477101761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958620d1268a49065b419c1c3e712a5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e000327a3c8647d685f28e4a8c2b34963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d99b829c4119c424132712f79efc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b5214b3b9cc2357a8fd54094b182265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b6a0f644d12fb6391cf2661a92b2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ae46a52c6989391f9758b6b17b36c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982daa9d630ed5c98f763be7a8efd06668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eb3de10753e25a7dfd559ffcfa1f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066246af2280d63664b3351afa052d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6a2187a235e6672dcbe36c9324f1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da920fc4c8d7b403239de0e75b4d503572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798997462179436a7048a78cef03549373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec722ea36ed6ee05977180ca1a6f0ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993925f63ee43fc62a5ec271c579e4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca15b7f14245a3a3bf901fef2a7f6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f8a88eb13e122c7b701d8cfa7961a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ddd4b76694dc547f6439ddff82c7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48717458ba799e404d26a9035fc8c6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236d71f53de1ed2ff708f7b11f673cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb7230dcebc5b6ba43db1c9f3af76381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ca5185b1b6a1843fc0566873ffac882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326fff70263d3d526c1768981b83fc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011f0136ec9d6dbc7958479c9aa60d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea821aba592e7fb3409d6dc55d0fb81e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d092c129c263a7e0db032499deefa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463018395d8d1cdc572611c09058f7787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6515d234f8c1ae363ff440ece06e6dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823ce8a92c0e360dc79a952ae79e24489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347738c6be57518fb19bb01449a24d5d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ecdac032b8f2cc1a91173d9db1b5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0b23f16df56cb3e3fad73c39360d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8d132542510cf157e5265703494b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc78135d1dd6f5ea7acda98c3be5f4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841331a24b123b285fe239b16567afe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6877c77a4f974e55a388a385881406596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b26b1ae8a6f28fdeae0cc5f28ff76497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa6742fb116a1cc36f06a674241e7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46f7fe506f8e0d383a4f458c0d585a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55c16c65981b319588ac91273d4505100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1194668b8151599d52c92e7e31730101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff8cd36daaacf90c3753fcd4f8cf94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83f6fb0e06590e31a9575b441d3a4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb497571a5c0542294804a808bd92e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67592c817201ba58d2edfb2a85442b80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26314949b2cda3d5fecad844d60b3789106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac60a69c837591a3cf166f812bbe1f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11f2074d5a4cb18f5055c6cebaa1e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc6f31fd35f0d2d59b9c4220235325109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727d79c89efeff8f0e0cba6679726fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1328e0631b64c5f4590494772e443111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48839123117b32a476a2e1043907575e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3444ea86ff187f4226f271fe9ebd49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87011b9703cef29f325b89fffa26c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2485d1260429341897680b286e0f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b9d90174d0a00e9aeb0a1f3c5898c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e383cb19e191adc706bb6d3983cd00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec4a6ffa4f3632fa7eb7bfde49a4e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bba919ca54885874008944aaa085ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75547a13f3b6056437d1b3e975832120120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cef800a89b01a496db87821c68323121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871a4401f5dac1387535abab4a52fec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0553016efd68abbf5adf1e2333b983f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b951e8225aee0a19474f104b5ae7bbd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdb8dbb781ea591cf7859fe300026c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9ec73c2a0295966fd0a8c1c315291126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ca4e56929d7fc1274013c43cc620c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b9a51dc95732193583f514f64d1b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de170200f722bfd2227501cbcd977916129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f7b4acaa76307caece99d212dfc55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7e7f754f93253fcb7e9749f609605131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0ae164fe7434f89ca231c151edf17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ca7f91b6c09bd50f2c055e3ee83a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f09217e4eaaf8ead861d4822031a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb99715f99ffb38f4d2b008aba040e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e1941c74b624a5549ca540ca264b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2c507038a28782d555384d4626a7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc99c11d91f1c0fed41bee5b35c6a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64d681c3188891a9233e0d9dc3a25f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6356c7fe01e0a0dc3ab3d2ee24454140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1550b80b3a964157d119d529a7ed34f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0851cc1f9cc5968028f9314afaf059b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad29659458afc84d1ed69b7bff4b31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5344cf714a7f79b574c91e802239101144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0114c5057ce02d0918d4ae4198a4a86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fab719045b6399cd6c0cebdcdb349f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dbd6a0d88beed8bca64283d1ff765147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9c02f0cd1ddfea31bd86452fd0022148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49658b4e761886fef6f89cd0ab437e31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc1367798e51647a07bd940233b4f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b82c8bc1ef2899e838eda07b634b62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba74ca59e5894b9fe95e527cc4b9e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3dd445a9ea373365a453eb5d16a45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcc92a25d0871b0412ec5ed78daed3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4c2ed6c943375dff6aa3b9bfcd5f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b6964a6e57989b94a9c37c764b844156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16284c7bce01871bcf52048c2b033e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cd943327c70270de3c1de5e3fa38e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b9669d1a65f0484a9a814b773d5e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c757583439f74fbdb4ea7666530461160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f2ada26702d4c50e92115a2b154b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad64e6525fcabf6b8fc8b1b71c06ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5d4ebebb5cc23daf90deb9cb00c2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe76753b60282470af735e348337503164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6997fa1e5f00fe7dc024c4127c985d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce4678993a186bfec1c01062205091166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477538282f8a75826af36859b02a49f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227ae1b66dd343bbb6c2d5a562b6907168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3514078f8fc793782b3b5af0d1082169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48505b005e822e82022aa2b9e18300f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b6bf8750e63e29831cec282ca8e38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf074d607e4ee7e511d950ce03b9117172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a82a5f87f419d6ef35e0c9bbe9b18173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93cd8f2c5743cc622a8851a2e34928174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59630dd16af65c2b5f2a5daf895f39c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21030695ebadd785dc173a09a18b593a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb48ff9fa74a5f2ee44f46dcbf02128177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da4ea3c64ee0ecb6a93439138d53f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e7c6c8389d3790a949dc622e5c1c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda1d54f77c2f1f977139fb655baf32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc94cc6677d228b03be343b88c50b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cadf12825d75981b0d0089ff853729182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230405714defc156a801ced7971ce97183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bf1edc7394cfa2120f6b53452a7cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c7230fc298584482b5670990ad5e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff418d8d9b42058c820faf85b25678186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29b84b44a4f6560608837922009ccb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcc827823eeb26a9e3414fa952b5b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5de67ab0ffcbd42d20d217ccccc20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c703b44b36be5aa19f27a4fc646d9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da29b1d387c8e760a561a7048b5384d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634b7241b78fa9b7a1deba5ab048a78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbf4d042cb3775768bdae3f3de93e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfa016d78e5b8383a73b2d3a0d5cb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9150834aef23c1f58736938b360921195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dacadd1a385c978cca7ae95060fbb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe286612f255e4230bec96c62015f69197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a63657fb84a6f77571654b7012bbc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c7d65b6d04b30975dbe4b844df310199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4117f0b26e77beab899accbc41817d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046281104c721537e719015099d4b115201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51e517c004bfbb80067c8ea9e54b7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e4eb07ca040f8372ec295538e3be8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e05f3c0f069c40bf231c5aeb3cdbc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bbb7e6928133665fbeb96a5301c9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d51a3235acb2c87b8e2710bed833c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1190dcc734fd0bf0a6f9737fc5021207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc8de845285752c3f77465b3330662208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6a805ce31acf3f2150b4d7af4b04f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25258b4ff661ede461ded8cc01bc990d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e97b211bac37c72f45dee5b1cf256211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f71470f4669019b4448f7b59f8e83a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c691b2a3d5a3a0a0ed38f8979b11201213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a22d93b51f994d30026b9c6cdf4142214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196f376ae047da6ce6e4df94948384a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dad18f831b883e19336e70f78971b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ba9a62020e4c88c45952e17c34ccd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b180e4cd4c7ae228f06b62358d475218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f96ff48fd0830c0a6daa8e9191b362219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45721df88f7bc6fd9895742cd1b864ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e269987013b8fd70a8e1a37a0202be9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1b8741821f61b009518b422fbefb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1404c30dae429ea1b9bf9f471c802223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43dee077a27810d276c4b956ac8f25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae6ad56ae399615ea2e05b1e4f2651225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b7644541e5caf45fb22da245421cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da732a226c8d465ca2abf3009361b51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d087bf5790d6acd2ceb1dc3608ff31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600ea25e0de62e7f58c6b539934e2c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b02ee70a1ce5cc09c16cedc1f6dd68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ccbaa505a6d50546f6fc309daece6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf145a43f3fc6ca3e45b5c8c519570f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38761e029d70622d3de2ee67351bc1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152d658ad915c06789ab55bf91c331a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad27f4866f5b5faad522a1bab7e8769235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a628c6eb2fb14d5364f989dc46a109236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623149ae7d0f2b770efdd2182bb1a01237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7ec8831cc44269787b7668b57dd0a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479bbbc91589f7aa2d7392534eeed53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1b3a6ec74c7bb47585676be4a5c0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10b7804d5d302a7754359736e762c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760ddb44f6b081e6082f7dd724e240d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb26c41b933f0f0840f5fdf1b7333e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd5313e6466a58b84d45e0257167fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaceeef797d03f36466843f555a962c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c2ee75f05a5769cca8d939b7402f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148cbc26fd36c8387e41c5bb7ab244e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4d7c8a0a80049930b32a3d8345803248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35811e1f166fb3856c9f5be56014b4da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58579e43cd57c054f8189ade912e05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da58945ab3bd1fa9277bc4ce6431e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1e821a9a7e7dad868605624ceb9e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968344ce1b466d1e06fce1305a3eba2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b84531e2382018cbf8bff98a291eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b48a45c4a28201e6532ee19dd7bd7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59408a766d9c52606bd1fc9b35a02876256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb25071593d5bc2163bf0a2d2c0a4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8554c4d76ed25a1f28ffd41e94774258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59591992d3b3d76502287451192137259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f3f91905ed9bb672d03cfe3ffb43b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a44771bffc9479212fbd8946f0b5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd894396fdae5f00989acef2b0347a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb098db90c32ecce837cecc9da2765263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d984bf78ee7b64753108407863ceb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4b2e492dca77d15da2fc8e93a02a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cf29ff207daf84be8f19949ffa639266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc116a570bd7a6bd40206e747441e345267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cf34f872472ab9a039f00ad49d1ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98150828dd3cb512c0983506d03988a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f231a234faaec74657cfd6c969ae8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163904bb3c25fc60bce36cc9fbab651e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f6e171c75a536ac55db32924729c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71169f22796870f0e7a06be8ef90990273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c02ccb764ab511f3d72ce1fe1bfd63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7bba21c6db18434675a3aa29b3d90275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c0740bb673a3e8b5ba0ac6215d6ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9aae0402dba8d89f644f787ab489b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f3d6813c8b7998bacae74547d199a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4db1f5ee244a11cc22953f27c8e710279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbc09c78eb9bd8d1ea83b83828e048280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531a59f653516ae1bb0337e50c261a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cc02ec0124a11d6ec1e44b70dec56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15183f08dfcb51572698abd5fcc65b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed43e8b067150f2888ebc614d589819284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507709d03355c897e6cb49836f0d687285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a5d3cfdaab562544661adf3024095286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163acb2eeca7ea478ab1a0a6b3c6b5a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba624b51e582393a5f0207be10c6b498288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19140f549f582c8f9db61c80579e38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f588bb783857f4e6ec94cb644141d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81840fdad42561bbac6516a0e64a2557291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f9d49b9d9fb05db1b0b09c9f041a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5d00c8506d2c183719f0d944f096a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216508566b57fa5f5bb687140c7c5c5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73fffa9db6c1e601a6ed0d855c5ab8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5d3733ea39ea63eb58b1e452e0d79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce47548155ab367ee541a0e7057834297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccc9658bda7b93e2d70f4950b94114298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a31c61e078dd4994543f4c267900e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae45513e34abdef4e8adc54b8f83a3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93116f80f6e704ef22f8c543a0853e3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570afda4222ed1e1c7951f6c5b72f58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f05045666d9b453d10d5b06159331303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9814378d1b89a763d8f6738be734f35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9708bfcd18cdf3162e786cf3685044305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb5d737fe7037ae34debee0248e57f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5aad6f19769afa8f5ab3d815e9bf8e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61cd6bc6c123a200e0d793500c370b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9229ee1fb49fec687fbe9d5469693309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa031c348ff2af8cf85ab5a7d7fda5e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77710ad386cf83c18b2f28c6a2e7a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5d9b0cfccca5453e81cd5a721064c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d6e2599e0d2f438034547636c0475313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b94c14c52316eaea1036c59ee21e38314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e391056af7290e79eab261f65fd9dee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4a22c38a0d6659055e0ddd80af8cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799cb557b6662910ac0dd4aa17d65d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce075b76591ef9461635e5f9bc0eb8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35998ed0f79cfcfa11578f0e3da6127e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc2e06541088afa82e0dff90adf608320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bfc9a08eeced8a66af4df012d2189321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cc5c26d2f586ac6d8a9890e26aeb3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831aadb720984d22445d28141f9b0df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d406ed3cc88a5e33a4d37d2122b4359324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51450cb5b02538272ea607542631f05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987b5dec6ff2b636a68ea61486cd1a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a86f7ec7675f4eed0edb26a93ffae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a953849efa9d5ae4f9ca22ffb93a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c507064f76de8f156b57598ffe257a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff640b5dfe55f9055e3a1af89d9a4d4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a128096b47865cc84aee117e3152cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b676ab731c73642fd91bfa52f33bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12311a7e11ecfb62b015804452b114c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f140d474d8a3fa11f02118323902c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ce702c55856863b7d50b927fe624d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b6a62df6afcabcd946db23384f202336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486a93c4fe7d93f63cf1c2e48aada74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201f55170e0722b0d55c157a5a8e6f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c9e99752ad737319a8715d9c471b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cee628ffe057ad69059d4560f2aa4d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5ff1530265ccc1c3b44e5f4d0bcb2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70be4fd26399f5f971f07ebf6aab737342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4b62306ee11e3095d9faf7a14ce35343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e51a7864be8bfe3c03a6f7ed66485b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01619660eecc4a780c18c9a2c63217345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749941a0166182331313f956069cbfa7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa59e0b36ecbb8d1a2ab429fde51d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6313a4a043caa811e71e175990782348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6267bf6b5a9bee911194c4d30b14b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7757ababea13d4d18f7f1210c99103350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fd6e3da73afe599b50e6b294fd2ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69c1a3c56438a2d1f154b117ecddb6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ade783bd1f68fa415c17cbbf3f2cf0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843fd8688bf05aacaf5f95925f7bc18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4f79fbc00d08b0d4e38a0bad58681355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde394728c5ef8417b6e993e76925ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73cf4b45c091486fadef624e6f6a0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b03a05013bce3e32cdf7fc5f3d81f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30ab2b01a2ef745fab671f9e27f711359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ad27669e18f9a516fd7f1107d5209360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c12aa5d8de340e17cd0b9fc59aa49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba309e21057adf064a8cf08ac47904a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7167ab3c2bed19f9fedb3c6b024265363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8001e2e72542f7c7415a9819c8e728364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea6e4a40b03ce916f60f5150efe255365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7753b4c705a3ef8e1ce796f65823bdf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67264d7826f7f1fcb00347ad4ebba7aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8de25ab7dab2b26ec0dd5b399a155b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdd82fe8230603d3ec5e1d33586f49369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a83adaf0b3639b539b04020921af6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bafd9d8ac634464a75b1d2f1420791371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268689982246bb29356ab9b3b12b1ccd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e444c2d3ea9c08139bf4eb42ec60e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3879ea81030a9b4078e0373010458da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0123501d69aeb13c85034e3d0261a81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67f26d89d00b508025508f99025e07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3796f1fd0664bc832dd989bf61efc86377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a934d340f37b6b9dcfb6bb8394d1b24378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22879ba7ae82050feea5da24cfb8690379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0032fc7dbb92ff4f92b28bedf6973380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997147c7efa72da3aef430268221abd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83c1fa53745b40a0b90b1f25a3ed77382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065bad1945dd5472abe675bd57c6734383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7076d96474cd9d9d8b13d6509cf64384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78e93fa8c2d712c959e7bb8ce5a4c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2599920c7126408b71f5f554ddeca3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925d8885f8f7026079d51fadd7885f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d363864db949f9a22be733e9bd933388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dd51887b28b02adaa15b3ceb49420389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57deee88153de3321913e4988712f74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd9d97cf81cd07cd0deb6dc98a8e81391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f82ccdcf325289a34a47f1223787c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b13f8be0765a99e61e8637bde8d219393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a88308d73100740aefd724750f691394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fec4622b224558d9c1e08617c1b32c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cc37a70e795f28ff7ef936737d1ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a599c2409b73f4c78bc92e9ee6be2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efde196184b0533e7512829c5d1e3af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d2f2d769aeeefef305198ba7b7cc1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0ce2d4d0de1cbb971845eaa95f0b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89f7d5f3272472cf684a683b64662e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa5b8b6069217ed21d9870c0b8a443402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b781c351ca5a126d16ecc7a88e71bd4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a997d074fc901bdc214301021748083404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e510bba1ed4975955d0ee5424e7e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea170d05d6f6a7d425e73c9f14ff16406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96df950a9b8800202cc3fc0354f613407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec713a5f63a77c0673da6ac2dce62f17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aae44dc69d91def435f68f4edb078d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ea839f30644d34a5c0c9af0cd1a02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178f79b7b18cc5c8842ab260e5c162f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9df12757f7bbb36af9b2a08c1c911412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00f497f95c6e8bb3ddf996166953b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d9375abb03879e5ddc2c469a490d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ab79c2fd664f11946276cfb2e4265415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23228f276934b1d55997b226e54a73416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03be537a84b28dddf4fd7311f52e4e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a61879c856bc596973d458abdec2df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ada701ba3307e7126587338cf4ad3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ac496dbe6f03689dc9cff145e830f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1844e690ad665a266d6bae93897dc64421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63cd0791f3d84acb270c1826ac243b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0c2940daf46d9ade55ebfdf1f6178423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f6d3736da3fe2e4be089ff82e9851424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af711dedd04a84b2dea17a92b0efe7af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648705cd1415c4e36d7f15457c82dc32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16ad8918e1b1da4d90a3ccc371168d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30feb03b90b34a88254527d16522b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31d01cdecf2fe2e5afbfe4f7d3907e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5defd24b00cfafa1d6623b970460c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8680c51b0c43bc85c3e8b5cdd175d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ca264638e0241b1d5187d5a53ebaa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f0beeda0f80bd14e9c9b3c6934e62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d6ed91d228a5226419aa71e823b97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470e02d85982a620a321aeef5b9451f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051ae390a88db1d6b83bc800ce40f10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d946ca4df061ae325997bb0aba9780e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc5d15d577e96c1caaf0955d4cc9a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0c6044dc605f3f76f0552ed29069f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22e48cb5f38e790fe839457aa131f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201a4fa7033c37bd1618b778ec34a8e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccb26d566567b0b0fed2f32fe4985b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08228c97ddcdf746a29760d0e43cbc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311a45ebb39a569588d9d92e6a56a2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1bafec0ea5395fcad6fa14fb1c1c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e7f2adbb57ebc35478c8d04255f93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c992557ee61cdf61393111f46d1d2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c568e469a7161f035191effcaf88a1d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ad2e9b0f3a1319a8931861a0041a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab51be91d1a6cb33e720c8f6e489403450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77853c38d3bba9299792da55d0bf67451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6168645501d13bee09a65a012cf68d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4ee2e127b26501b835f4279a53d8e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40917e966bdbb8777857e188d345d379454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371300ea1dc35971011bf6e06fba7bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc19e3ccb2067cc933fcdffbbbe7469456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d676af3ddaf5e4c333c8cad0a1666bf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0d3ff3eff761c8dd6237bf6efb181458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca28292abee3082264943f6728651f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b33d3b1cd4bd702c8687e072010a56460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09722e282317c6ed3f1a8beef7f882461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2e8296e0423f25595f0b3ef80e3e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d8f631338addc5f132130bc6b551b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1943e870bac5db68dc28594c32552464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1c10fdc4f4474730f3d5d77fdddb2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950a9cbf862035ea9ab07bdaef598a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e482885e21f3f0bdfeb4a7677929f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87817e226babf158b9062f1116e8f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e899388d97afaa72493c3cfa2bc279c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d54c09331650b587a411f42be6a54470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa19f0ebc3bba99e5e983145b2d189471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b89591cfb1bc1c159d2114f95099a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cff446c09fb28c0a0d68ec29939eb6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f234cbbe9342c79d00121851c5ec64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9da3cdc3880e500c0d8c93cf9ed5d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7517e5d3ac522156f43d789c4b719476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a6516a86920e2a21f519dd575e11b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e46e18c5fb1a5b2634d3005ec9a1d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c888c37c0632a7f230a7bee33b16b1a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72268f25660a9f1ea92f1955208029a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b36522727d825db01ba8aa1e6d85d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caa0a845945340f2f99ffd3312c786482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1d0a23f6c8387c36f3e4736338f6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20131aabf63762e8c1f74f711cddb27484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb2d29a35e8b424a00d0927fd22e02485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec480d1e58c6e451fbcbffaa7b23b02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab46d96c605a15b7b54a9cc58813b7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68612a32af3dbd459b10d163e739bed1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6f393670561a27c1c80102706b281489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa87e16463eb682d32ebba90c20899e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d4e49f048fc0a809afcf04f8296f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2eccfb19db9909e32f9915d4d0b5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781d89254cc860f4315140eba7a5c0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7138b4da7f0ced73849091730a28141494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007a7de6b68d02d68e05ba69728eab4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f32f959b57c527fa1d03df5fb777fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6d48de19eff5c6f6333dfe6d80a31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05382a6da92a5a2ff32a561a949c359498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fecbe628dfb785bd2615a6099524f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7619a36d834691110dcb986b55dca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76902693a185d571228baa3f7f8a68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08379c60434af0d4c014faf9429acb2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01521623a763a27e7ed0a2e71371d6a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154f3eedd4b80c3b60119b778623f25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef88534fc82b8ae1203e25b88d0b37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd85f36e3755b9d46087856c7efe60506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f6d1b0c432bd8313aedf43216ab89507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8d11642ebc640a42f7a34c14b4d47508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4494740e1145f8776f549e8fe9e9767509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad103af94c97f24045ab09768fb1e1f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc25339bf07b6a7f5069d253f88d2a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a6f9ad56e4334cc96e3326410bf5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593d260f1e2bea40586a8255f7a6c62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5743f29767f4fc1e71d2ff3b88f80a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d141d99c2403539b65ec20726c8a0aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b7388778b6d202755c3620977bf3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c0584f88432d8954fae148650e1ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b86c80a7666b4c2579fa1c611dda4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c53cc63654b1ae5e4086e26815667519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360f62e178de21dd59e0e38df87e8f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1b2c89b97ea76a235d0c22a3a2fc7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222be56bb0b5b6a4384245e8011c638e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ee70a286bff47d3a21c25e71d9c21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc59b68784e652d5461a8e37562823524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ac462fffd64d311660d8238278760525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3e8f43239cb8141bef0e80b987ea1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5558bfd98511bdb1044efb979ae84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33b74404f3c0cc20820774adaaa9b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603783ef071bb3854ae48fdf51f7c39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ae259408f6199505b06e95a491b87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7a045d9a453adda9a3c388c9b6ad1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587db07cd29a46e3b54eee1d5b5cf68532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307353a662ca343649c5c6fbc1d6b11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f04930bb61af28d06527c04b978db6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88ea48182fe8ed6aec608a82c047b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c521d37ad690f77fe1b8137678c7ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf839d54d6ad1f1eb0d23cb398c2a07537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35596f7ce3a89a755e201e3c8f8f5975538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b84d194d2d96df319245741e22481539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46704a0b1490e8b4b58efdf02973b0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9a22e28f067cc36a2ad56af4c09d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135af935b1b0bd5824de787868803fa8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d625a577cc3dffbd6b63782f243dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790b71c7f081ca6e53ca78fe1f62b48544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613fca51746505afc20d28879067cde545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b315ab645ac84061b49a1f898eef0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a8da01e7657de93d9184689977081547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301a148cecf1900eae8e6a270e4f5a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e908e20afb9d3712684cf960855bad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150675562a10feb82f35049c6f006ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a149e5e5edb1a584c9daece768417c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937a95e261981a0d2f61bcae2b5f758552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31006187593b94183b201e22f370907553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666ea9e610cf8e4fb599cab3638c5dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac4eaf3c26b8435d2abe64a3d74aa4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974c28492f4b340708a7334bf3ba02e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768b14fe9f5fc9cbed99139c985d82d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736e2fc40966192854fe06df5354ad3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299c2e463ac16c47a0e5734d9c60658559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d5342e2e5372cad539ff7c957c044560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729f50d20707a1d989c8c6e6af113fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fef0a6b0f54f0245d08173a076054d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16bc236d3e8f835927b0403ec2aafd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e66d6be9a0cb5c4e3803caaa7ac6d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbe966cec2e3e578aec4294b8f7b55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa53f8a1149b9ec282c007f52b1e76a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa639689bf5c684bea1fe89c0bfd4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d9a75b38e767c97d8cc38fd0ca8a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2a3149e81594b45fa0f67286eceb5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ca49f5645b8aaa502fb037ff95b33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58184ff69f1948fe176fc837858873e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f05f2b5278c02c517de3bfae4ec03c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63131795e893530178a2d6c70a96ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3acfd53670bed1556a28d17db517ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20290588cb3b04340dcb8d91b6bd2780575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58addd91105e7adb3445aa54cfd956bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c7d5b00b43abdabd5578d5044e1db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4322d517564964982c235d603174842578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac70fcbd68d90db2d24fe35e21a62e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb515c15dad26a62ea6ad798c53775e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e9bdc64b45aebb3adadd20d19f428581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3b19546edfcd008f7d260a091c403582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a819f53a8ed531f132138b931281bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130975bfa423823fb9b967cb1f7b7f7f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f84858cc66125877a86ae8299dd52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9642f23719d80ce03428b596159801586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c243a46a5776e02ce100d9737720bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b278e1277086586b27bb40b3a00e5f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c3737811b631c94426cd4f2b4f85b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266c2ea76ed7d7f9ea861e8b0308633590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9777ef0a11930f3ee576eb85e3ec1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390de70ef24a8641b7d2ad82cb4fb1da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4797150ee4d9c53b1282f2d6c15a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e46dbd05f15d286d81e659cc9aada0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c0680c5113c7873209382bee1d476595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb10319a872dcbc8ad5f312afa87c90596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fdc2fb957fb7fc190122dbfffe809597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1def944f28385aa6b9e5623ccbc805598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2285e6b516d7d1f63d53bba2d7795599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692d7a78248b6ceae52992cb897ed2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f8ff8ae448650928cdf62daf7b93a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93326ade81842974115b3fc3ff8e9c32602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27d885891a39c347f4d7d874432c4d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be530d94fb23c3db505efe5bf4950e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d55ba9d617e1d25a9ceffb6fc3c814605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4962d89e873cb7016df7c8f1d48f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d55b5639a2f6b8f651142e1b0d097607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65de24aff77f5c442c7b56b9ef37c94608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce1e7b8c4ba909b7ba939a5b9a6403609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32626540a1c07a7ebd794dd2795d679610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcf08debe14901d5def7c4e287ae0f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bd01284f5a375bffd4f8170567c36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc6b7991b28029dd0da94cbbb0f5fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee284d5ca6ba50ffab567b3afcd5cda1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46ab2680227eec48ade391c75a2eff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92623c394b6fb3dfeff288214fcb7e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8159490d8e0810e23d02a8f071b70d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d623c39a64755a5bc70be0dc779144618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c46c9e3378c523d52a1eccca30ee17619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c584c70e57df0ebad0b1078fd5e16a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fc7562629eaf4a3e0779d7010463a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80898008123a13fe3c213a83be9db3b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152bb9ab53ce1a5889046544f872df5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea765d4267084c9b9d1dedb7dbc19e00624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7d29289529b04514dee0ca815ea9d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a93761a7a97f8ae53e7e44e320e1bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dfdeeb602832a4512c739321db43a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d784096d15bcc440e58fc247dc7a11b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54479d20f407361fb6aec30e9f91ad91629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a9ff60a1f475288ab15a5ed869dd9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5847658372051f939f0b279a56ab81f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb000597ee2f5509139af0a4847833632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e34130034adea58f480077db5adf6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca592a3c4cbaa2ec7fb89ab009052d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40841bdae19fe7d8b19bf96acb55b4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9285d2d3c39e79878c7f7b7561239f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd21ce107c5a896e017e1fea330da3b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6aef88c5fc4b2e9c9cab9473eadbd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e062a09f707fe0b79fac2a9153652639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cebe9da408b053d59d6cb01e93f91c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4637aa9aa6da3ce98d1c3a1e585e5b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cddc262ef157b49b5bbf08f190e508642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65653d9d40150935c0a1231c29e45a31643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbdde6d7e5ab505e16b04335315449644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56222a053e2bdf6f4b79797b4187d9a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c60cc24cbfaf986c33c89bc1f8678f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76ea2b7f4cacca58743318a096dded647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5321c8528e29620c508d89057bdaa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e714b757416ccacc61448e9f305fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522d9d91c4d5cb22deb84d09bc3d9c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c4f84db47df066064a52496c4a012651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec5ee3ec589d6ad8e1e60e1f6394b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca20b72f9c2584565b78bdbf5e5148f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b501aa6592df2a1d0d4b61627186a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d93f639072927d5525cc7681cc33b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de34f6c2955375eee3ad08849b76e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b379f2c17e4c95bfe945dc79c1757657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661aaa46dfd055024ac05590a52eede658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaf4573b44e6775206cf38af23ce0d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd15128840d5953ad94705222207a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122469f1787e5bd5f6692db0be73d50661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5727fe0e88db5dc7ce29fcff88eef4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076db3709c004fc60a36c3f8d946c2f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bd7e0ff1b04ec6ba30368483a9e43664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1911c7b464df898e5cc4e68b7224a30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad22b9892f5676c55359b4437cd99d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c224ded398bec437ebb32fb815135bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a3efb0cda5dab2afa8563a441ee7c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa09e64bf8b6ca09150b44ab10fdf9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88afe9f1e1e2b5b5434d6824a922d6c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10c8d218d0a8286c6c991e63bd7607671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e9721cda0b5bebf2210c4b60493bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a65cbfd5d598d6e9f65f70f2e587ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da4d87abe331f008e92ab41a9995e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f7f455fe6650d307a44a7b0d7e24e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76f67ee5a15d44d04df881fde591c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e558d87a96cd8b847b436a5dc092062677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e430fd095d21bad2b28439c34f6df3f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6ba117540996ffc662b50edf85f0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9625c341d88072ec39a3e56b9a5b1d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76820538e1b6124631d2ab6da9ead71f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3199721d25fc9b901752f8d2d5732682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045eb462a10eed58cf91191be50b7591683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938344d0828571889473fb6dcec72c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d571d346953ca6e96d9c28c6924572685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b553d64eed2f4d30f2f2f399ee891686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd970a1c9b63f2fef30be2b895acd55b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7015f0e195a18db1708f173da62bf0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec0b6958f25137ab9ec9533a1554ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2bdeb0b8c347728da393a01a679cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163843625c661a9ec2e89920074d557691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82ec7af53124cd44edcdb3cc303b5b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fca87493cb6490a23b9a2466f2c6ec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ed4da85340ba5f5d02765fbc2463c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f215ee6d0e9e8a9eba3db44bd77041d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a72fce9b8e37fda17fdc3fd4c375d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7d0c1cb3f1623526af665fdcfa58c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8e591500e84d646a1ae71eda30d96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ec675b9be4f7a0b80ff1d2cbba8ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f53221ebbcda0458dfdb330301b82700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e207e577e86203f7db26d262b909c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ec43c19510a703d7352ca55377f42702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e4b4fdb2d786d8d09651c7747a555703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cda7c14d4c51053eb5d153d9c87ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5253ce7ff4e75d5fe3183dfb1e8047705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ca705320c53d92e357fba2c45d70c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de69289053cf11b23c8e2b3eee4e98707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00018db5257abf51c5577e353a01e5a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995f25923f464f1c09d59bb8b935fc5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1c1d1374d6aae9dfc7380f47acd6f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0ee2def311db21758a870b94be3f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faa017784a3d17edbdf32f604058a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8861e464cbd2ef31302b15cedb67c14713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e85a01e39f3bbc16eb2c3550ca0166714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778add5201bb08c333fe1fb31bd15f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2bc71dfcda0df2de7c1a7ca5b6917716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ed423b7955fb0b47546c630816358717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7c24bd7a189d6183796a1c23f7050718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0f95880bee376853581e4de91c3fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719ab06eb2f18097bd1bad5308f6f5c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ab3438cad00d17b7e514d5b6e6b95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56be3f374cbdfc60c988af76fa9303722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fc05b1230c25a19e0e2011b81ecbd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ed46bb56a530496bf671ac253f26b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d724ad1d8c5a69eaf8d167cb27a21725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9289c8ff79b4c7f721308e7134add6c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7024763a97f15c40e7e047ab5f2f9bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef043884715cb850b3211bdabfd81b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d6f9bbefb5e69367ddae439ed6759729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba03eb8757a831e8c259c6719dbd65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c52a4bca873dbbdeb2f95bd00a07a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453afcaadfcb973de2e1109f0b11995732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea014fc42ca3f1f573eb82a6ab0ffb5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad86a0ebe2ec5fd6a175c8afeb09679734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b6467327629343180726d4ea6d7cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f872b7948383160e07a667c476606e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4921d31dd51aa53c5a9e4ffed90015d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8805df525083fda38e9926a2c6111738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479481625c6175b09c888b16e05bffff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69903ceaad527e000a7dd5b6a65dd433740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054126e9dd0516f03228be2010e0eb9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8b586fac74b0de7b546708903c0bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea466f009e549eb3800bebc9ca6b884743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d543beeec19e3d1a0ad756ccdf5374744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69c429ff919b95dd6527ede9a97380745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67948e7b06331c0aef190bf6cb73a22746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f094f3c001f74b458eb54aad1f6b9a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b2d5f0e8b1fea2823a363265a5e21748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40700297c11a02255e8569d502af7363749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2876dd7589e70e569c68457762913750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f978d537146105f95597c5221348a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c89cd6eaf84d077df54bbc306d192752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904b450b5679266233e279b2daae4cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9ec59865cbbf4bdc1c9443147b272754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799ed3ac3e1a5b6d10676f1e723719e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124397e963fad07d29c2f7d5bb76d43e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce21c739d530712b40a1895befd3fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e96b5fda77ddb43f5a128522b4447c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2967b41b1b6446383566720dfce1b76759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fc415e20636d8cf4c4a7c588823e4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04b79a738520474759ed220fefbe10761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c8c75146b3661ed31f73e9a3ea051762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd42c2b41d5cd1463638f31ea40d29763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcda71dedc80ac32f2143e6876efd6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1908bf6b99357668050a50aaa4f8870765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b94cac558d0b154da42d7766926a07766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209da586d1635ef0aa477dc7e37967d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>