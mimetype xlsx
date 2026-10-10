--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26018d274ec5211df262b81c32ed2ee81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a8845a3f95f62dcc6a8bcd3a218ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348e8bee130f6e53ce7d912f62b1e6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53376be1fd90c879d9931a654ffedcda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163082026eef4197043467255020b72a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672397543c558024cc79053e442213a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2c1ab4eb2ae72594434261ab77d0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7739cb9832421df86a56bed03258358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834fa8a8a8b365130979ca7f5a27c9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94d3ee520ac9276861b8e3c1ed095110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b94fcab40e101903ab0b4b597ae13f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b700e5f59ef4eaac379e33a21115012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd479aec286e4e586911c3c50c20c8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f7d75f153c9fd81a3e0c3b2fa7f6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08d8a9dc5471be618db43871db1f9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c30b46fbdb20e1d2b63a7273afba7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd54efa430720eb9dd5cc1118ab8cb817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4474069010f4a93fc58e898bb93d27118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0daeea0dce01388aec6f0b1fa09ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720463f9c2c2f61d0c0c3264c7f016a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d56ab04cd8c986636b0cd40f9131021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2df802d55acc2d699eb89fd551df722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f03181cdacc6cbd687bdc1f5b4f48823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe33543f71b5fd78aa3f74390569ea224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580155959c55ec79464d4fc4b9d1dd425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ffc910c9fefb2a84c2deee1e45d4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346834faa4389b2f29ed7ff33cdaecd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cabf2051a50ec9ea2be3679a9497328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f021b639c1ccec425553a01cef1af0829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b760577c95fa9eb8a14943065eaaffa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d74499880d1131029d9730f333e78a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127ec4e7b8b21ec336b2761ad85863232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a8ff6eb1a041f7b6791f1d622746433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0638615224ee766ea24cc6928fbd32f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d87bdc9d357faeb8f9ebbaa44df5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326dab2fa6f7173e34ba8b48ca1a48336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1ddedb557d379def69f1a5931158737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f53e345ca746cfcb723d997043c2ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221eb937e832631ab1337436221f22b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a141079120940856819ca7909ffcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddce7919a606f9489f95c2a3c690b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48907ef8769ff7b54f849431ab59fa4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cc3e091cbf947b8f2b9ae138fb30343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951481d31e2b758dca43673d3b4df6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7a2a5f333da5f3671d97609f0359a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58926aea96fa96746e9671db867f0da246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185b567b3777b1a4785023d1047e65447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e7441d60f7d995411a40633a79f1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d46dacaf98618be04a60eb1e5b78449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417a9f532329ccacc3de3d30b4608cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3249a3276cfdb46be316b0e70271751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d13849e1e8ef4616f601910ae54ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaab9221b877623cb14c4ca7c8009c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9c5aa996cf061efca4da95031b27d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f907406af8d561ab38f9622c5a441555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0e7ebaf0d41f48170f311d263126156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63464c125f98eabde20022969d336e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81465cbc8e3e4a845d86f755fbb32858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8430431efab542a969c5b2ab86edf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f5d227435f773ab344cef0a3c086660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66653d14f1cb6790c6f9ae3fc1ef75b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971b7b0a440e1958dca5aebb5d91acb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ef5e9251318d23ab2b38339afc12363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e374bde3764013d5f40e881517237d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ad95edb87761b4a3ced573b42211d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e12a00bdc65967753db6549e76a5c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a94ac274629e74be79141954558d5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad31c99bef8fc9dcb022f302eb1b4c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58477657f53e168f8333ee90d808c73f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf429ae290327187167797bebe83138970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed223d285be7b4e464fde7092b34e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9e0f8f4af8362135875486423753a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f09d4f5ceb8c33086e3e0c515c53673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5b7e5397b53d43bfc0f96d13d5e0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569c7f99cb80b1a81ad10a034a74f0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebef6cea80ae992e18abda6547c6cee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a65647a361482edd116d91a6c0557c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edc884edf6e46c2268fa4fb1d573b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e486f6f598a942c4745b4a7d240d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad87360057f923680a3eecef9309fb080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372abb7c940cdd6e4855e201d4dfa44d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbcb96bdbd05056805b9f665fc287c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ee74cf3e7c6f72afef2c0a2e3984f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1310891df73403035beb12c190c1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cd642adbf65d8b1607ae7ab90d23485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72171982f1cc793f8cff43ce284b340686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cef15621e4bc57d7a9e72da9d84d3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989895210a31cf7dc619c332a68477e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bda68b1d66896f9368fa01db20bcf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc6299fff436ed3817d0f03e9bb35390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3114764158f83254970b9c282cd93091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed787393aa7cd0d98f1992d79008a92d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a1d04c35ddccb374e119c0d1be45393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863567610365ea2e9186cda38b7535794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b93a281719638ae297e9f53609470c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac823ec231cc49563aac97dd4ea7b9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914da8a61087459fecc86fd8e38de9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa64bbb39d985329977c90043869d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4063e68cd9ee38385ad0d6d28c632d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9487b3f6aa6a4ddf246fff7271b8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d451b3968508154d338b101db2b890101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1006702d0c1f8a1841831f9c38836102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109a7191b9f97c93547b3477b6a513b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d0acd8a8360197e76e52914b76795104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805f291f6be0f6e8aa76abaa007e78d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709bf7fbd11e1001980aed7f8540e71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315607d21b2b51434dd260571b07dd2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dd17cdde3b77b5ddde4b63e3cfcc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c33c641ab92d3d8c5e876ee2df56f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cdab131fb5bec558a3030b317a6fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e4032aaa3e429e80486f2c1389884111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c52229062da3e2ea30cedbe7373a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ec5637d7ed8875d29011ea9806697113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea06f4b07de740146d6a3725574c1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20271c3e57d1ed4b01ea14156f5361115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0a7c043a2870bf1b73abb5cdb0d21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b858eaaa04b2e939796546b2f551bd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45560b275205a338d238481f58306b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511f3d5e35762fcb3639a2e8e06ce74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d4e629cc01ba4889b4878af6700d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f99511cc1ec6cf12dfdbb28c15a591121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f305601bfd71989952a76d1c9c41dd4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65be37a704b27e195738e811982ade3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bc3ba3641e51d2fec6c78e63728ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7198dc923a35e4e1c1cac4d28300d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e298030ceb959113dc934465560a6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599940bc82e4674d549abea8b2bdb83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1466e43934fee456b820b9b160bc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425639c0dc1f4369bd52d25dd8746b5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490d231022391a89d449ad105b20fbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97f3ea75e934d1053bda00ff59ffae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0400d7c1afe7175e98253d3fac6b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f3825750b93362b4cdd2a9f72f6ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcd67442d85c3931f316ee4699b2dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb88504b353b58c1da0b2afdb2bf17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5326a92770c0dcbf54b2385e925b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c94bb328f05bbf8b298c572f68ec2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5415c1d70c146522f412e09dd2efd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cb1b04959df3d79d83bf55f3d9aff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165806ac1629df4000d1e52fa183633140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639dc948ffabaac172b357774535b71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b85930d07925b486d597e7129e0bc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bb59cd791906dbe01770c17ea4d4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ec9107400a77595c7c55619028945144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcfd60b391456de5519fceae274d3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8532f34691d2a25411e251e0428ffb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f35cd7db4b3866f8dfcf74d217c535147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615766cafd28462b5ba7080bd19dd76f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae433a1dbec813c89cd1a674e9f36505149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cee37c0755f6296dab7f4e6f29f12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71e5ff94bb56cf1dc5aa757eb02396151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dd4a89da868cb7e7c248f10d186f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb7e37bd1af93307488b2968925b73153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0077bf4971b2390f587df11ddd2f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af2c9a02586cac4de293b24ec7f704155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4586e62ae92cd6a13cedb243c1e35f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7eb5f81300c66b158b2558d01095c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3efb439b22a79ac338227c2aa7d47158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d205f03ce31a25cf5c9c504bab9af1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262390c9aeb07959ee0f6f6adaa5cd5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0ee6d1afeca7c100cf1b13788f81c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661d694c9b33ffd4b06f057e4ec597c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65bf03026946a14572ae7b757eea6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116835131175788159e9f5f8edbadf1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a0b5d44a0e14d2e0508212bf83dae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc487c7fbce0a3a1c09ba3366d0922166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7754de0c765700d48fc0803b46191167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5418fbfb97cdcf084fc730bd4a8fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eca38546ebfa2d0c8785ae0a2b050169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93478c952cbad63883428491194a7f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fe85e1e2874edb947defbd49bf5f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a73efce6a95ee4697a0029e1b72786172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1c949f58615d880db1dc8f4f16c54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af4eb800c704351031ff1e0b70f95b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f54b9a31ff1a8fd730b2c716b03267175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f1ac532481492cc4e7e6a51a73f73176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982e028809c0d588fda4a0afc479d18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e842c7eedc8518e236eac642882246b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4e828718c64b29d34d3423dbf20af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2a78427cdd5fb1cf5944616342a98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063f315d94f40deb474d8b89e70ff54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11916c2cc303de8cca6251227a9899182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b654681e757b29c9e4d4a0594f9080d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af59d70228bdc8da8a40a9dc38283e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2e3804d6238af9cf1f281cb40a919185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536b149ab1ffc858cfbb27e84a92f0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130963320ae45ae501bd551ef496217187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5bf9ca0106f0815eb9c40b51e4eec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285cbe50049edc01bf78a3c5e3808a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490bb70d8ebd16d148f5298ec36d0a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a75334f5b6d8c1d25dfe2933074a05191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ba13c1e9546661d32f0aec64774bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84535606e6f318dde4168e4631583dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528b4a0b25ff01da1f32eb6ba0d0fb1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f5d80d7e84cb87a1d93e0548681af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e5e5dc3ae17875415cb6f80e11057196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2100d8ac7f533ea4516d326932c35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa241c15f72d7a65674fb01ad06a1e38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3705adf49f56dd7df990a403cb99f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae352f4c63ac1fdb423622af68f83bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b90def8013a3d5ac62618e57ffa8f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80092bf36874c7187d1c5030682214f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd460b1b40d13d9a8404a8102998f6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ceff3ed9dbee42611c8c03a47f337204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccd10761b526562011bcc3776f8718205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24649184668fcb2842d7b6ee7046c234206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747961670c1b86728db9ac879932db6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b560d513b4a4cb20a2cbde1716c81f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404c1e27c8c2707894126c29d1765ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ca3fda9d7d3adb69e10e1d029e1c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ce2d3e00e7505fa36fbe62d61189e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb064d36bee23b7f38a28091b5fc989212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424375d4bed63f85702d58a09a43b240213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788a6f73ed9b6d28054a5100e79cb85214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3da0572275ffc4084bb3a8f2238aeb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310f9b6b2b4dedb748ca660cf744f85216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e30076611994551c454190bc9453f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b64e79268fe0ccfbc1d9b91d949e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39830efa6879abdf4dc4a6a67057bb98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08e1ad9a047fd1aa356e80b61d0882220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f6cd17f8e0af272863251bb4bb381221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2f52147ee6b1f7ad55aafd1156d54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6057c2f01333585ef0bb9839efd69b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab546b17170b514e2953041dc1518f4d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e81a99f717bf96c615e22a662ba63e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885a1be76da5fe2504e6a6a6323e54e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e79c8b40df9d587e14be57e0a87bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb9e5574a51cc2e07bd6b8eb7c53be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86126fb144897381fc953af536ffd203229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3612fcb3b782df7c09c713757628e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19290f63793ec8b26f0357b6a4f868bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a799388f4e7a1b6579e8781fbfdb9b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0440bc48af249683269b6c09336fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8614a8f0d965443f84317430393c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c30ea4382f49f25c13778e785c96ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d006c3896a30be5b590f5074cd240bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f025ddf00c2def8fe455e99a23c4d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3b9bcd63f9029519011a212b995b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8fb5585d957c4403a2b4a5552f97b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d9d3fa89e04f54b6d31e9ae949f86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533feec581ec71c3dcb48b9baee84178241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bcd47240f26db96aa36d9145cea35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d80b853810fdc65a3fe3511d8505e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083646733a7395a18a98e08d76841ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59465e28744e6926a39047b4c3167117245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee763cb39e3f4910df0f6086bc7250c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b80f18e84177d5c0648cb5a2740c50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d78b7a402a1bf6c1c865ba7ba286c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67d25743cc1c166e9e1b7c25e5f057249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef03a3f39bdd151d284e492f5dbcf92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204377cf31a111fcddcc4ee057a41e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64973aa8cba6447852d5d895dd35f8ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70100ad28d3ecfdd01859339948889bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70385a7b053773c3487c983190f46f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415ea4a3f76f7c7ddb98ace98b0fd08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4709006636cb9b36014550507d9d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424170bd9245df3f5cc01460d3599e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32b88bfebbec9ee7278ebd09b556db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d867794c7db5fd15585f0fc7066e28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704b40c9c8789be537a21c9b0161345260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3f732b31e21d27db161a5abd3db1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a72b1df11b82f7b5cf04ace29b745262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6153e510df6ea76f31bdba52c957e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdc97992f62f5f8139ee268ba7c19b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2640bf1da1966ee68e755ad39999014265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5fa5ca1b41b7b8643150a213f98a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8281209eddcc70b194f6d29c3dce4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb6a6e2d0485caf207738fceb7c896268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5070d6f8754c1ccae3575e7302c339269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28e3abf5abc90c3a0c172a0e77e4e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cdc3069ecbd6def254f20a8c21a75271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86360f43035b693c74c8b1274101c423272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058e8851a1ce879ad557d48c2aaff58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d43336a2f95538f802ec28e5c6d38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547572d37837f8ddce64b1526e02fac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a1fb848c3f59c3ca32e3be52b8061276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6af61eedaeb0687493ec110e0a837c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c8837403795b1f1bc110fa14ddb90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15e9e424676310d46ed07c27ba203c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fdbb045d32a36144db2afa141a119280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53040f0349b9b4bb43b7f20f068cedf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfa1f98a4c016b9351c9371f1789f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a30e206992542e308bf524e79e309283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7aacbf9ff22aa11697985a0aaa295284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04216c3ca15e9416de6f389a2c4c4f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1a4c277aa67d9097c394932eff5af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09964bfb742ac67f154383bddd2d6e87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae163c62aa26b51a03450247863d769b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a68be9f342fd77a65ab1d5552277ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc980fe3333bc440f8073a15de0e20d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf450d86342694e212fc0fc58d22b44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072745c12cc80aa48e2827aef7419d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ecfd8ce1ac6097b2cddd62f1f75b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ef1f1e42114c97a335294abeabcd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf067265b1738675a91d22199e63865295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850686bf604e2c9923b26b889dac963f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62eb921934020572bc79c98ac33e20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f71ea5b37083dfc468c6e54cf777e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab70548b30e10077ca56f1fe1d73eba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8952b218106ff0551d969b3014607a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df55ae90f00e52ef9970bdeba2a91ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425142ebc84183f51bed04249fa8d308302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070125e16860baa224b539bdccba0d14303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f181bc4b928fb4641a51b798d3737304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d84d96b031a62bb1df4560a29cdd0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40017314e99e8b5856d863b34e64ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd85feba3b09ca055d77a25781b854307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d3fa6f72ee1e905fd147fadb4d02e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7a3212ac1abb780b2446f4298c100309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0207d152e786ac9befc0a0f1acc65a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a10b91cdfc4518999a5f9f34fb57c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558bf06585948f06fb2bdbdec44ce6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa644c5857ca06aa043d142fbc51f62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9071fc8c4aebc3e5af34bf6c1912ba2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80ef83132c2e31369f5e63dd6bc7e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da4aab3199d654a7abed760dcfe1ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da99b3150f61bdb70bc92175e39eaf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb40814d53461a1395f668047392ae6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be64d89e6550d23d26db58d34a78f89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94690d465fff972e6cdf3df01279b2c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd040917e0580b6159d0d5f3bed16c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7446ef71b661da9849c0a7cc94d48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ee33106d15be68910ce86b1cf51e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e36e538d660811cf5183d396f16c9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d1176cb33f85fe6097ac1215016bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669039b99786b2861b5d58953702b714326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa180b894068e9ac105165deec651c65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aa97dfa003d362fb2e8b68bba37b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841487f33fe5db52c4f193bea265efc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c615f56a6bf3f06c1827bd1b5280e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417e59004bf9a02c2e3ca1b8d52e8dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6356ca7a7550e871290af0f1052b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb70bb5bfcad442e4cd7d1a6adb2c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f5e21e9bc70d7dcb7949086d00448334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea27ab15b3f434407235505ff83876f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699455ba41245aba28ef027448d8d3ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef878e40adc7e73f0f48d09a8f97a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98490f0cb5f4906b7832be1b46822df7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84175429ad80a4f41853d8bf47f0e74339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf295aafed3f96dc4d2cb2afb9830274340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a567165d2a42424c593ab1c555924bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503174c24e1cb3401001ca0391ecd8a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63125dd4cb1e21d6547fc4eaae0c50ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75869048de5fe5474463d46e2602b7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5584e163d58b2455c04d296a5fb727c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003f23933a98832fccbb1d53d74be96346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1c10baaa75ec13b67e76e69409521347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87c02f18b0b758bd038efaa3bb45f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b36372ad77a8e70bc47d710d829dab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d595bfc7a09ed6c7ffdc53d77907a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e3ace401a078889294a90586be5ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57d121946ec39e014ba53986efbb1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c1a6e23b4b214f2de7fc936f5386a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea5abdca94dc73c4286c1bdf4d204c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be7ccb25931c63b8e65429cf45312c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcbbda1e593a393cf0c277fbc060b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac0d3bed881de26a032ba8a97cc0c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4fe2a86eaa122fb8c59b9f0d7e8f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce13305e6ed2a9e5e773a31c76e94c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba874960b317e7d5dbcefc3d189a31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f1355ec6348238656c543a0e528d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3af11f50f37e48a7fb2c3dab2e0b33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453d54dd20bdce76bea9aa1bfe23d28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85e2bbf56048ec5007bf10ad4255b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8baa3aa1bff07989f0f89e14994808365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095559e8694fceda7617dabdb8043ff6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e519dd41df6d2d15bd76e56803f02f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f7fd5c71cfda767692e6788c50070368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936940ac856f0a05113ae32f2ac0991369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebfcda4fa23db3428b097d82c0b432370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d73dade17be66e81a734ba265d948371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41785c3c3d2b25a5b374a4e901f6ddc4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1073fe0eee8280c993193a66072293373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f7ec8511371051fc74817e56ce402374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f043f60e89dc6bbadb4cc19f4ec90375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a7410c5500a8d0a8b2ab8d17ce7c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587c9c08c423996d15ac32cf1cd7981377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c2b173e02107303dbe465e19bbfe4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7d699f2b167e4c05ede832fe27900379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cfeab13ad3c54fe5409779e4d4879380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bab21a369415fca771b36dd3630aeb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73047d5eaff4c498082ac447965d6569382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e6c8dfe6e345d3a241dbadd9b43f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d66bf07839d7b491b8eadbe3d2f93384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfae40c0fb4e39912c2c97251c74aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965c7b3b46b80eaa460f546894526f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d3ad9358d767cb2fba05820728397387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc6cf975eeae509d2d94a5657f2197388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582ced2eaab8c1843c7f7816899495b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315398283c043994c39acf33e5735fa9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6d57ed3f30bfc9b604e03be46194f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e1c083f68883b8a876d504d04d2ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041bef0b96721de0388ca44aa874f1a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac798f492e40358b062eaa48c3ff7205394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f829d5dd9f84201b68ff74eb32e5b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca951a59dde1124501e32121e6d664f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effce447b2ee855abd577da1556ad36f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52563cfdd66912a9ad1dfa3a74c96932398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90291f5ccac77b38cb4cb2b65d1b2a5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191601600cd83c2bd4d0563a1f3fa28400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28cbf4355d92d648f8b6e11bcf20ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe7386a859aadc03dba3c50be146dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfceb29fbbbd7c3931d0e1550a5d8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45789946b95492c87c65fcd4b2a8e6b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7fc7564b0264d278c229032897d9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aee7ff078bc3d42ab1c75d1df2a350406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d54038b422570aa285c0e7548db31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad0bf9b6703f985c964db5efb9a064408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af76ccd1252a1ed2c797690f61fafc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0fb564ed65a276a110b039de1df3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efcaa33537767c3cc46e61ee9f92bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afade8da15024879ba5b4187ce9c67412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1dd20fe78f83b122a89372284c377413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13f70a5509c9db892ee90ba5a17b4e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc002c5126be3b0ccb3d859b58553f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8918214ced0159938c66978943d4f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ec8abd17d8a33283694edcd272098417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770383132e044d81c3ae0fd3473cfdb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac633ed14b9befaee943788980321311419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a09ec79b5ea859931c465bae36f898420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15678ddf5b216eab9f55a399c08dd053421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e649cd4ca55dde101a9fd322d83cb2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c63693a5dfc6110fc69edce93666da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870294d7877b0f9b34bf246352b9b097424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f2a35cd034401a0ce9e524b6c4ad9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d303adeaea19ff5ef6aaca7e82a2e46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49334a90fa013cdf7199fbb1e4aeb301427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7f1e34dce662e5f1a555a4f8bdf46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0643be57d74a1908925de2d04d16f35429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d468f9bf27fb8bf7db73313827ffa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce79f7bb548adc08e92dde72a55e78431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d076bb2cd7a7ed720534980fa0be0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd518128622a5253dc17e5ae4cf7ae2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798627573baf464784d8661a661442d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c11e2d0968f313e2cd5301ff7b4b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0109db0be4df644f126e3a0dd7cf2b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d13dff062b3245e8d9edbda3849c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58b6fd3c1a6a989c5c8aab3f507131438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11497de903f543ca660c1d97473d6636439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bad6580d5ad73b006ae9dc0059de5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc36901cdb216822c3da12ed7cd0dfb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5021b19167327d6747199081cb379442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38391241332f0e230888bb142f30a790443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ed45260e71b493207b1e5226c5a75444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660173463a3d2f7d8bd16eaab13d48be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52990cd21b55c2014caffac50993823a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d887cb75c6a52300e87f7fa07f2f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9c777bd584dd2d06a2ba4e4e4f078448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5ad2d5809f2a160043070ac69c808449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aa9772bc84d532a6ed5480a4e05db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2117e65a027a68ffaf852976f03e294451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950602f30f538689008b3c2aab30142452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5a76b0b5ecd679d9b85643490732c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb084099b8529f7e4c7040fc93e98a12454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb215ccd2d61f9baf5518550e60d1e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e36e379fbb4d34a6955f4bc39cdc2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9272c9ec63c16efdad2b3d9501720b9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026627b436941cdf57871903958613e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611966b73eac4c9e0999f5102c54fbcf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde7a9059982826e149fd30ac589f39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9846c08dbefccd678e989d565ae544461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806f82689099625e4ec133d3ecf10c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f50bf970bedc135a7dbbefd1fed00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c6eae842b067fb42fdd3ed3b978cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b7361317db2344d2eeae8dbae2c4e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341a02f40d12061d5c8aa7ad3053c94466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10141ba80b509608af67750fa33e3d45467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9563f1371f66920f850782be76efb24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208461c2277cd39f8d224853f71c0e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939d9e25977438cae8beee8ea19ae6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e60b4901e88e019ffce2a48f67a4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee525314144d75062eeaa8830a2da99e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aff05528bae7d2b0e64d2e53f03b53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13af6004ff097bb0e325168bb67d05474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a41ca6e7cdcb1f5028a2e54c7e59cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511748e8e818676db7a1c5c96159586476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a2121476c1d0ab4f0b56e924445f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89638c645abe0ab103bc6ba7b8c36387478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71e762326571f5c90d4a932d2caebc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f6918b5852cc8d294ec6e7b22c699480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3010587214e4b279a2caf9d8e8aff34481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6b214fff6fd47bf0522626deca75c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192953bf06a47aa67e7b5f2e17e6cf5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bb2d0e602779732d269d4928dd63a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfea37390af2b02964536377d8d855e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcf876b6ade0e03b296231e24ad269486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6166b263f2210b8b2737671d5119f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a29d761c1bbec6a33d961353eb551488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55d6ded204d4b44f9e1417d1e17831489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b73d18fc1a3a94a8210c3a07fcbe59490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c534f821ecb328e795dbb9c5770e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedc20b9793419c016b87637b050045492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa5718d7d7bb9350ed223fef222963493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55618519a622a3da2b97b7c81e9fa6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098d0698f6f323151496c29d04c9e67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67846c633f3f8e73b4e3e182295bebff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498809b68192519abe7daaacbad85cf7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3763e7541e44191a829ae88d8f8c19c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc66ca925dcc79ec989328bfd75f0b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f5706c3b21038733f44daf1849ab8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c096ff32d46ae7475c21a69936144501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42105f77c19f7663f9f0261f2362960f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a81024f47bfee15e6de1d16e5d946c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65401e9a8d23b4693ea37e74c99f206504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ace9353c8df50acdf95a440206ed0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87c71de4fb93fd73ed4b02b6776350506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405c05c6bf7bc39757ed30659aa0ca1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bc1e0ce34177279e9c2cebcffa714508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444f1d42716f6f63ba3a5ad36f5465c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f7556368cc29e23a336e566fa6370510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fe0334e36b635bf66061ce0f3e64f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0c13c53d61a58c9e4e474d02093eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc998e6fa3d27d1b7f75720d9910f81513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc55b42c0b7b3414aa46b04d8f0b27514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdc8689a81ba80bc8f1e59dfcd106f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbb6b112b521d53c09b1b2cb908c68516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c41e6d1a42f8e03f6a2bacd4dff1d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d049c2ae3e0ecb9a88c24a71c8fb4c7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da60f47e62bb1082933324db703014519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ae818d600d655ed943d7766c0a902520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044ea282ae9c1e6ac3fe5488118fc1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c18ce4f9f9d5eb10fbef2e0413a24b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803b638b3766a0f31e2ae080d75f1f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73102dd4852474c0e075af5c258f3d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7be7299fe5830a811b72e737e6ff42525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaafb4ee4b4db854968ac077ba69fc4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3194db6293573d1b8784766cbee985527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b33ed8373ee35a8bf214940ce6856528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de3374d434c04792c0fdfb43aeab29529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41583132ead8d23e5827997ac7ab152b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a26f73442ba9043378462688e2a71f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cd4f365648f65de83818b846332ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de611a7dea0e181c62ab2c0dc372b80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c051e520f63900b36f41346b9bf396534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d788ba9f16a9ad677a6a0c300dac7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9feba59ba1dfc08f561552dcf545a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e70c1f5d7298199615255679ea74e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096ffdf1414ab13d7cb2af40bbfddb9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e844e6f580a2622c616c175b19ffb4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264d34a33f02ab99403e766d78f858f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641346855e6cb09ddabd44237662671d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ee7391b3957a2731d8c38d86fdb92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756820a7171da586222369eaa48dbc65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1c0faaec4e03b2edbd25d49053345544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd75f4ed24e7e8471444d6c17c39ad7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a2f1389ec56cdc65c19ff59585051546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19040eebac574e447431f04c5cd282e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949669ad509b2c61f8d54817d85aeb0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7e3f33fe68981bb38d9c0f4998673549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627cf99c80c7d8201614aa9123d991c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68fb05cdcbae1651a6dbf04e50bfda551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385b82efe07e54ed466e2805de4907a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8df7b53c929f15a5ce79f4b84c4620553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62908f2228c93a93f7c11eb1c3480c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960166a5ce522e3bbfe3661e6d156767555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b76bcf85802ed22ee4be60c3cc2045556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df523ac604612873b65e2742001dc0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0510a025cd15d8071054c5566fe202558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feae65d7e027e7fa928fbb64f81801559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb981c4f2ebe8139a5857c927ac0cb2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1c8a38192a9ee96cff745abba8686561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd645479795de1d6d5e2ad6a913267fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7636b06bfe33c4b268a91debe5c80563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92147ff931db661d3986010c7981c446564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836c750a6fb6dfa0cc2b72f37028295565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f0bcff18ee4b08a529b6e11da9ab1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132efa38664bcfb721fa11e11375f1c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179ade0d76fd9038dd7a6434fb9d613568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe70456fb7c8e0d6521c7a9ae3e4345569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2230ddf9d01ac5759812bd7613fc40b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cee744b343fbb4dd7be6c49ad7d862571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b06e23b332264b135e809a6e9a6d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1c5d2c2cf57627ff3f3c278afc896573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fa7826c0a9307748fb89c8d8fbf60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5953676826a381c77f79bbc2d160d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34af33c62a84ae5aa6856a8eea48a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce2c0e8af4dc5fbc8e9b046328bbf5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbda87c96659bd507e085b1283c19b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928458b045d2b620b3df771469835f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc193b5ee77cb4968cc8e90af7528e95580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45bf7008391471d47b57ac4e677a02581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43019595e928e6ae265ed54a8ca4aee4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372c096bb70f3aa547991156b8526c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50513639263a6e6bcf7f1f18ceb8ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ac84445600072b55b03e586fc6cb1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddeb80cfafb4afaf4762e31cd10c6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b87134d45e84e7a0ee017d2c85330587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bf9d3236a8c5c907ac56190118065588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe309eeeefa9fd5308651f0eef06e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a653c3a66047a25594b72d21f6b25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c1882cf057fa614e160682377574a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948b08d164865519dac57bf48700dbe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a907e74ba433f2232770529d7b519593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981727e857992b676f61fe1b4d17472594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956e6f4b2cf15b2392a99192d9bc37a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2089e60baf27f0c67ae94e2f6f8d71596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446fbf03751e1ce76325216d0722eff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0172263ca6e6a37165f295acf2315598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae717196a58c1dfdcdfde171b9373dbf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5140a16762398a7b839a06f1d396c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eee0e930e9928d47fde462ceeba1df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4154195e35758d2895b778a90656e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1f8d645673a75ef17229e86c50c9f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71aba3781cc314482bec4843a617c9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f8835ee7e8208448bf831e7c871c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40afa06d4afd7c53c4b16787c212dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aac77656deb7b9452642b12eb2138607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e1fa65af219e5f35044ad3eb45d9b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9e4b2c844c315b42063adcd5080e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345e63480d6a7704e473c73a982f1a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27510b20370116bcef31933e0bc9964f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94c33b28ebd106b42d8cfcf934193a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefbf0670131fc3c1ad3d8188aa91bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078e7597d036745f5fa755540c3c5a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0781f6b1b762a91760887f2295d753615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ce98e37dbb1decb80dc1338764601616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5f8a496b63878f30fa8faeca10f7a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85c41c02aa442568705601226a0b54618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0efd644a278f6dc4b5bd3680f74fc2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc928706c3b3c67b913962b59e307627620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a37db5b330f89613796dcb0404fd29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bc2ee993efbad4369b73a0fb433d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b963881961e278190d5debf169bf71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cf0580c3933c9f381d3f673ecc2be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a243435a22d316f715780574413c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0718938e78ee06a440667ba51c93c38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a25a6c45a3783ec9ffe7d1ff5eca8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b72b0bf6892c4fed06723b774c7429628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d3040380c4a9a455296359d03b18a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efb0446f780247103890c6f2fae1f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7f219d8903ad2ccb1801511e9270b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421e8bea5166f740dd790c466d2b9a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a390920342ad03139528aa2297fab8c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d08755f4f0f98c425fd1dadc17f574634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e205e0528f9c4f074bc576b353f2b50635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fd2870c272ac1e9c102234d0f9627636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94beffeed1a29f6b4983acb676d3a0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e00b50ee83b436527ea1cfec73afc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68962f2113b121eecdb74118524cb4dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a03beb6a7f4dda886874f1e8f1c912640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89b3150589da17b6c7ea6bc12f5687641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadf22b16af32e0866a38069c39eac9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdb3b6ee222e3b9da1ec0f32a575f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daccfbd5e449e448452fc4cbc86d66644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d173d13eb79209f812a30abbeda6fa5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b16af50105696e77f65d6a0a06e59e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a97c4e03b5b58c9719a958921ae33a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a457b69f831390edc44ec24fe202a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2527a8ff1e2584e8abc83e2c033b1ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c338e0df87c004dc3a67cae24daec97650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159ec7757dcea3344f58af21d7a1938651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdfdebd6a5f522891a0ccda711b78f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1fb834fbcea5b547d961b47597acf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4f04f56d47ea37a4caaf3ad90ae7b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e01636e1232fd35a3c280f8438cf6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd64151c2390f279238876fab52446656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450450cba621f751638a35659930355657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d89624f4d07fd98e9d110f5a55e5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428bf3944f56388045f66f2c713b4fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af8a6c502d7665464f765301d52698660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eeb3ab622bfaa297f3c0bde555e8ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559d515c1715a52e958e0582c2c6b39662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80847e73dcc912dccc83d5222d58fce3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82245a00734de18c95df87ccfa055b4f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfe2133fca447c2d6a7e268d3913c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598fe12cf5daf97053935bb997a665a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca3ba61044be1d9ee3ca8ba0e6e0a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e53a3dc88042cadc2baf43cbaf998e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfca9332fa74f5b5c809b7c5ef36bfa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360c0f86f96fbdce4dd77c60de8da29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635f2efae45fc34603957182eb488a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea681845fd36b336c56a60125aedc4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930669c9c10a14abd3f73f53275353a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eacad8fe92f7261d8c8493eac97a7b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac620f29e2d8556a5035eee687566c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6212e60b673297147fd1b67c22e1b0b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217dccad247fee2b14a358856df8bc9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb7cf0095a6d1cca9de6e9481b29a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d06ff1b1f76a1556ada41074a15844679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462d77e5715b3874376ba0f347f4b34680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8b403c7fc6d5d8dec01479b0c2814681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5414e87c32b3d6b36a92715b02b1f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11735a7c7062cb5d6fc9c26b2ef248ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9715cc1e23faab887275a73ff14b5ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abba63983fbdc86c7307199389047f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024602ab6f4f402e9c1178457532e4e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2f16d089f95e860b34503b0a13965687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6e91e0839184135d1f062ec85a203688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abd69c417361dc4d90cb264ed58dac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a802f0ccf90da12717cc37d8d0d9b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078b69c680e54f341a1541a3643f697691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dad296e44b99badf211c6ef20df3e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84c1c60fcbdc99148160c09445c048693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2834f5571b7d61417babb040af455a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bb6c6b458b988e0da940e6b6641c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b517149d6a7f6de97e16bc3485e0478696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e711a2a43eaf66ed91de5917e6e1c6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f060cea2e886c8b0cb1ee57d55a26698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d7d27ab28e57de27c9ae807d5dad8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a460df825f23f971cf76a3d5d567cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de16dc1c8919b85bd3aea173d2de2b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb5365fd242a2428ad6e3eeb7b2b89702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9b4f286e87dca3eca88653acee1b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2096d35f9484cc07b6b22167d1be1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b03e3d5f12a48301ced1d936eafd5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa33db9ad3fbe9bd419b9d5a527465706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e2275481468292684bff4764f01af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ab874fe2e83516b7abb3d6464cbc2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a00e04f16aa6fc796d2d42595f5a77709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36499abdd03e3ec59a23ff6c4b26ed75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0d2eb64a4ce5718c8ab9f9d3d7af6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981df6012edc26af55a07ea595c4649b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6778fe82b4d417959dc6d71e0e8c23a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9164b9dc2dd2b31d1a251b96c1854e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ce755a9adaa73dada609a5919bda9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c7f04d7751386c0c7473805b3f211716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe774cef1442ffcbe2f5cdad93eefbd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88768a8d56e8c526dc04112f3d486bc5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68952798ad5b4ed8c96b7e1f1ea0360a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e1203fdca7b6771de83079e1dbefd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1924a41b5ed2145d63c62be68017f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601907eb29656154459b5090fdf5fdee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd5694c228e36064abb478039d1170723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edbfd84cd342483a4c85fd80cb4bcf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fd41b3e25f460fb78be1966e84dae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a35b2d40909bc20b982cafe9cffaad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4b4878a97c1fa0c71601c594eadaf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be25c3c1d6676485b64d6c532103f9d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f2863a4f1ec6c35668c587cc518dd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87053aae7f9336e117139ed42a594481730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbab069b3b63fd8a39742f8a11943c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961f3a9a109d05914ccd91669e78bcb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2054417f310bf1f70db0448274620cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3d4876f7c6e25d834d57e97f69b5b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059766cf7905b06ad0873244ece90b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1db43210984d5407a2464a5bd6ff3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78691787afa44e945c300989af113a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8512ad4d7607b6f69a153e20491da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96138df7ad62ffebe7fa149a37e87d6c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4728b52cc7c32f6768e6b892c37a6ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285181626cbb912eb7980ffb9e146f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1adf51647d268f975398d41971d2af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c2240804a345da08986c7a1bcb183743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc43083fa1c97d171d7d0f536cc7c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e986151bcb9a5e1c281d6fcfbce141d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861eef39491f3a4b1547fedef7e57d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfff846251faf2ba993b6e9e9c0eea1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e22afae195cef349caa33ae881f2f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b604be14d5aa9aee6c595b95abb4427749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83442e37cb708afd9edc21e7df147652750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731a6e68f384b74c09dc0c9d8b4fb8f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20185c6cc8f8503b85689684f868f9db752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec0956693a8fcded84e08a438e0af8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfba94c038ad07b4e7c455f0b02248754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06759742ab02a926231ab67734342727755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712de997dc4b19228ddcc07ae3771710756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fc314f2634502e68671fd2f384e83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5f3631693bd2323eb400f298a9066758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db4da95db3449fe872abb1564c3d49759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624e90ada9262b4494f4e6f50e8412a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c579e307266ac243ee5bcdbe8bfb9c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac789dd886194a3dbc1442c5d562f8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc531b5d44debf20b063e1941bb756763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c971ac9c9efa667a771e1d7b37e34764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b14bd38c49839c9f597ef22f206a2c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1d5d7a8fce61cd57df96e58b50f89766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a241de685a947415bd31edd94702bf6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe81582b04f74135be9503c66a6aeb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43152c392f503e4df9e806c9cf84cf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6a6e22b7a2dea91d3e36392d714b1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b2a7e3c45ddd88c89fa7cdf355997771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54be193ef0edae1479e39f2973518fa772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef163d7476dac86cef192349428fa2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09d4531ec923b1cb9ce69062cc49e1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98453f1f636c3d6996f20a0b6c79027775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fac0536b590d1f8366fb823a43d829776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892fbe645ed753a642edb717df0db5b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f96f132005d71723daa6b3ce31166778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d75eebdbb9008715145b267b6df69c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25167e976870b1c74b8c4360ff97af7f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54027b57c128f5f12990098badc7e4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27552d48e68f3a61cd9d47901d6ba9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e16979a905a0f630c2321a9ad3ade1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a2a80e741540ee19c63f6ecbcf286784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2fee5b041b2a2de3af7a0c7b209fd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa523874a3a18de04b519cebdc39c18786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6018f10a7f4a1e5862e0200694ca09787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99f53b376266bb9aefdf5d54812e3e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03409ae71ca07247e7ed64bd47d80b67789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5755603e6ced00f5acf634344ed0ec0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f817e7e6c2a6c4fb6794cec3aa76841791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4c1c03a40f67a090c8112178a85b7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a2af86802e417d4209f1a399dd22b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0091e3a9914e1faa80ca76c5e1e51ab794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da08121282a4b900983a6fac813116b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792350ad7acf7aa6a99173b2b874e7b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9e8ce0f4cb49a430cbbed78ba4e5d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3b834d6185be6f482575941ce1d41798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea803b83ed912936b3f812abe9bf3b02799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76b378ce7f164b082b7b592ef8491f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3082de487a86741f8581412176fbac4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946699f2905cba35752d04ada8e0a6da802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4dab529d28b4990b360323a83daaa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca963517dde35bf9fd4cf58c55db12c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb1ce85252a3fd98c880751cf98f35805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6e3ff7a6fb51fce8e08a0e59c0b5e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cb6a74788cd53d7c0eaeba2dbdca4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198e8557a17be1df683cbfd84fed593808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce7f1cd991c002cf61e9ae892517db809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4d2abdc179b1550b86deda1ba034f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5758cabebcc49d1b3f54648f805298811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4c4160688a6271127f019b4d1311a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f5a2d5a0037d2ed651b4bfbcbac73813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5851a3dcc109c61c3ee22681f5757d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49174cd1abe25339cfbab757e83999815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dab4063e7eb312e2cdae32ba05c87a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa214057fd64ab34222294a310d6e085817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b4aa44c2ab6a583d0af01297c22ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0420eefbebedc60a800bdbd0b49a122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70433a0d81f020e10285192738d02253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed42fe2c3d666e829e9760ae5a5a77f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac77b5a832e91cdb8fbf0f5cb674895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50015b15f8eebf5e5992267e9794a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670eda47a0649a8199ec28fda1aecd27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c43528112e448fb13159793085d8b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d192e00749bf40f935043fb124bb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271aa9af7f68812712566d02a989a8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a1c8078b3012afaeac26d27238e1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad660b9e2610c2222efb8c3ff69256b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c54fa39f19d74689a641f07aa2189313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd487848fb497ee6e2bab590409f7e1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a7b03eb4a5849501f143dc2ebf1b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d77991ed47c22110650c37cccb28316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2154e8f9c97e7599a9c77139586363217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b87599548b5f084a197832869538418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d313a104e14b309a795ba6b383e5db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec027a5aaac7f02125253dfb735979820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50848e9e195be1bcc0e6d6f74629118421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6691e60ab2c6b76a2cc2475d42417f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e3a954819a64c60d5981b54f5cc8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c73bd231cb32e78afcad7c8b4640924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87122dea8add75e067c145afc8547e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5220ee539105f2c8260b0ff14beccd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75994db6a887c01a90a5bbca0e141427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3a18965b84f02069fbc606b39d18d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a1b0e1030989841552c772a36b0de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b73e3440fb6644df1d05b9aa233f9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee9276615dfe8689e9d19adcc0765831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081d2b1771c7046a3deed77882e9f6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070093734d94c4d415d10cba60aae3bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8813ca2b288536835ddd0ddd3f2ffcc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14912f538bc935b4151184eef146115635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ead59c56ddd4483cada2a2dcba16036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b42420f2154b9fdf582cb29fbe8e5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be080939d0ba4241c36f610259d200c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91faa3735991d95956a2f57996d62339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920df63b3035a7ade04fadca34d1caba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1281e9bc95edcbe18ddc70c43c334141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635167eb77e757b45f00fad15ffb686442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d464117d53b592d163dd54ac5b532e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948153c8eaf755bc6a9b31f0b85a8ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2fb4026adb2e7a50cb72e5d46734145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb5ba93e3974438c85b9ef678fdb7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7da76a5c731b76aeb596f41c1a37647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5301da97a719e7301568ec412dfb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dd3ec19b696f7b116629bd40b03a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaaf648cd03d85ef4319601ec971e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68eb4d65370a55b83172745c9d80d7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6913af8207079d96365c5246d1fc952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81704b7e345bff797004e47d94fc4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbcb3816c754e64593bd8cd86163c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920dfa894a1babd5a955379777f6a4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a66ccca96c7d0572aa14521c3d086456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6998f37efe863121c6290f65fe4295a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d50638d68790848552a786a4ce1fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80becfefc21d8fd921bd58a50a0938159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba149453101d6d9bda40c1493ebdd4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1b88e86ca074f7507358729070fa061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcea3d0bb2a99cd2e3b5f2c8a52f1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b6733af3d1bedb9f790129595d35663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2a56acd61a1178003a12f1861b09764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6e4151b9c230b5984d8c02e36643e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5532e56b1dffd8969a9a612e022ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2848e44f226843a748edec0645b8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6929699b3ed019ec5b9676ac57815c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07d199058a735495d09b72d65ef35c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823b228d265d67b9d407a36fd917d9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e90f6931d1c3668a054e42eae2665971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5b961ec6dcdc66f03bf5ed8f31bab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd5dfe991eccf8956e32bf794c45ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe34e9ecc20b74993cb698472cffab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5857b7ed3e8db8be87482d7a9984a6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65dd700237bd2ff010b3e1e494408776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df471842b65c957ff15f289c656f80477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0c99fe3069bb734f4d2dcbc48c69b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33791d5861478189e49cbb1d89c93de679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb794b7b6a812540ee09fb4826458480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05db2a3e1015d91f7aa9ff65b5ac6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3640537bc94f9f9ced38f4cac905782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883376fe25bd254c6a1f58b0cf5eb12b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b195637605b0ac404d2ab51e4e9a41684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df353ea068acb7abdb72ac93a6d814385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90d16d7ca02c1268fab7736d96326b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3f814ca57dedb884d326cc6d9946f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8348c1a631eede652a510cdf2482cc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57353f751f860e111c0e7a86eb6569f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3249c8a1d4816da2c103ca3ed91514390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71029d34387cd911dde811765ffdf6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b859d732ff9cad89fbc91d3449d3cc192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7590bf52f73004839e99d799df250793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9a57d22e5ee73c1867847a24c090594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61a275cdf68c0821cb344976ca4c7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0bc1fc7cc97a07effb7765bc309db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4797cdb7e67f22d5a9bcac4acf2de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e01510e19b1454a237df3b70abbf2098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb8477579575c3c708d3162d3bd96599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676aec4b4224f4fbd51b02a2bc64975100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ba9dd905c15474570343eebc41b1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595d2fed281cb57fd7b31477003dc04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2d2b16d2c712707ff62b88615f9b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1def70cd0472f4542157e6bd5d1387104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e8f00734d4c3a4d5c3901eb8df0bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c577673903b16356c399bfc9dcea6f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df724f96008fc879b0c7e6fb8c4f5a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33209ca8a8dbeb19f7e8e2d8afe0ad0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56f8b76752784f3607d58c44062dc5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28329dc17b314a1325d32a2462a41d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d523427cf54aa79b6aa36bc8fcc7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcaf5bf888d86ae02ef3a14aa0da12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f029faa31860727ec87d0b85dcd535113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6e007721a7d03ab342bdc36b0ba63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65b4e8fc542ae933a8c2f25c078695115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10940a8c4c894ad289595580c19e88d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27e16c5bf0f0d776532206826b68b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30ded2ae47b65c5e4346cc4afe31d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9aff3186bc6e43b7cbd2d728918d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa5d4029be048e89ff87e989ce19e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f7c1f0224302869ee476a82dac1ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75d55ddf06e80d74e0d0bcb428b551122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576cb76b28511b654c6e19f760cccd0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644e1b56e1a36ae7f9beff2989572bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37139d71276b7576cb765ada160a65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab5727a3dbddb7aef1f8b086f19ee2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab29186ef6e9de83707450ce35c485127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ef7de0ebfbb3344a7aa085fc3f068128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5bbc319d628bae828ff0ec27ffc47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5270573553f586a8739e4ec7e7dba0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1a52cd088db3490466aa6b2e806de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40070d06f27c2bd200126710309292132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18ebf570fd71d029bffe440d2b1732133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab5db72e73c1faff23cbf122f7882e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7c83afd225e8fe5daaa51e26f20bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f839840fc04b414fe484efdcc0934136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417bd628da7b42ac7c8b6725e163e3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b4898c6e3c7de8eb08fb560df0b42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669e3f6c756891d9771adff2d0760ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b92c1f150f59e3eadcbbc1df4fb38c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08827e8a5b6b92001453001c47df0bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de4157e886ff4b4cc0b7267a6d65a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a4aaa0bae27d574a0da39e9ec1e27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bffd04ec3aea76085c85d0acbccc2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4505091efeeaa47e08805c0871ff72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bba9da04dff53fa1af0eb85a8da08a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346b93c001242accc98283c6d279848147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605e3b1079b9d89cfc241fb63318ffc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fb0d73eddae281c850c7414c68fc1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c80fd46d9848b9bc633a469305707a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6935500b017c106e7a4a750b5d0d2d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ede2c54652df1532301e77b0bcff67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0b4fbacc2c1e62a47319baa800dc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1581863dc7c2e79d677b2a3111e89c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a46b367954dc5c0bfb2dae528df00a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615b145ba36537a40482df8ed429430156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3746df490758804188aad83ad7aed90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cc68c344f0a2fb7d6f86cdb545b8d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ccf80652edd94e8eb014aea49a947159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79861ea32d3dbe931a678a691d9cd8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53654ae8ef4a73eae10cee279e86bc22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0b46facc5f785afe15d9be66c8e90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7ea4cc85eab48931c366c99911f60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752e85e44d8b520d3ada8225ad678be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933ff0b415f2669710c6f2e96521fab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef36ee8a79aca44de633e5ad41d099c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc82d7ad0bedd4502eb9d9425244ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b024afef47c6a370f94bcf5e7739247168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfdcc262721037f0e3baf1b4c484b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daccdadac1747bb609f85d712c776f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96797fc8558e8254024516afe03b622171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12982712c553a1f364fab6ac63e426ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9e3bfe4b0d803bc8b3bd7e84fa9a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89915860862e3870297eb7d553fa0b99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc53007d3d03f18136ab585547432b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbdb36ff61c4146a40d16f3c225eaa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c5c57dd9ab4fbd24b9de07d832008177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2195583977a15beab9abecf394e520178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d454fe4e82a580408f6060d9e95f6c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ef496512f1b988b4281d287fb4faf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3bd3677389416105c7957346f0fde181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e648015486185a0142030f2a5d9f33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6d2ea4647f1056bc72ec6625220f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3581abb89d95d558a3865a1cac713cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41901781407cb4cd172d34c4f331a53a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15614d301fa4b313c7e21e2f2997b7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9ef364b3f868ad957ced7797c92fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e02f56db08a3df8f50f66f11fcbccb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef79fef828a2b88aeb41c5a5dd41d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879a910c7b3ce0c6ac310b0fd0cd936190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38f95df8f7392d9fc652c479f08a1c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78675fbce10a81f342b11c328954cc4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eecc895e31446d8cc24e74d2fe1fc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5cd90b12f297fd92991ab446e233f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d6408209260771ef6104dd982be47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f519e7d8f2459d9fa547b34adeadc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8c04f3bc113729c8398ceea682383197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a4aab7febdc06523335cace171f82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24061ab6c0ba95558e5ae44cf6ab5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00690e51ad54d76247436ebfdeb6828c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ab04caa9386d8592590c254828b6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5735c78c8d2df040ed68cbae6ec71d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b832fbe540612f20ed26069e16bc850203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82807dba80244ae8b40c46633f861a48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94b8d958c8dc13a45a659aab2988cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb807590ea3411f2586b877f18d91b36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80150a7db1ad4d25c396736cb173fd0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25204171c2f4e09ddc6269a8aa297fa8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c825dd237e9838bf7903613f3402a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517079c9e4f5f9dfb949a72e3cd4c4d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c29ace8816990c1e1f5b0b000e283211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc7ddf5837f2aa9d97ffd73157362f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b77b13895c2286abdb316e0c3502da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff74c9e37dc505411d4634be281167214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d1a6d7c68c51355f3c417a98fd17e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a89474b70e4ec98a4922416e8e389216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5885ab94e2ef1eb6260796414a988f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aec9529580e0db47da670a557de328218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a8e8e089a5d4181818e8e70467278219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd72e22065f55ce64f5b9d4381d8cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808337a869d9957be1c99c1a9e2278fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70249de7d1b5639c4f66d3ab5202e4d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7055304967670d7b8ecdfbaa46e53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0881b758d9e4d314de54c65459be8d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e984c7794c0e7f17f209a35f47a7c0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7759bb066ad8a6dab762ef379627b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33d3b46546e7fa34fa0e8743320fcf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a66eea0e2eabeeb3fa998ffbe860e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0ae125c96250a3ce243844a6ac1f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f98b77be6c9c2cc15f27d1454eda29230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dc9409c5b9c6c97ddd3f4ba816b96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f841a6f4b559d78670bed24b9f1ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e803f2f90f9b6b0032d3e502bbecc93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3848d6d38bd52357a9dd2fe6f0815234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52ff81fdabbc10d429948ff362a080235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e049ba786039c247f17eb494bb353c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c494d0c0425e0eb1e300f61b1d16f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa968f4982901017d702ad8059bf48c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067aa57dc3462e72e06a6a4fd2b45e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0d8d3fe4a48cb5efd284b47af8d4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402deaec5998ea73c04ced74d36243c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ce94f5bbae1a15f3ee07fd738e8d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ac4ce67f72e937b61834b2cc8a45b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9690ca7ca72b31e51b4a7ed3f8c313b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad3863c45de3d2b154c925818429ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773520d613659f6d9e8c2beb174ad5b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c685ccb96c62da2523fbe70cd0e2ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ee7d9c539e799f65c2bddd3eb9794248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef1961dc35f86b8662e29e3c74403c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633ac2ea417c72234e832e550a3d905250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667c87c395228579ecc1eaab8476b7e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369be866eca046ca27127f3350c6e19c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3da0aabfcd618d554658150025812253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36f933862771222a93bb72df14fa39254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896bb53873936a52ea76860c014a58e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bb90553ab1d8382b35895b72abf09256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b8f1dd3ae3291d6ea7a203765b232257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a342e2dd028c9eaec8b8299a394ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f038bf328ece24491ac0ced603bc52259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699ae18691eea4e3c97c2ca9513d8c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec0ff5d648ff855a17feea2c7ba179261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555965c66f294d3f13daa24c8a397d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4896ac4ec87a0b640f989d7049e11e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47789751e0270a9dbb3aab6cdc2c4a8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c341b0810bd2848270eba0addcd77e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b948cd6f8371fd19e13e814169207266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf1a7b6f17daf6c53538898bec678b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375041dc9e9dd880b908fd6707b5d8f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60015d27c8076f888819fdbd36052af4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e8fc6ae785c2d1734995430c268f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfd802415e04988c46f29e4aae36fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5870e1af9970799b83326d95d993b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aacc95a1947c94c484ef28b861e5ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07900dfdd06a0da0e183e24bf391f03b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7166402723adc598be44674d48abc85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc7ac09c0f8d9e62f077178b648117276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003c46b07a604b63197417b3f570a65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9c728677a6ba1350a61ce940ecb01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ae503c013d0b8052dbb62d981db69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175f9fa40f0a9bc34588d2d3d29f505280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c05fd1fef157ce21f701a3d5fd556281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca423b122314b497b67b9bac3c7f33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba976a91a57258d9fadf3dd3fafcb19c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d34b2443c80f3e78314b60997ac097284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5dcf6d5585efc4341e398baf9751c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f42bfd56d153331e96d062a477b2eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc540ce0bd2ae40f414b825ca491946b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f263dd4779d78a1b218b5fbbd26c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88aa0527ec2627538b513aa57900ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550bff6bb36c8276db2b4f1978875bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf54f58e0e81642c43cc6cbf480af9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4bc47569222c371630a95d64cef26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9227d17162c71a82f7c69818ce0a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03974975403f691a595349185b75f6cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470f15f0fd1bca4c5a9407b7cf84195295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d2b45d3abc445bc5d7730fcf6bdd2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3ed4bd22624e98d7aadf695846855297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3458c587f40e39bdd0874c644527bef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06f3d8123a8d85ddc6fb8a694281b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59268ad0c8a49c8e6cf94698853caf88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bace56cd5b0fba285eca3db53a2787301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bf2ec4991b0e5bc041847b47ac2ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19190a3f2c138017b3e8176d16622e26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9498459a6c188915d0fcd80379de265304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256ce6c9ce69069008977d4e2b5f53c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4a2edf252408ffc0e96ce530adb76306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab96f388cf97b53fe2b0f47b04bd74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8313c13a52a4ef9124b9616f5814b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574b4018fe4206cacf4d373ffa38cf1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a395a50333342a0ca79be92e39316d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43252fa4e89eff0d1093287d034e8b1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3858ffe676f24cc244bb659d5a77d30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d77c99d4191bccc9dd50c6d2d76c68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d9a71a01ad2af89d60f7b6e83b321314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682d3a6cbea7df24890ce08d7d72b47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a979ea824a9f9bf25943d617abb92316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aaeaf521919e3a61304f1e785fe37b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51235f7a0fd39fc00189dab58ae2e677318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37196da3c9efb6ff7e4baeb2198475319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c20f38aa1a71040f0be762c7443d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb770f76f4b351b8a91c04960724df3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d4edd823c103cfd27b08417732f86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba680aff87c726d33f8cb7c587d34ba0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fc21948c35769ceb4ecab77cee35b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6935175dfe528a1f59a7ac80df737325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ec427cb7bfe20342703dc434fa14d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e0699fa3da01127cb9cd2b60aa4cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4bd6ff32beaf1d058c25e302642fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95660ff37c6c8be2967719f3cd5075329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54feb8b483f193df2473c612814639330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07343bb13d8962c9e07f71d8bf5451e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3c5741768811e1d768ae9a47de89b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9344ea5c03f11c60ea80bf1b1870653333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8758301da78012d480b8f5b0967dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6805ba15b2bf431ba123f254dec37f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaa1008e8b453cfc4cbd55ab31dabf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeca6f6adb2646aa9369c56f5a57a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80abbe4040f5928a22c7aacf93c8b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebbd4a11b3a497ef6eda1b5de71b86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90086be8281edda46e3577fa73f47176340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13bbf846b3acb3c459610ffec61267341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33cd0efdda288123edccc6cadba487342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbeadaa47f65cb33fc056b4864dbf83343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53513ac990708ee9e93a7f30cbed94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5143b6c77de25f8e2644727c7c38d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788acf47f0f092b639714e42b2a324ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2339868fa4854b26e296238373a51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e4102fd81706c66709719ae2f2c38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d302e9f23eb8589f0058815d9eb67c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b4879376d2927de2149a5709e012f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894af0a14d275c32625e3969dbb9e555351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed7eebda9a67c513d91a237fefec03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e0e380b36a18dde9423782a07410b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b367283c289a46fcf5eaf502b46d4fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12d9ea43ca39fa88baf80b08e84356355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745422436ec3f107f0d67d325266e8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12e7d2db486e73895ea30d919e5333357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1e2de6e8a0f38e205fc80c795bfe6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0673642dff11be3d5e936829090c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad91e3a354efebb1cce0706cd1c738360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaec36e25ab6ec56f190251c43b80a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb93da0d9c11aeea9f970c829b6888362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0908ae6547f11f8c4237d9839becb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20635ea4601874f1caffdfb114505fb0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc2fe3741e23923e784d57cad334a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a9030fdb8f9a593e69426e1ee96b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dcdf4120879fe94829cace0d75362367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efad0786e3ca9046f106a51a7117669368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1020d2433ee878151c6a0509aad19f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc652957b4b939e80540e635180372370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd625a777f3cfbb704857d8a54b4880371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565645801eb3b96aef2d9ca52874177372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f35692e79a3ae2d6cae69f667a8d38373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d521a84f30402505e24715718bd001f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaa17d5b7b66149c6babdc869d8e81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012564ff5cddcba1a52936ed1c3869ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9c45daf952a9a0fe6eb56bb74b8f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d16935c04ed0e368670f91bb67fcd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faae6f4585ecb2493afd482509b9262379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cb3b977aa4cb81c32d8a0489c2d56380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf867eacb075eba31598501ac73f35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01571dd3746275d05e7e8af0565af2bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0b804b3832f4f68d4f8532ee65a16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27893cf75b98ba9fcaa8c7eaaf6844be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89b7b773d5d652c634849108dd39f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62272dc19f7e20680f33eb77e556797386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd849e40ebaf2d9bb6da469945c50cfd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd452ea6095edc91eb4909fab8bafb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315be752598c39e4c448e9e8d110d16b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899e323ed8fbc437319d3de90b5a8b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abed24b5a2208a09466799b5ed623c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14db1ee74401696c75162035956671392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b249e268147c0bc00deaf0b89d2004e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c49ff32f5e103b3160acc69e8cba5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a04ea83314258ad0a43997769e9651395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb7a297005b8ea9d08be6cd498e599396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde75f42c1862287bf4895ca8ecea7f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22030333ff912a3dce81a773449a28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67947671a57c8e88944395623faacd8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86831e59ec6dd419f09c81f6749671400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc90120ea0af1acb262cfc9551507e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776858c7455784d41f965d1a050df50402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad4be5c93fe82c9b9e32252c2aa672403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256bc2390dea130278b2516fca504b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd8c89fe63e22a569199191dd24320405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d7796b02b7274d63c05af35c44d96406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c5a5d59594a184193de0b30afccdd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2041765017013370001a3baff3da53408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1e4d94fcd8589d655c3a26c706ac2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9fe068487e23ae3e0debd2b307710410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc839d52bd8a23cb1641e8349d1ada36411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1606b732cd665b4b7d510c3b9be06b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b689cee2a52ff4e1e941223dd0902413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26e575851eb3a12194919ea4e2ddfa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7a7faeabd5d46c27e8b35af0cf3fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888731627b8656c467d09a4daf490548416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00eae0010c779160a30b9dae9e38c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c6fa0ed87b83bff835059723e6a35418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b3b5c2dd79a7341414a8c083b04fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f28d025d5c48533fd5e5b9d65d9139420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8267b7289240a581a9ecdc1912d07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0715685811ced591e25013322d972db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2288d3144f3ac39b5451d1548d94816423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb420decb1f23bd97391ceb36898c7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804ade22f1cf9b41a6c9139a0df53dd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6d38a4fc3f70b5013275a3da97bdc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ba428f89d5937a066aba7516a77be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169c5f78570570051b7443c033cb650428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f4e7255791cc849eb76baf92214ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e8d1dd10163b60d8817603311ea0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb3d0e2391e3650031539d1a2a85fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef0d332f4f16b22337f553aae6bb12432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057b6fab1e017c3a2fa5203bcbf82cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d594203df1766720728c6b322b67c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99f770735aec86c870b025d7c13dde435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5c31669c8484319260060db23549e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23965849f2b2a5a02315fefdb3d4c472437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0106b436ee96cd9c9f71230d0c0b2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22d87a6be156950eb242de7aeca26c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647636bc40325013960c21421fcc51c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebec648742c47e6f9c4e369c1fe441441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bce0665e7171417313925fa4781a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58b5857e6b03d7767157c3cea250f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ca929f9c71b4d249a07661dbff28e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da7dfb161c96760ec48c70e7e0cd09445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dcb60679c2ff3766d3f679a46e642446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d874ae8bece6bdeec4e2d62170ba42e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bd3eab964885e2681164fa60ae329448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d8886b63ed51f954818221d933bc8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a7168fac4d090f6247ee713e2392c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd391e6db60b1fbb6c8ecd9a74ae824451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd48c8be1a115ba5cb815871b6e829e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18f2d480e9cbc94bfb7958175d754b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c3e6a096556f1e24e45dc321ca2c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422b56968a8eb276e7a4ee5ef39973d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cc437f65134ac2ada8707e0b2d9f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5810c38d4bb7dfe6c8653086f8e7c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0eb7d232f8e037bc893246bfda7ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12ae06b5f841bfd8e2fadbcc8bc82d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93190dc476809167ac1c6f7db012d9d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afed4e570275eb18f1cb44bb1c80e05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4b90637f207e77176d034e101c51f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c62d2ea0b5aea4c0b20bde9a95baf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d87905ee0542566855163d9ca0439464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85e43df721abf5b5a6bd2efaf2a614465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2b49c050e1ee49c06262a27b2ff05466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb0a1b98065ba8791af896d4d6641e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baef9a52e0238a4f1837af2033faa69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c46d7172c1040f2c396c7d481fd17469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332366cdcce17a15d5d28d60bcc004e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64099eff6d48c514bc507cfc2a66e629471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7717f34215faac8c0389cfbbcddcf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba0b923e1d6fde13d8d7d237631f63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2deb6ac1ba3837fd10be5e9cfa10fff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ba0b78437a26f1b04f491cb83a054475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81d0d29ec4d9ec513dcf9c06aa8381476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4292b591f877a4210a8db4470200c0c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df6e96749bd2d75c93d99079c601c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c3851d0ecbcb6565b6a3ed44bfe67479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f830e36b9a4159769aca975a327066480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c49ba42f5d15fa75ca4fc09e97ee34481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7a9672f4b8226a2ed4ffbc62dafb6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1599225d3298ed5b195f9b89314d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94961e29d2aef2f53716b88d71608985484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16066a906f20de4ede7b105d7ad96e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2264460f54661dbaacfd6a6c8ebd2a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927dc1cbdf7788ceb498f3e80a7a72c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923fe1434682eb2b8cdb4662b9a9d15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664cdcf623f67e94673ad6d3c1d8825489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64fe2a64ca64cdde3dc16b302b438c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d4a4f29a502e8435c17543b9eba2e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d5c1a30e2f9d5113da187a412a9b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80bf939ffff5973153ba81ddfd6c22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6062f1ce99d479a8ac9235822f7b4c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08776b4b0f7e74cc8950b600359d7d6a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb011e3dc9c889d78c3dab44e99b16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53a029de816f26f111071b382362fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afded3f4bef38ac99d47c98060ff0b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49eaf47824fe4ef0b0c8218eb2003f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e281e9bbaaeb9033692aa00a82f4fda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac7fccaf5738c178ceb5bd7c056044501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5797491df2c2e638145bceae5f87c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c11b030ea590266a0e0164fe8ffeb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f91379b3b8eeac70383348b4b37fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3785dcf8cb4a1807bd6348c5d24f25505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b239aa63617b1db5e764ef44a3e81ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122d0bf6b82a4b4f0113dc84d36a321507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917f25ff9152c549c1f4fd05f129098508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523fefa8b4895161c9220323b33c01d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac07b9d4dfa95ff0ee9d465ecdfedf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ef8b16cd6f30e04001faddb4d72cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93ae69fafc7d3050db9977a9349430512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a193737ce2c41a448ea1c58757eca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ecf92d1f5273667259a261b18c821514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ac7dfd919713da6b8a600c560e34f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9b74499f4bc195d82157df2b72273516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe86457541e343ba492a4b4f2796dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f0b84b232db110f045fb0636ae868518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0527ed37352dc53eff6a27582bcf9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2f703c58b0d240348a2ba2e6927e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25800bc455173b61da13e05489a7f3a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da193c7534f6a4c97608e1c09c6568522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecba112545660541c54e75e85b4702523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a919de74c0c5520c29da825b8ebde524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a55e182f4723ee2d0f0522e03a6f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ea56b398e35f5d4a193d035eee8b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dd4295f4ae077f4961cf96e9c3702527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05473690eb1d55ac52c56783ae1c686528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3014ae31840828542427b9db90081ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107714129f8294cf733dc1bc65ffc52f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290d0703f258411b59499a07df6232f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42f7a6c281567b4885760a39cc2dbe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68f1561c160b5bef6576074cfe90d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4b2faf463871c855e3799edb78639534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552594ffc8882665dad7dac424f9d27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76648a71a3cb8380bb3800c5b8eb3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b2a690d5888a04b89a43f53b89ecb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04c81773dd45127f60b2661cdb3393538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd85fdce9d11091da8049c17ab7bbdf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f8f3cdfb6f34e5f50cd041bae49e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486df84ca91f815fef58d41c7879ce9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918d2c4afadec5440be4374ef6fa6f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac8c28a4a4a05030b5a430c75fcc85543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5375ba346e2e642776b90c0a9e6d43544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e390bff1f38e716de44d68178cccb84545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc0aed7aec251ac83c1203e11124bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e61c46b9dc67897768c5799ca76d3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4279354e7dcc5566a5e471c7233dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd44a31fcba11ff118277fb624c7b8c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6b89c10224157bce6f20a393bb566550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315d9c0c52adfe0c384758d0608f51d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0029f8c0162810fc571b8d4e6de1c4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e350afc88755fda8fbe0ee0e50ef2a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7cb6d9113ab2ad002c74590ea3d3c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e21fb025cbc47c853263a58080027d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd41b23ff31db34a682d9bbce0983d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c3f5c39dc6b8ae0d77b7753e763f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caf7e857e678d705bd5d2a7dc8081c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbec537268519cbede65c130b3f71d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660192ba08523ba2bdd800890125f098560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484b430bb31dc0f0de015b5b505a148561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd575fbf77bb5ff9b00b9ccfb093cb7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26c382491d742aa4b4e7fd87bf3b25563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9044b31a04ff2a8ea598537d1b90a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbff3e793662b5d9782d7e533b9150565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc260aa1d280cf19190b8689bf1bcfe7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46546abb14dc30fb6fe0214b95bbea5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af155b12ee39c91ce06fbd48bb66f9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27410e50d3a9165cf699e66dc866db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9f0768c17b242dd4626212f6a2bb5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429815fef699caef6968cada6ba0abf5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c942dec526d6c8b1e34192044b97b59572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3e0036b81e1bdc01b8736d4530149573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e9b4b3276f5826c862b26774ea695574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a693addbc90b07bb553edf16c18677575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ee9b602ed9be062525cce63e13a54576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d36b25b0c1c347cfe90f36cd800822577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037a8f366c96c0cb6e2470e5c953bf5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05f9ead81bf1310e5ac367bc8efed8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181253408654c38e9c0e878f01acdea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30b8ed45a548f1b0ccaaae50ed3b5c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c588148b75e30239ef5045041b6fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9bf42a836311f438daa27dceb76d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b3131016105c64806b3590cb414a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec6b7c5c78aa6d5ddb22b75b6d08b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf869fd500a23c1b96dba3957c45e5de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98ccf193510b2f6542b44f58c3b03f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bb38c1747701c4003636c75dc426a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834e7aa62fe8eadf5fb64036ea450aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83101d45cc712b91d60bf9ac10992614590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a8215a2b2f01ba75fcafd4409f5d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e640d693e20dfab7621aac6418f668592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd39ae6235b2dee7197d7019b61366593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff169cb86ed990f5c202a2e235bdcd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172c7d819a7c352a181914bd648364f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef10e7707d2a09f078bcd0b80b4e6a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2fd43e93ab3ace542c37aacf759ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d376e9e27badd3d07f8883e695abd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8c82763239d9b1d6bf64d4c4196be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0acf420c1475c45be7a48d51c38f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d85274e106368e104d79da6e293d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18cc3013866ca992ab021aff8cb260602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0b63e95aa3ca2d781c53866b8b5c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fe550849438130325c46fc9e60d3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3e59b8ea36c517132d347bacdc47b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56216138edb2203147c21c448b25aebf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf735b82d0eb99e5081faf27ee6212c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939d974891e542f879561ec87abc5a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0338e06c3c20e833f42877eb293e06d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865bb5a195a2de4d28b5b464b3d5102610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbf3fdf757fafd688ee012214a22cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db88c7ab42ee38f1689b4573344802a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f42ea4bc8fe513e82e452afb4bd4a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f45fd7430d749b28c420baa160341c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae2d1ae6be5d35994dafd0251404e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fae5b72f366ae65354fd7c90913976616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab695f4eef1d8355b257065aa3a089617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939448a0a0597b261348bfc18fe5141618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc55ff77574980e13caf77592ad2fc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce52a0af97e8654bf40411c1c01b959620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c36e9933cb1d9864b072abdd3fc67621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f384aababc6c7c8c4ab3b4f23ae1d36622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b24621fcc458c0a12c0d42fc011f90623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043276659d1764cb3007263b38678398624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b4ba77542939ce5a85cbdb7ab5eba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e095ef8c9e6041e5b193a3c6e5da4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6930b29705c367ab847efc207eab3be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f3ec94144ad08c53b2e5d0141bc23628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6559b6128d51a0fdcd33c4bf7c19e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc25a3c5aca83a317569bbc3cc2732630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d2a9d0114e4d939a3e862e3eb20c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60886271e785a4c594b7622c3d56abc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e1d98929d9e38670066521d12b759633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e192eda1a862d1d4fd99ba75a4863634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2ceaa128145e48cfbc78f4e6a3e9f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd70f5b70d2ecac2ebadd8d73d17046636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe8d26f0527d6237ee057a6fa88dc0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32c32eae8df4686430d1d7783593ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6102096e410b2e55b084832817bd65639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46933ed81542793390bfd0f7434849b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0dfcb41ae482bc33617c1aba3a07c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc556d48be006a06243f0c836cd797642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1edf6e2f24e3a550e488d361dee94643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a3cda7aaade9dcfa7e5aa5511c238644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616300121e0bdb62b0d68ac8811d7e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6452e7f6f68aed96e8ee5aafa3435646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358940e6b36daf3ef2f306389766b04647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f6c690585861bae3f0554de2900c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c185270ef5fcb73349723d555b84f45649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762e03e284edab02d3c0ba0eb6a293a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec59f3fe1aa1bb1da0b4a47d544617d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215bf9e670138d95bf16fed9c964d38652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707275d3a59cc7028612c49f3a7328b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232a56f7aa2637914db29bd6001386d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f99b9b6b4845308a8d97232496b5e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720b236ccbe05158a03191899b89432656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814c67ae01f2af2b1171a63a6dfa8d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe243faff8f6d6556633613f8e7791658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549c3f6803979ed26dd8711f32d890e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd705170e2fd265aa776e659fbe605660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09636d77726c82dbaf8dc0ef8fad583d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8f9e44c6c4cd5dc0d716816358269662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad37ff13c17db9a62ef34facf7328f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825b81b20ccd6ceadbaa4e4b504d6a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019486de61cf4ae4205a4a8a38dbdd4e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9d6839b29835e00c7147c6148aa0b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b592a55a9421853e30202c00c0f95667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ccbdc491d115580f4d4d119480d37668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edbe5b9647329ec7a4c28bebc709eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30528120f51b2e387e03605cbf8b1ccd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d4c7e8ff64d1f19f836b8ec566707671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2816992bec82d92cb9aafedc709bd8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd86e62db70588f1c96683238a75bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf19b0c5efda41a182e17bc21166a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fee2612d9787828cfaa4c6e7f967c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72601cdf8f8b83258addb59c4d6d3df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b97131d326152f9831b8f55337d1a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f54d2da84b5ad0ce5f49615f60914678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6c834eaec53d171d3561262d32b0f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c067bcbc5bcb559e69154815fdff7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5cfd28d9d1f2b40d3a1f8b4856901681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a828465255d470bdb10f86d2ab5c651682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d65741737059a3c82612a229422d46683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85be8f6318431a72fec3dfb95d1806684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3eda06053f05ab5f1851c77a256da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d88f7be8f5886a186ae076884ddd7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2cb8135ff179cd383c4075656d9b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e55a5ba126d4c940a5bb95347315f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01714272431d653194a7c23b49ea980d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f913025c028d213eb2eb6c3505b4a29690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22628a2587ae0fcbb42f99cb5ea860aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640cb89e79f6a57af10558901c00efb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1808963878e042fc2143df18e145466693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470523d20f1bb57617beb521d2d9359694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67096f858c3625041392ddbc2763250a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67182d881b9af4d172ce134369add1b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a82dc20bf8636998c3216ed165d7b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5be8cb2a779ce1692a2f87765d6a0d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6db01c25cd6d398f5a1f64d5e053cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153dc577c1007c13fbe6384a0eae395700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b94315b1ec7281a67689219d63623701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be8184982c86e056894ec5c1ad706c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2f2d87af19ac19adc42faba0123f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29282c5fa3f1240577143c388e407d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e90e79ab09988ae7fa4ca4c3a0b22705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451f8e18a488617d4122cf4aff23358706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fe98b9e72cebeabaa19aecf5caf94707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb891f0a4c1ee309c24ddc3b04c4279708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0093729dd7edd35bda0f7bfd9c412709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd8122d290532e3553630cf2a02103710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54233a13e78d510c40e2f86b4fc6144711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816eebff053e0b49704d6994017d053a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdcaa4ce6ce50494497dc7ed5d9f9b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54488902e48b185dc64b76805c393d91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd387e9533dc5054adcd997170b994715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69f92c931e7feb4f8218cca56cfd1f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea1f648791a0f190d41f997ed62d0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d7547ecd93683fe8508da7364dafb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa287fbba468ff5e87a67283bf3f259719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2541b0fc6a292032e058c6ba574f76720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb310c3c4f72478745944374f00764721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e60781c4b294607c8f82459afd49c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d852975c6c3ca6db0bada11097294723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5156dd03df7f63c6c20b69fe927d20724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1572b76a678590abdd0ebeed97b802f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60cf672e617f1f31a4c60594b24d5d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb5a0908bee53bf7ee7f6fc9e741f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a1fca3ba5fa82266419f9c0750417728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922874de3f2fb245075b01390c5f651729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584a865cd4453271f496aae05e3539f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bc48a0bb9bc2c6aeeafe26fca4c72731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab269b01cdf6cb6b656b288d5882a091732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85749452ca95ede4d7edff0c8e4de3d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdb42a21bd469152acc755445bc47a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb315404a28b80013a6795b5c2f5ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92c29dd3942fd2262a5c61fc118462736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98298fc9fb83f83fd933065d7d594b10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a1c40c18714740308106d30707daf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015e798720d341e699a798471447139739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa44029decf50ba21c229f13e5f4ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27727eeebb826c882071f7051d3ba72741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc25c40cc70ed83f4222cd29e27a8f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89618d6ec7e958426d251e09ec90d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b2f6c0e8288fdbeecf2c135ce59dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a394274783d17330b15df73cbedfa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f619e31e522b5c855b202a2d1d1172746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007f6a6915573ef23a2077a7238860b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd13217385f50aa6c59c13704fdf20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28940e5adec9faeee8d9510c02245734749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffff49c17bbe6669851148e437a73da750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738b723501084c816d240a63596c77c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147ef47c237cd658b8214f60a28f21d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8447f9471e84224bbaadcaa8f6abd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341fea78215bc10f01c3514912dc4c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ceb9246fbe31349538666fd577055755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d19f0ed734c6d4d091eead6257b20756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ade1a3eeed40c8c58235998fbd4e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c930f043f34a05e9f368d5331d94d3e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4dc335303338111a4c81ae63b86ac759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50f11a561bb9ef9f449b9666f49702760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6458ac7ff8e0d6f1f87a64f0d59a70b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f38dfd15419655ade7d1c986b1d8da762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0fae0bdaeedef29d65bc310435b34763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80816bb044c8828d7e98f8fcbac683d8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee189e3e69721a2ec88b8ad3e5e248765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b579eae995432615a15277f60977231766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef8eb43b3f07cdb91077e15fe7bfaa767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>