--- v0 (2026-08-21)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1d1ed85921521bd5562ef29bdafec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a95eb5f8592f7827efbe5b7bcba1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f58f376ce95c388a14db5057eaeb163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464527ba751e0cce652ca242352235a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e5f2c3d7634541e1caab2015027ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1df4489b686511f0d880bcd24607106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacaf2c5cfda4a65547d01a9907bb987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0262d301b8cf8c924531b9d2bb5c1f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fc4622ca08b952bd94c8f66b719da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44658f42d922669f45007838b977200210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75174320845ea6c63bc74904eec7d4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1923fb1be12d734a441ae1f8ed7cb9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b57ea5b64395a29336382c225e92a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2709bfdabc3f77e1186decc4b38f72714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69ff81a62d0cabe689722c7f648fdc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a7e1eb837ded31f7dac7cadea46d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fc2d961f511665d6b0c09bb1af1bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f530c422c725c2a6d775923b66e75718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fa9fc0cefa9c85572d7f02388212219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8333e8cf0b0904fdb2f541a3c1f0da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff877e5e9e2c4c0f48f7c3f28e8020db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af79037e895bb3c78014a9de1f5e4b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62529f49981efea26ddd276b55bc2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d22bb8658a3e5dee4d9b333699d1eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f752c74d446ae159b616527f00d487925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05098f1df00dd3230a32acb646a06af426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c83b23f8f0b836d662a8ea73dcd64f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611f1eecfe0354e6951f224aff229fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69059d6c04a42391915dee2c136aa38429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc08457b5cd44f593ade5498f65b3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5441a33f32d59a8fcfc7977c3dbb1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a370530f344cddaf62a1af50fba2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bda4a2dc23e33e6999ea5dadecd2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70670d14ef7f54ae2bad24f33ce099c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11d8bea25d4b8f2133765236c2033035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b61c25d354b857dd2b08099b94e26736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fd284a48cf900813a166385f9056737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980ddafcb1384d57cf6ede5c7953bea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befafae04dc84131b39e62e3d88ee66f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e9668df0eb365931144d9c06fb64840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c48df5b0ae1468790a1e5dcd5cb10541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e882aef8ca006edfaf7221839c17fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8b7189b1145bad4f396b3ac91d90b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f69f0b4872d008556913949ef773fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d64a8da832ff16768451265837387d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552357e93126308301b270ff401d1fa046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071cea352c877f0e2455bbeb3020fbd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ecf41826a2dc1255ee1ccc87d963348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5e1a2386a7979c77a04a3cd1813f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501bc0f67cd816377ee3f7def29786450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bad56e0ffa2d637ecd777f9ba0cb0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84617624ff64db871c05d435528b7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da09612bf8f080269b7c0f9cce69c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1a7c21e326111e0b813df679f416554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7488a3d67c4f514a0fb41298b531d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c22044460174cc4f4fd5f7d47dc0b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65f3222ced76805eed55b93ab7151057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5426b6aae7463fa7d813405c030f9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbfd0a4fce5f7d15701ae1797d87b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c123cd03a0cc3b8e0bb3b2d0c446060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892e136d3fea914d5c7904ac09758f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bb5a180c8f72ed39207f1c925296962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96262f4437cdb3db3d16db04b683fae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf0d1f2826f935847a4de1e1efdbeb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28614a7e86b5c6f87161496a5f556f0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccd687e4f5a415032b0443d803698066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bf8d0096b936f7e97453ac3c04a2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbe8828e93b0f5bc61cf01659a6e4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b7163946289651727a03f8c8eb8ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c4cee068d86d18d46673cc31c80d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688f22ba79b97dbe7dde829342e5d0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397aef8d633a5fc2e7aae3abef81c6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380e7ed9b8d70237248472f42eaad6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe41b2a6c7591e90329ac998f36543874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8e4a8b4362c955291e55f7f62d5d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35054bf0b1c564b3b593650c9dc2292276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996ce643c16c0df1a343127120401c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64883dcfcff3331dba4089d63f8673b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddf8031b090796ea2a6434fcd328c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5158b47115705337ddc6605c138dfa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c3a96f5b0d7878b292136668fb8d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc93df695d309c92a2b774bbce7649682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa91d15489707db9cb8a2891a90888f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4eb926155382b10f45dd8e552f396784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02ebe985f0747a84f9365a8f0e6d8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598004535d3e6b9706be1641dd0679b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2f227de39a9f148d3f916e1fadf4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e50f8357a9d3ddd6366f9f0b9f876788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e941476c7f2457ec84cc0c4732b04689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8b1c206299b185fab747b6c23ad6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46f51c0b19ccbfaac8d307e6c903ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d8180478387861d90093c5b00f7a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f30d052cf1ee2c0dea511f41946cc393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94b006f88ec7e68640dccbe525a31094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32f2f726df3ec8eed5a99a61204cb195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f403fb98af25ebb4a4156c7d1476fed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621870d02a01fc34f99f9c1e0e2ef0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f42b2310a9c3cd3773e197cf01e9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a4af2fd3f2e2f4206e970e76be33999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db15a69e6d88d22655d49db3240502b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc13a3b60ab01abacb06ce604ceb1eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c637c0b6b9615c7778fc637f8548b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ff39d19971418ff2cf7261b527346103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ce81d6ad675f5cf0a919964db25cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ef2a03b5cd30511ccb144768194b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a757c3a292ccae5b93ccac1f7de29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c519f2e4e55935a230f3f4b96c8ca3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f127b1fe255871d5d4ca841b82fa256108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7fe1bd8b36d75adaa35689c06bb9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f50bf583bdd792f7af959521e3af6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00d7d434699d7a5b3978ddae501343111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c39b39ab6ae290a427735e99aff11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb68dc5bca4346c8059c8fba1145471113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335343bca0857aac2c184be756b8173114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557181fb60fd57ca4afc08fd429f6417115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c501be5e3f7f60897f62da422a700116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170c5359683c898e4de96f4c5e1339c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cdb53e038690a6730d3a60e36e696118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b219fc25fbee2c3523d2a66c5567847119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae324eec01f46ed0b2c6e8ce0e7a47a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cecf1c9919719167af00e7ad280541121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89d295b72b3604c1a15807b53bf1a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24056c005593cf3e2ac0972d67c63e89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a56212bde2c35f2f24e263b0b2b86e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b106e169db212937b25911277ad1269125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1d195af329c50385dbf4b80117dfc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a254e8ee4edaf07a2e31b00b8aa939127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b173fcc63df2661da03ed2bad6ec6ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af6dc702ea04d3802f722485b5ae40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784fd6b1bf1bcd26f1e20f39c17ccef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbd78087cfa4b0c99ecd801df5d089131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860728ac653476716b005485dc20f8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3bcb2864e07cce85b1494982e7aa0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50048cc7c08daa9df4837ac59d7d699c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ec6faac6e4d8eb1d34ba79662a543135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9671463cc53ab5e2448c222bf79b59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399c96b7041af4bbcf264bf942c5caa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4af3edc666e4f1dc60c861151ce33b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d8839ea130fcf551c5ca76870f1ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea7ba52c540bfb9d5af2ac53f84d2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7be275172beb7ad588306d2f10226141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c45e6db0d49cfa22ebbb1ede8ffb5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b92c97699b5cbb31d05d4325e3ab2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f228f29b432e501844aec4c5da4b364144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae880888b31d5b70eba797770e00e21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a8eabcdba8759dbd7d27ca7607eb4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaaa9fe9fb90121598e608da80ad53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c448eb3c771c3be82f06ed9158bb459148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea9fc580067349d78d20e501d36cf4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a2f6b4fe24be92c2745bdf5b31984150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caaed947869bc50c745fe4691de015151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55917c65975b25c3eca0c1c1359d3485152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32045cc7a752905e473353f17d016bfb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3855e1f54e6521b83091f2f7ddad3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c65e12c772276042313eed0188b23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103f99789c1e981fa6f1737cd71f874156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043d38b41d58801b67b832661c015cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16b930a6743cc46b2cbb1dcd1e2c5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc3e4c1860999a842df19b1cfc00fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f661358b3e96c8fda6ab61a36c5d9fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e74d14d36c56ca0f8c7618adc3388d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193a246c18eb4c16113e80932cb8a7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee8436f52db08ec9ce7d0997ff4afa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229b6878998d73a3bed803f005ad956164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3a1f383faa38379af5a233d47aa5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951d72d3d3bb9cbc6fc0346091fd956166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f836fadeeccd7354f70a670d0c2d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716d3e8a72fb812b7f5add63fc82a5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a9cdc3f453a3fedabcfc044612838169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce70d5e9e5f27ddf1010d265ac36559170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d135018526bf311fa159e6bdedbd65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e3b40a21d9e7643f44079ae0161df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f3ec0d1dfe6abe94ab48315f65054173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee63e5e68a6e5675ac3ee71f600998174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e8e56bf0096ed6206578bed516114175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9826aa3dcb8b4785a1708087c4c9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ada1dd2869ff199ef9c2bf41627d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac036b0cecd874dfef6df77748d1acb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d8e1a27abbfea03f05d27c16f7fa5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0428c5ee926b8287d890d828c40da9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2b06c94bc81b335ac6a3ce8ef67f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0a6f104ba31e6d6742b64f501c897182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdbec7b675af90856d3d3212208580183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcc7bfcedc34f2b4999cfbfbbecbd5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914a29ace9ca54c064dc69a7a0210bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45b11919b09327cfef078722107a4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29191d2d664c4a304c8febe1b966b90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f4e07e5badc8d35368e12dc48f3e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09d5da25ddb8680d9c8f172635a5aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bf0d8eb1fed4c7692537968bd550f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bbf2dfee29c6c53849fff58b4f93f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ce29b4dce3c8c5cb3101d8cee05f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e7dbe5fddda15dfabb5a3e381e555193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835eaa625485fdbd65c49ca761e6cee5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d59918b303386cf3a589c4e5ff44c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd2a01995820bf1fa26ce8618185ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166ffd3dab0dfb14c6392dfd6ad3e26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c5fc58cca60d92c817eace3b5037d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961317ae255530c02d77336f8190eab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a649d48ca408d3ad29648eaf42f6052200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c550a05b26af701ad686650e65b426f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da580dfd3991258157a2fddeeddd27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a71b98f689442c465abaf8fbf4164c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d73ef64da3578118fe7c962f31e4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fec7c220641d51c433666ee641902205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30476401be6d7f419d841c6ed32017bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36b2cae89e2be6a4e531422f65f6ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7de49dd18ab7e6a52d4b89cff42fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518182a29ad05225450daad5b7315b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fabb2ca2c7d1e31acbe3d25990f447210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148893820714851adfed402758ba6628211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864160df2d57c857e5b69c3516881477212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb6469caa04f014f9d35983ef45657213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcae26f68cc432ce2bb798b28880e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df974ecb93c416359cc5f3498a3063215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236d479ad25e3ea9f0746b998d91e90216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc9c67fde81e78874598ce01bd3d00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feba6b8d81c6cd5fbd2cd45d06ad28f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37360275ebb8dff5461aa9e72fe630e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7d7c23c7fe2d0c54837fc3d0681a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3d86577823d999472599bf4335b9d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91aeba9932bd8311dac8008cbffca7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6f4a9a6c98d70be443a29e0d185e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac1439e17920c53b15cfd0236b30a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954067687616e0b7ee5f2a967925d82225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebfc9b56dafe53795d16989b855a3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039240d6b98a6fa2f469ea2a557b36dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4138379f622eaadc4ef929ca0b2b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5bb568c5f8348985fdb3e8f5dd920229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dabe1dd1913ecf42e115dd48c789c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbed378b8dece7cdeda7426213b5667231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc791d1eb45e4e27201288f144d366232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2beb5a53d7f81ed9c0e666395e937233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee530b8ca6ad95be3a56c8dd64bfb8ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34626336ce9324b870fd8566ef40cdc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f553bd0b428a3f19d813e69bd943f15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed2003bbb94fe3970fbb837c2401a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49e8793563dc07b1792a2ed1bc6f4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f14135416fef19230723a58ea3228239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ce4e637758079fd006044848f5910240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686543d23a9b387127ad309aa9effcf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bbeef4acd669992c4ec57314ed892242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e69da3f41b0bd23a55786e394b105243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834deebc338a299e9dfe1b7af2d080b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ea384ca42b903770e69ddfa6698ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904684c47cb47777494bf2b4364eee03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb3f0e08536f3f05ac942e90c6443f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a73a50f8448151f334acea7c0e297248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b35703962e3bf82c0fa344c19ba738249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ec0b7afad61d9d5e3066bf6d9680c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d658423715ebbe8fd135ce09b27a95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022544d06aa8d88764b79d2029517cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d500dadd4b6199f8e9c20cfa27e84b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4786ccd6d50cf4c2507a01f0257124b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b43f77a30d0efcd2152ffa4f74d6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c409b827d0c853f6cbd775f4388a37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7d5f40a32e3487bf1d81226274139257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca72c4abd94b7a7df4de0a5453fd9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11958498bebe9c8d878fd51ea9db5ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c06829c0badae8a341b6f68f1d968260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b8b4a4fdfffecaa53f3c54ec8212d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ea041ef293c0d0d83ef64ba77a30e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cd3d9aa5ff0938f65350ed79f96a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6a33aac9b9e206d0be5d810fc6d16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00cf63b5f19d27c9ce8e512584b941265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97ecd5f807ea1ebe07fa1e37bff97f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2dd727aa1ebe010084e290d6f15ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ec22e914a196c93388c90c55281b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407156061b9f5d055c6466894248153269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc26cf6a9943be70d7237bd16f42a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37726a90de071f1e849a80f636b8ba6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84137b1b32605387838c6cb175566d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a710d83a34572e05b98cfa2a029963273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e59689cb57069aada2b68e66318d4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623015df1a2c4fe350ec176f0dfa4e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e52034927147a9c95f39bcfec5f8ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ab0da1b8e7505fb780e9ca10ba6c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b3a7f25c750011869e571f3fec4e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29936813362184a32bffb1b629b6520279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82f970e8b9cd7fc4d9aa932abdfcc4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142f38bd9315ce36525b33beedc823e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c959f14fdb4b94846688cc7875242282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75254953a9644b5540e2b104bd9f58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cdec1e2594d790cfffdd53d926b80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788fa1db169cdb704ac32a7642c15fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b51f9ec4efc66e63575098765bd3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664556bc2fc01c6ca392267cbf9a987287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c2ca462f91df4e6b6738d3b1d46c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a15b4bea52447dd25bb569d0b81dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6090fdd7fe99fe2c2d8b393e27fc80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ad86a7d70646a725b65f5928b422b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3c55b2048f0c7f3955d819e41f8b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570d0256a095aa028d23eb5ea0ae9f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f4e23fd547868cfaa84ea50a5b627294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c009738a3325f29ca7d49645b1dcd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e616012002f925358d069546d25ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead538a6ccb10c0d9aa9f8b278c41c92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01c4f695cf4ca6f903ed0d91da8498298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b721c40a7778df4cad05ff03675eefc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad5b33fc38e53b57e0b9613c01b169300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e77982099fdc52cb590a24a4ab55cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5b8f591ced829e862532cea0284b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35909c366f6efbdda1202eb49b608643303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea177753d5211171f250f9d2da9c0c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6641f5074d59a5d34f6c5c5b47c1d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa05506cfa0531e12a5648b2081b07b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541b69aa7668a116558f5df0c1fdade307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105efc3d8ef5338b74353c74d658186308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd1465475e9ef52eb71d621fd6d8c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092afd0b6617209dcafdee9c7fbdcb7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b81184722ac9b2aba4d4312b195ed8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd681109115f9e9940b333a1afe369312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86121d10c65580f5c1ec0a7371527d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c4fb3c80958915ba7e20d2f344dd2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbad99c9ae961e047683d70143a623315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b073f54ceea01b69dc9e24693108ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bc6075a41dc42fd395beebc651c5a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4606ad42d8086a31a328450c8f94910318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a3b79deef4707fbda6c6f1c5327ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb110d9e633cfb4936d94b6d9b0bf3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df84de72b5570b3d600607c78b4c6a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826c26cecb6390ee5027c9f1e5674cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53061c96a12bb5fae28c329283a3c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d78d54532cfd08f3023e38a52feaea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bb49cd3ff7ac51001edc603208f27325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb769542ad3fb8e8d8d91a6b78cc89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3d0535b8499e4d561ce65ac81d873327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b805cefea1e66388deea92354041ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df5b26f9cc4fc5e15379cb0e0d78e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa6c00ec3293d94956cdad24426ce0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4cea1c294706106177b95b903f832331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53fb2d628db2dca2aa31a94f465837332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ea9e296e90d103c10629761d9cb83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634a3782ba799c1890e50ef3ae4a62a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fbabb33324cb21b1e177035623fd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93ff04b884f77f35a7b8fb0b32efe0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dd5f49809833d6a696f1d903d03e3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237f3a1a9b2829bee5d6ebc83162d19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b80694871ac98b0236af9e24c6646339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e6c92a5b4aa296f00f0fefe237944340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c06c1c2d815d903c8da4b764e966f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbb1be379368702bf775e5805a30b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749a69a81994cce6990d12e42503b44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bc68b1dfd58c3259fe9c16fa641cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a6fe02fc1faf528322d27da73e7cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389ae3586ce92287509d9aa553826f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b0b8a8c175b3505e2ae0e2c1edadc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98d8ff0e54325b2ef35d6884ce70a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82bfc07851c7a314bb3dfc7aa3ff2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5cb77f4118d91852af64a08719fbe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4998c39af85aa470a78ea4d09702f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d191429fb81a9562f526ced5c0b8c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57783e832a37afa427a5a1a9322c32c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b15cdb1e790c30590bbc96dd538aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4edb4f4409390ccadc364bd331111d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e780eff6103aa9cf89aa957df7107356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7e1ea3509e62f34d35a8ba1f703f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660e26a636ab94adcf76eb5e9e947a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a1ff9085d7a86fc2e12746e19fa91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ada8bd95ae9499c108bb3df9290508360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231a1d339cdb9ffdd78a219ffc2bec9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b0919348b18fc9f8d7ca73cfc9e64362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041c0f28bdbba37c7aff4cff8a97119363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535c4b09b10ff2b034befb437259f2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e9a35d10816e4a08e7da8b0d105ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b62ff85ad8b725f1c41517e582bf3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ff321929b01407d42e1cbbd8d7e57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd52dd983649a84bdcf43dfb442a72368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22c8dcde8faae19b111c6cd2844fa3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7065dd32b0caf7479feb5a2debe6bfb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157d18e2862fb04cfed9bb95d4c3933371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f4173485857168ef31ec654bb4350372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313da089d377a6fa2fbf099c004585e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9cd261e3bb9fd883e1bc4c7ac4c62374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c824dde03da05e603ca919158c57b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052745ae4015fb3b83f812fd1e3c8aba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1e63b08f48a2af6575a86b5b08529377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b5fdeec5f9e72e1dd6086ed5e63f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25c69bd8c6197fc6ff6b22dd6a699a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e906b24341e3cb3d656bc644ca0c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f6720210197ba72b601edca461b68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb760a57f634156104b128c630a857382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7342cf2544d8a3a7e4b4eda5d93e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ff6b16e66e59c91c9e7f85d96864a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cd2f877d9bea71bc180b0df213682385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792b64870579fcf5e42bcf7a1a309c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c95eda8f81558b3e0d9e1b4df6db9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6944dfcc869bde7977e75ae6279cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baa4716f784e45c2f1f9444d6a3810389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826d1ff7de2c4f63804c2e01c587dee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07d31d3e385686f051a6a7ea447875391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb2cff123126b0b25d1054d48cbd2d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348bcc1d2ec53e1da5a0ea4b962cf95393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a42b5e368eb60043bdebcdbca7282394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929aa01ef64f0b20f918b29467bdf0df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cfa1c3fa410bd2ec2e7d8b53a2b46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db36f6e8af8c65aae1962896da68fb0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893e23a656b81866de495f99da827ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3a4295f0ba1a7d4c9085e81c843d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59524a31adab4a18ee6392aed269140400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0567f374970609e36ac14e7c63573da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc70a2dff489d79b4a4dca1291967f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e153f10cd96622e839cdd262f5798403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b569476a89868ab0e07d4bdaa4385404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c820b1dc0629d9261505370ae9cff6a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706ecaf3d0b0343d12cfbd30cb8496c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c59db3b9592c9efafeaa584a18b157407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ea8c10846aa47eae32778d820c01f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406ed098224d7a72e7504a060e268e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbcce5394d8bd2e07334311328bc19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281b87599af0f665cd1207523064ff8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008ff541cdc63c95846f0c6a05556c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef863599a4f05bd105d50b7220ca7ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8000768d9ac2ff1c483c9970e47e5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d1ac3acbb334b453161c7b12aa1f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cbf1164464dc25178edeb81f72dc3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b729c79e35b13fade15ea7534f8422c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb905e048fb37ff08d28ee1f9820e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17537ca4c339d8f4ca5cfd6bf65a8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f20ba2d97679230dc24b7fa97af04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c097390a69e5446861ccc1d5359c2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2fb4264ffcbdec044392fca57b027422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fef9a958bd236fc89b5d9070c3a662423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28222c381daa88301fa5317a76ba557424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a5d7e972dcadaaea3bcc7a98e599f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292d07cfa065b9a37bb344ee5d0eb57426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c57a5a40bf4cf805c33fc5b0fd909427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244aa3e782a580b6e71db9184f9f42c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ece03d3ef6f69a0be1db07c4979de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a1e382a7d6859bb5efa22a6195ccd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37330d265bcf4ac94c9d1b3cea7f9a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380f090a215a4258edda320853e6657432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be62bd5308cbeb8c12e22e231ca4c53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217a9f6688b3d91dd3996e405d97249434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a8f3ce050687d115659c37f8783a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f0bc622e7298fa4eeab3d519e95fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752b16e60bf857b3dd15595eb23a5a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cc4be739c7fc65cf6379c557c3d77438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff49dae68c81181ccb31023fbac327439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c337223c9002d17d7c469c485b1bc60440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a6891242b3a77876e9c535a4a9b29441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0453cce55f22aba350ffe0d326e2945442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52e9a28b2d384033a35b2806ea55c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ad7177f1b4adc497d74fa256b737f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6246df064c85f5cff3a89321e369b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdba28703a7e2998c12da266058f222446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb0846d566c21618c5394056cceaae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7e48ce14ec6706d3d164501dc2a75448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1574d0ab6b2f7ed3a8d9262db77f323449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287833ca52392f97420fa94da9500df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee9e7027dc4396c4c3023dd674d674451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfd17908ca989cee570a66c9adfb04452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e638244c584166634d78ae0b2cc9880453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee9e39911a97e3cdf49b1be57e707c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7e1bba68cb607d25e63f8131eef7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ceabce93b9685c112a9b4e739ad1cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a23486778ad8b5b89be5fabcc2cde457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58087cdec12c31272c9ffbcb1d465c95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636ad8209a799c549cef83bf7e2278e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd27f25af4af6e54181c19256684917460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d6f11f8d03bda9257866a749e991f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329a6ed55edce4449022a0fe54232da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e7aa95d3f8333b53b70933e2c561d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba348c1f9deec2c513d0b592258a0f81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7f9053670b87dd3d04c4c29eeafad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d150e7bbc0ba6010b609b61d395acb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fa9f3d6917e80287ce756685d3620467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165430a66658e057412a6a74bcd1d4e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131be989b75d01aeee1b2c2e830eb9e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f060887fbd14a3b1fb6d0dca53f96470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ba52cdaba950830e362d3d9f124ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa77394dcc27e712f8677582bf6a5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a3699091bc29f4211286422c03a4c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998c884b606624ad44140500513b4e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcc05fbb24c8862327fcf9559d6bd8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a086fdd2d00d914cd15173530f94c0d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea522ba258379b9871a975bc6bdf890b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313e4a5768702755faf430337832fac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc8d2cbabfe4d0791ea5ea58fc804b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f48719336ca1b425e827c5506ef78480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03425bb76ef04b1a5327640fb8395abd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b0c3176f34f82fca96fa174fc99ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdade500dd07d053e7ced1e3c98d67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26098f1ffd87ab070bfa3be53749c0bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b75d5cb0ebf557ee2a72320e775922485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531925bea8d2be8423bfc5437f77cd12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923ad8b5b25ebcf4edcd7619d70e8ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83de64849fc4542fa5e89be3fae7dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30b20e8b090253a4b4cc5155318d50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6febfd16061d426ed9d73b776c7a05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925dc86db23cf152c8faebdea8850f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a0d40446d62a1ab6c90e9eb210704492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2132f5b465d45b004f78e3882bc9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83e080c1cd171665eca1753fbe377a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bbf9d06e54c8e48b200906dd762dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d3900d169a2083da3a3904c92a38c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0a32bd2143f7f0fa2c7cd162ab0ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8f510d50eb7bb02672406b0e513e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdae53cb0250a215e62d6b9be57a581499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32787fa432764672df71170f76869df1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb745b0b063521f1b36f5b840afcf1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c112737af156a3f9da5777e614e3c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69e7bb4e5d1826adaaa7212a08193c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e696d53391e5770f2ae5dc1e6d5bef9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d8457f1980b50534874d1968b63ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a671f0f773f7caffe5dfadf679941e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b21f0af421a27cadf95a508ea7b31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f519ab8bfed30afdebf0a520aa636508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c4ce9fa416ec3a68ab15f44b8af58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4620cbed2f3153f719ac3d84669b2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaaa24ec7440bb16cfbb7f3acd0818511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870534338061f99c86ec671eeb4e0c99512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e15ef739b59c654ea4a7aec7754a74513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d08ca5f5e686923a0e3c953b8c2466514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f63ce242a626eb761505991ef1319515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886524226b26ab2126ab9a98eecf277f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86ce94ebdf0ae453b710bc287fba0e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b39c173937ad09ea4fe4eaf2a8bf85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57881a6591d48076a85ee8776f959a2f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290aa79620bbd9bd18d0c92504a30c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da8f21fb11769d89be969187b76580521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a14c1ed380f565cb4350966e88ae7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed58b840d3a123a40040033f3a63ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a99886471494c1320f092216bb163e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2e5762dc3a071942472a59bc8d27b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146d6d9834b73ce942101eacdfac075526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fc440b2670334fe0a9b23c9e1132b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8265ea2eeb260dc27509449be355a6d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7eb98c88fa9ca9ab06c0a98dd764ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174eadee55e01ebcb27e31cc045fdbe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b5a9936cdf269a1513fabcba4f2d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2747b948ef08cfcd75aac1e051b72f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a8d43767c9eece3316e95d04b0b8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8605f3c482a451b627be5d4854f020534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aea9eced17e3bdd57265e4eb9152d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f805e78fba5f3abb12fb6b12708b3ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed924aa6e283a57cc7ee8ceaf4b32707537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4d4498a2c065ca475a0063e008e38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764781bf04b2d049c525fb948bc9731e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f040993bce81472d5dd8a9a1b6d54d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8c6fb373cbe0bc619131fd36abf4d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9daeff82f9b03d3cf606e32b6a5827542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662be7e870f5b33fbe97eacc6053079543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5bb7e7b3f668ed63c00d8946575b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd5957ae43036a77729d501aab5bd1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969415451504c211768bfd1c90140328546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dc0082c80f6a5c43dea79692997b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3ae3c4d89ce56c638a79ba33d401c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676f93fede75bb2aebf099e4b8464b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b16bdb65bcf29a8845801a1d72cb5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5a8ce26a58feff3274e6f76e71d2f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed614252736ef564cc87a38198d4cdf6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4ce1136ef2d5c66da8dc0475862f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85680f7ed97707e0f77095f749c5b023554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324d0f8e93905b84fc20f2d779778a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb71370b6f6bb31f5c093a3027f01a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33806175c4378b13872372c0a13ff8d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a38f81b7e640c5c8198f4b69626af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3d6a0f0f812da4846e3e69d8e65b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a460c79d8afb492b645ed21469f234560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073b70e5780fcb84f741678998fcc67561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757b2e6b09f913e4cffac5de541005c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee1b3735a6f55975ec090ad5f16cb7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1108a674a609265cc8f770b9e314c50564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd85d0da4dc4b60f9731b30b616ce9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbc16074249b80ec0dd7c3639f7196566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eabed265fe0dab0f6a49c7f765be7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f8d6a3eea5d28d450bdb84462494d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02c8d464311157bb091210b020c516569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772689e69939af833c7e3999e4cff96c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8643d652ca14af0d82585922f53ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f1e9f14f675b9e80709ef796e656a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a94a4ba07d8ddb8cc9cae08030831573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9996e62b4f8b16e54eb7414fa4154e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d311bdbf229733fba873c2f529ee02575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9826248515e3d5ccd07e3fab695cc0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b124dc2700f7b365eb897f7f8419dfc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ceb9cf424c53664cceb00ac4161a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96474192709cb482932762aa22fc9993579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d155ca499c3e8feeb509ff1ca70ba1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe96cc3535db5e7eb12cfb1ef83199581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a38f3633d1fb21d796db6043ff1ffc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec51cdfd9ddf79c82f947e6b354891583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa41b4bdb4aba5a6f4b04c7d93549dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8524bfb953151747dbb9540b033807e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828077882dda48fd4f5a6bbbdca4856586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eedb9a0ffdf1396d814b4ba6cab61f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fde8ce29bc3b2ed9facfc7b38b27c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7a1f489ff33a9166218a7372891ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1b441f23ed40382474f11b53c308a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a019780bd6085f9baff38c96f08507591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410e44523031e7ac1b3f84a629895e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dd5bb67651280412475e0c78a6c05593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ab2924aab1de5789825f623333e83594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73df837ce2af0e4dbbaecbf8d177eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ce9261f2fbab013ee1ad3217ee793596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77ef51891203343e76e375e50fe0ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d813d339bf24847daa2f715640e2c50598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b666e4bd813b628e560b013dfa5921599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac361f48362d4b21a75107ea952ce6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d457a757d045d93e59e2b38daddef7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0366da7a5030bd7bbedbe0a331d4d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ea3897d87ec6b8f1789ebea4bf74c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a806a568357303aacf6464e6453e247604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184234989c8e5af5521e23cd34c02ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c50da7ae6b4354338fbb587678d59b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48918295b872ab04ab23609c5c674484607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6cf9b33b562b482d907cd9cbe2a26608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef05d550e40f3d2f61de3622a4c492b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7da6e8da0becfb6ecbcbdf30972e8a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bc50ba9c1a0bdb860becca2f550e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac94714ddd48479cdc7fdec0071c37c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15149900a9ba96318441ec92193be4f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1439781cba7c48aa89ad4e77c437b2f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14117796e334490ee27421f6c33caf78615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275d398bfc80a04bed8236c6b64cf6e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7852674636c78fd9c5e2105737ab48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdc048db86ea21b859c7429575b9df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d2ab0b3e7cd1099671fc6262658df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d3c15d1e687e54c3f541eb364cfdb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552d3b2236efe0e9536b2d34d03cae1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28dba1e1b82505eead0fdd2a8217fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70363fc4bcf74e0589c23cec9f60981b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41c38184e662a8431fff73ec6079a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454f3ba3b203ea7c06e760e506a31ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cb81da176ded54bcaed6721f302c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658a17942783603c2a1eb64e97ec08d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f279648bb725b555c6ec66119baa3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0c6269f2c2b190c590d722c4c0c51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f309cdd608210b55c58130de36b57630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0294790eacfa62bd73d3742bb8970631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1c2cacf6b544b51bf87b0eeafec1b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813222746d31a5d289c5bc95aa4883c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010426ca176b35bb3b7e841bd8851b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622b0bc14ce65b0d44540fd38d9889a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dd75ae5bcba380c7d350bacf7568f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb0c42c546246b9d41246993800d87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd72a1ef099a33f6f63ae636e5ac36f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbe39a4accbcb56ac9e70bcd0bcdf4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be74a586a0d20695ae5d75abf9af000640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f27dd6de26e6d57a580ff086bee9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec39edb0237db41dcb606135d2ed22642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c9678d132b2b75ed0504a27762e03643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea462d7a87a7ef2aa5d871e01e3ff0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453e7c4bda91ce74afe2cdf860435b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2845b52feedfcf02dba4fca5913dfe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a04bfd8aaa139146b2814c9a84e29647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac84163c2c929c1968120866b86b41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e9d84b400c5202d838a916cefd8c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36f489e10dc697802b1a6a42bb650c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b606c42e8001ce63e4be9e46d7763651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4137b38468f37d704c1ec91f050de1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a24e15f2e29706811dbe8934d0670653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef588ad42fd78aeeaca44aa0b3e1470654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ff266e0436ab6a1e19e56a2a9a8d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a532209e054c105376022158c46719656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8604b495837cc6f9b4e915e0e356e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b858007020b779ff01ad7724660d12658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6b9aca63d78d6908386ab331f6a02659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060b753791bf1531353a02cdc02f1a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf37848112adecb98c66c244621d8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619f476be1a722e5336e770a0577bdb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78916e7ac4ea236d148d29b06e8ae0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667fdb50aee725dc438fb3e9be1831b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5440f583b19b5bf0191b1c1d84f98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14d45b9bc5329eca1c044115a77c65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e762f83abb4e5fd452a1c397a7a123667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65be1efb751a5a2660caee451955cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499257001435cd24aa8761718e07ce2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac261572fa71ca8e3e9b03d57306335670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8537d7315378aa6bb6ef7f7761c66d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7db4f89458236c55fc35d189b5611672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e11291df6cbf364ab0c7c89c626c29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9273a09d636016d32576d6d91114061674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5d3e1de7d7d0f0018390e1bc65acb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21f4d3fbf8307de7ecc6f44ef1c24a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38000501a234f8762bcfd0439c14f9da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0cfaca4adf4a0160e141390f39eb8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce89a997e262784d7fe6bd39d7e8c6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb17a1839f2b0988135252bde7f5ed3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf295e62d729f7400bc8085a0762779681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902563aec244f6e61d6f51d4baf62474682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361965718b32e9ebe104ff2cebf00a02683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b5f05156844664804064e34da0c91684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbdd1810cb8d01615d2272f5c0c6e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fdd46ba199b39dacf29ccc33f6adb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fccdf22a40335da9235ebb19bfba52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216848011460a25f8f72b3d71f01512688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d13ec666c81593785a8d1d75c1c3ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70353c2e3348fca6dba646855532207f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e67d7acad1195a5b3d5e0f3177780691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c976f279f9c68d85b776c9a041e820692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832051e2c416159c9b678ef761cd058f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d950a08bf93a575030fbf64b88fee0d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0107fb4885c0d660445e2c4eae248695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc5a64e3f0a78b57fbed1337c96d08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d2748d8a0b96ec0a596062967a8b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ff726e46007f6078fea99aeab79f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2097f0044fd97025a34a19f78df65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93860cdd3f1c2c8739f2874e964f6740700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b440cad21a4ab719bbedb012ef2c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e8516fe68444bc32bed8a70192d59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad6b8783776234a6b0c69525413879703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24218fd10efc04c0c83690bdbd4f9f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660fed86c48caa32b84797bde2af108705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8cae0eca9cbbcf8e48c02a1624d0a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887ae5ddb832adadfbcad1185d0e6c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c21ab094232bde583ae11d79ab749b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f824dcadfe14e70c420a1fba41d083709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f4c7c120e39b1977c930e0b968964710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed8d60e63471a96ea1af03b5675c4d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82569d57e96b5d51ed5095025acffbe0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4df30a047a42856d973fc7dfae3e64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d92621650d47827d710e59f16badae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e30a96f186f1688792659d8fdc82c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e0a301c58984d3ab595c6d1db66ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f959fad1dd8d498fcde5f9c8936cca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecae321dd5effadbaa6cd74a40e2f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd136afbe5046877aa3c58929c050139719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df98f63739e18d38ae29a5891d62be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600efd4ce9cc16ad932d1781341890e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358037b26146e6da3384786c74cb948722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86de7aa5ec692485949885e2014072f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60dd82c6645b7a50530d24e040e208724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db45b3067742c91d0e460fe41391bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b7bace108297fe73e6eecfb0299e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90fdf7b3f474c9e0f6fb0dd3d01de2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73560c572e90a5ccb291764082da9756728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46830718babec4f6671054df5ca7b85729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c6589453bdc35295cb37f29b83404730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fe7ce11bf5db3f3108a4143ba7886731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d277ce444c58a443c0d4ebb10d885732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c2e8b0bdbd13791d4b55c3ff2b693733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b4381ea08e9047146058c78f8ed26734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440031fcc7c28591b5d0f2d951f4c281735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fd75000c7bb05d4198a0ea59f8d7e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893f490e06b1f6c44017834bf3dcb9d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bd77462dc24e186ea828f09128635738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d00533dc09097feb2b81630795139739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a381dcb541126d831b2e89756e6792740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a6d0d7239ba199719cab3d6a68a9b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f305992119a7a5df4ceb83c00d622742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa5aab98b64b5278bedc1c3f992458743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6992a6a6943093a54c212c00752fc6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7390d43041121c6391b465041e88ee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5acfc50d85b67d48bb5192d092f1c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33c1bd6705ccbe963383f8093ae13a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2b71b3ebea0ae970d037ccc06bb63748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92427b214dbcaeb0b5c1b12d2b96bb25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550dfbb1dbdfb3773d9df4fcf9a94f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe965594ffdeb6f863a83b405316336751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a527d0f4101e8048fed5b0f98c5f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56affe55ce55b831afe7d4a236278e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d86e3e0be3ca7641e05bdb009c9bb3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02f0ceec4c70c7185d23b52f47ac19755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1355860a843805f8e88b932ffc5ff6a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22182d1061acba12fe9ee90c5a7a1d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68baf83a31f94558da257ed32c3521758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8edc63482f779cb9e21ad995270af759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400dd2764dc982cd28edba6bf59bc83760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56718239206fb530d8ba64e782728641761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defb15d87bf602bc1b1a334002e98f3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08bc9223d04f057006f7cc8c23147c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620341f3daed3089b2a7f94eee4c3ddb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8296c5cf518b107ab2e449de1506c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde13b1677a65a75c63aee37723bbc7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f121760f4e8c0dc5f89ff937667a0aa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca70d2e86bb6914086c40da7fd32f9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0da7f7b527454a3871f297abacb6d9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c2579230fa28ac0fbec5d15b536e6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824472a087783bc0e84122eb1827fd8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a557566d948912b92a12a0b61027387772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065ec10a3160a521818534246ac7815773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eed671c94291cda9d30ab449915e0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe8f3f5267599ed91aa6b30a2b779d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee5eb5b1cc48da12e8f34fff858684776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca73ebb464a2993a7c5590e87b61c1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee01daa1134c2d1d26848e3dccc65e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2e2ae58383fe5bf28eb1c084e6c98779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfec1356f46ba446ab84902120258d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c1f4d6eadccebceaf4a4385f9cfa3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008a5bbc4ca75df88bf09e5897be3b7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5e985a956275825669080540c6a49783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da5ae6804a332f16275cab8245f0b0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bf04efadf53329d1e234bd6b75839785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7444e033752d1d897b0abee14e358f2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c31454250ba96901eae845d5a9b91f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc9b921cd5d338fa6b9dfe9273b991788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336987c053f641af0baee2ea6036821789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c256694be1d53f66bde817895c6941a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613efe193bb11f42a7070382499347a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e81f8d4a04691de7f61f366a4ac22792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3b0c03139a4f4bc55523ac08278a8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01a2b6e0a1a36a47c15506ee63f978794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dd968181d5f8b93dc40bded4c59d2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b824e12ecefbdbf5423bedbcceda6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5895a78d727b6c0d76659a59c066f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771875cff03a7c0cf47045fb2bb0252798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed1cc5453a51abae102bb5a718c350799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c9d513b9705e163cb31dffbba6d45800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6734eebd4a0183457ba4e6ea879c0a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed19359e02ba7f08d88f34af476ecd1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fd94a806e70b02c02c8f66bf8c669803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf4131831cd0bdf844ba54cc220610804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b333156aab7ad95b4482a8bafd76b1e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913791ccfb7fc93c6b7aa1ae3d9a4c4d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b999f9ba50cd9d029ec53ad41c7a5d9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2816d31d52e2c677b620ac6c06ab48f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58e730ab63a48963dd110ca4c69677809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bd3d92bd3a670f4312ec624d08169810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04600aaa569e4d07c33761668a196b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c97984ef32321591515f4cd07fe0b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9573fb589bbe83dc79b4d506b3ada3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6c1b575609c8a61f359169da4cf1e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dda444ef096f97802d022eff81d42815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096ea92d61852e290335a1a4cebbc37816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203766ca615db6530a8151cdd363800817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e3bb7df01c0ad7b6a6512242e379c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083aa229c4141c3a6ecdbea45ee27188819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e120bb9cc561d4d63e764e4000cfe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97024db83d76fc26fcf0ec25298cef802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253d422d9c36eae12c38ff3276fd7c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5a3372198341439d27448762096db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec65590c695a1abd207a2d0b010de9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a1024c48a5f5a004bb19c6e5a8ad96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2dd355e26001dd9a6a1b247aa1b427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35b363eb2c0c3c752ff46abb943f908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0b5e997108651d7014078e38f65639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0da677c9d4ad6a5af4acdd67854bb010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd277f63b6fb33ee747000f56de8aac911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf782ec0f35d1d5df49cfa59c8f7fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b101d89c8c855b519ca4f0e1f28873013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891223605ba45cae2d33505b9432f0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64684c936f2bb76afcc16a02cb038dc915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd8e0637454733d457ebdabdfc79b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dd943154482437b0899ab8328951017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a4e9f6bb8c8b6eecf6ad50b25beee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ed271cda54391ddbb260c7bdc3c8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4beb85cee490020616132bfc7792620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5faea91543d894d13135477848332e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4224a6c5a36a7b755fe55ea6a7de022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e7546007e69667aac1fd1ecbae3cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce71a339c54d9b648196976250430b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465efc473cc3cf4458a11c3931922e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83098c7bbc9e3dddd5848fd90d494426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7274e3f9e31031dda80b28514a5d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce765f64e0c6ee2b31bbd6aa42e39b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6304bd6683efb62673a4c962b85e8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee8d75c06ca98d6111816836f836c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425fce5bfa01a81af3553940d26183131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8633ee6716a7ecff28737866d82e90d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08dc259d2460bf101c9301d5ff6d1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596047cb20a220996fc6231f1932c5ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c826730f644a0adcd3ed7e3f5ff85335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ff101bfabffd562536de029e9ce6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748e603d07ca978b992e8dc8ec72abf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3506eedb78f7b064ca23baf1878a11938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbee9a033f84ddb7813d2f9c0d0c6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdefa163d6d821f2c624d5e59f57bdb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56808cabff38d337574d28ad03825641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796473b80db76ec1178b5de63775c63942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d128dd057b51d2a7668d51de30366443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4d28b14f76716d0cdfe03541288e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c225f39904c0351d7abdc4436bd78445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32434a4e2d25575a3e61529c37970e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c2e1d46a026f00e3d431ddba5ce6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883b4aed6fe3b3abb000eb617c185d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad012f198db313f5ea881a444d6986d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a9a3d55eb7ef10bfa00d1bc11989650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccfb5f806200439137e51b199644b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80992c5ba49ebfd83ae12fe53e1a0e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46708b914b977d6c21c166ebfb96302353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e26f2f7e8e206a9957950cfcbc7b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8160f04fb95cfcc9bbf74a9364d7e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63a6cda2498b4799bc3dc66f9e51cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc23415d361899f1d8787bd23f66cd457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ec295f87f35a05c5d247bbcf10b1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b05b1a354b397e769326c6f37ed6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a583d31f6757f912283254cadfa14eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b191cc81291b5847669a04a7b591061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886eaed25b0dcf6a213a6b54b3a867562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53153120b63ff9339ab1c62e5fc9b17063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4f637985993ee57087e5da70fbe0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d539001709cac43bcdf8952fb1415a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a5bf0eb67d99bc93189aacfe306c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca180e9a07ed5a583eda08b782de8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1dd77e03ab66d8babf66a1f880ac068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa99ec86bcad711a372c954ab11d54c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01a6a38f67a58e3b30a5d9754aff3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12fb97cdc94763348ace2d01fd0aad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb4e9a8f272c8a4cdc7b0b34ad5f8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ace9b9f4d837c280706ae4cab656473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2a7ad739589faff5a1ab7fd0597d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6a010c4d2087ec30cab2298e4ea2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c65f3317ef7dc92a19e576cbffc3c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08f4a19db87db159893418b4887a6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d4b1f37f8246981642b2129a5e91c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c0966c01d932b5d70c6975d6d533f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7ec6f17cb3dfb615ef73b2025621f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88247858be6108cdca29a5fcd7a986ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2771bd178cb2a633e22eea344bbd72382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027d29969fa65ce942173b041941b9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c05475ac7f9bd9fd8a50eb161f88bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1ae12eb79065235766da5bae8b1e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65533c12a484ddfe76675beaa0ba7d9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51be7633c6125d316a66480219b6e3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c62cf9d605760b76626fcc3d79fde88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb208773c8805ca0987fc2c3a9fcc289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba87b137491b905e2ca5bd1fc6cc7bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041589cd4829855ac9cb4dbdb37115891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef4ee46718e69751b99523edbca7d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d202c8ee15d3089ad60140d4c22d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f768e54873d54f6779df655f5712194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dca25b9a3b35bce05e25706771a7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5324517369f094b59055aee87b54996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504fb4d3b5f7e948254d970544674a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb1dc19e574cad5defdd533862366698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138fe20e9e3968896c733df4ddd370f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52570c546d503d7887ed51809ca2c3ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daac21a3a50262c65beb4774e97196a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb530d3b0272be878c6bdd472b24b99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fbd77347eaab79bd1e7facd9bb52f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29767a0327fda5c73a66ccb452f7362a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae247512cf1cbe663df79b461d1e99f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d4c86cdffaafd0dc6f9008088920d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447da5a60b6230c6779e34fa1cc0fb60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c0feeed1b2c149a10a2900d7b45f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cc22192dab6f2502258711db7b771109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a4310438d9083c55e99ddd8bcdcf3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b5efdced47890d55c6bfb83c3dfe4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e583c3a2b2ed14fbe5222736866c881112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d183d6f83510dac9bd841c63979f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fab32478665aa7304efae00976137114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fbb2a29201d681733b9b4e924dfe8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312645354bd68d867b138eb86413b03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc12155c9cf44aef45c837918126a06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009c9e566ee59970d6449eeb78c93e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b52b338ec53228af1e032004a3883119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8e81e628f97fbaef9f88ce020e491120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e76989834d757e6e86c1504afa12e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6661591bb0ec2fb6ef4c1115209d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac96ad0aa62ce843a28e762d3070cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54c2f85f17e5af7bd22e6903baf938124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd45fdaae3aa9e299b4063f02270a3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aa0077c72153e966f675be5e408dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763b1b34456517b5afec63570635b06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c77439c8c067fc38c458441ebd46f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63fb2c9978203cf355574e506ac5d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84f584706fdaa15e4eb1453c594483130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255b6fc313ab43edf9524f0a9199405131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3e8dcc553370e24f3a54b00b0bd6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcc32d3966f838dc7d401d91c91377133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbe8df5b5ff9d9123caf2a634fc018134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1dc6a4b61d9119633bcfaba1e199b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80a5f20a7dfb1f7a185491b7f75b79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea042ac741173084daf02aff659e6a8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5b8a7607d752bdf73e25e19c6948c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cd6bf972028c8b524dff09573ad58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e4360c6ca1457c9a249d0d3d63d9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7c77144770a78078e4d7ff0c4fd76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628399f5c6702b4ec0c409a3641d3c1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf7fe73845b8bd701b8390046b3bbc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b45a82111ce715588c7eff3484cbfd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a0b250d168c27eef9bbac2ac3aea2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20343222832dcd4a8e20068b800fda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d64d1877d9af92cfbe30900929b66147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52ccae0d17211766650fcd35596228148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8315d664e19cac6d37d8f0c6cbe89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff32391b4549b45c2cbe83203af701150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe92c0166ccb6f2a7ff1f06444e703151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d975f2acbd810bbbeb2557349c132fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab59526d597cf14e60bd172616c465153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ea7e44602f0ae5bb9f414cdd8cca3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3cf11bf2d8e1facc88764043843bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6092ae88fac9a36fff0bed0abda76a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df12b44d42e372ede3738629c7ded2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bbf95d960795230414aea080b2959158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb4fe72d88fe00a5ff5ca12870a9e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916274dafa1ad4f4b163a26ebb08808160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7cff138a0c0a906e09e0a134e9739161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020803eff9349cddb87c15b23324a8b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dae2edd95a95a0e8f9c7820022aa0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052d5815cd750ddc212b4b781851dd0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9d9ba8eb9db30b3dd871c839585ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896217414c9a6185d32f8628f048974166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefe8ab33851a5b968a4216cf36b5ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6d919e5eb306bf533f4ced0116bb5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4d4def1a551dbbc25f62a02cf75dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab48d7dc6b19036c2463576382e37e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ac43ff5e7434348bb5fa9a17b8fdc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd69bafccb4e6b00f5e44f52a234c4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453fb6e088452d3d879c543d977f53e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e609a8544fd0bfcb9f6348dbe4275d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b18e0f562f02bfc31e2ea3f9ce10b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460c3bbd609ea34a4a3bc767ab80f9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf108f188c87468ff1687be7087b0eaa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549175e4a28b9dfca3135c3735095baf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497104c12649138ec191fc033e0c77fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135b3064fef9e07859cad38e88b714a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771600f2555843e9904546b967be624181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e758a5b04b4d57812eedea523753e5e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa22d34dc8e40c38035d6f6f462e65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fd232c75edea33dffdd3365c40e19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf2843dd052855153b07a87b64d7cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcafdbaef5229a8f8d1a036f3e68951186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df930c277eb0b73f564fa0e903796026187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e84e512f49b10c2669e112e9518b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257a26905b62c31c0623f9df5a022fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b34c2da5922860ff351bb0642f4ddc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27011264165c0d99f17959cf65d32176191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472a18e932317dd516e1083ce8d1474192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708adbf1df8f9f0b5970040cf942bfac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211906787e8e4dcb72a30fe597fd41b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d20bbe90dde6c275a393f5d823dcf8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ff5d88cf68912fcc38f3c5480d767196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1768862c4ca3b2ec50bc4e271da5f27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e0ef8cbd2c1b7834321c168dcc580198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9a2609811207a07b26a7d8ced46f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c70839edee294649dae83a97b38e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce9083691710dc6f89dc4c4730f314201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e7c53b0f01635379d180a71e232cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda7b78d312498c7a27c62717a9bcd4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00705eb653ae95322b6e3c8567296990204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55599c263637e782f825bd848e3a6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752027cefdcf9f910510d0ec8a652b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6f111093aa6c21f72bfd648c61082207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae6ea59030c88279bfc27c977fbee7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7dc52776ee2fb8f819aef4713e157209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984b06dd1a0c40e6229efce4b131442210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfd2857ea1792ae9af3d03e4d38589211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd051be320a99d2708959c01bd79d1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913f521d901934c21a3c968ceb84050213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720062e5c3c4a8ef4f4e7771b3b1851214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85409a00c930bdf635993047356e2521215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559240e45d6e2878d87c0dc5b783db6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24974e9c4fb1dc0ece56b45f9852306d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bbc428b12964b16c7b6f80fd7235f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df371a9df659d67b54e42cdfa1f61db0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f0180a50317ae21125765a91a8359220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa166651defc4853f4f9f7db2a4cfb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232b4653a98e178e2be9be8c20b09f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65521e4350c0f190b6a2fcada3714e2a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc4bb9dfaaadcbf0c7628082df046a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cba9dec51a3fc0dd516952ffce45d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be803760ec2cd9fd765f0252fc14293226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4e23743f181e435cb6b183d6667c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78653dec7bccb5f806c78f69bbec7117228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4817d027bfec0d7a13d54a6a2bee0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49340a0045ea8dd8265e6ac65054e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01ceadf2ac8c7454375000a10bb145231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926980178127730713fab7a8889c6ef6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d4d1898b9bddf143ca225cd9d01e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6dd3c055cc45052d418b93058ae30234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e085c160481e979f074a5a74a738e4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a52f4a04ded423d74d4befe64beb4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a3c6bae184416821b28d24187d69e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc7394e728a244f6534924f12be502238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dd46485bbde3715a148b79e5b1cc8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027d32387188fc434585cdd98ff69fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45287dd3f4e2adcdfabb413b46a81429241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5bb664b76b0ed4a3edd18ab9cebd2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28d45ed2098f6cb04ca18ddc155538243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb7158e1fb26ab7fba275182f3296b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b61d9bfb8ef5a9d01d4a7b1b6ca1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629e8e7ded8505ea04ace5db5579aef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a663731d8411fe9002a12e29a932ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87038f61e73145be43eda83152795805248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b118da21313cfd73b73dcbd4a0ef183249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1c1a82eee6997415ec11d19a2c42e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c910cc37118ad0cb579549bdeaa2d93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b372fb46944115cf5fefe51b6afa33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725c6820d34265942de0c6b9360c895253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b52a032ff4da7838954a9776560b70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3fcd6e75c770c97fb7a1406d30cba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57fa7272833d3a04711b20b01d8ab4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391292aee05a1b60cdf8fadb6de0915257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f070a64a4e704cfda3f4b0997f5e278258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7d028b88d3c74ac84e7e10eda179f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ec8962d6c07a1bd5ace346ad1fa84260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8191a961d2baeb0f9fe6e2f2b87c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24727cc8065bee922f25db45e6eff444262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a040cb91a24c8968160ebfa46964bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861a6f6928d60802dc6ad38432216e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886db5e9e781ceabee8f31e10f84e82a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801a64e8da0843ddfe31ae95f112b6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed240fcdd9127ab3c662af49d0c09c9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4473751741602a10d8bbcbe6947d9c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3cc07ff66c2a997846812c16bb3e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea19484261b1cf3a9be95837de0e9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab156935a69a75cafa597479473c3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f726d2935aec4285f14de53c779823272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb462a96497fcc3c2ee96fc0b3a3c23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e576215dc00454f4e604c6ae838e0f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa22614794e3f9172d135d25840ae07275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce427b1ec17a75f1bb09b342a289d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dabe0cf2ae27684f0be8f28b498015277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657afdc469daedcab9fce33c3d5a304f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b606511a50626d8c0eb133ae4e9ab7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5255521af8ce2a70fc6f8e78525f31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbb4568a8ca62681925d0ea0a1d06e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0985a15a9cd820942b0aaf81e02e5db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41245318299608430403c7af8b4a5ecf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4c4713febb1a7111368a544884216284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b2a9d7ab39dea5de9825dacd2108c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf8507af63cecca34fa401b5232228286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e861b3fb97865ca083f7f41bd8fa131287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48ce9624dbca5538cbc0c7105b3521288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e342c5010111b770440c69a7a2968ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d48b2b1b7aa64d09ecef468bc87b23290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b839e8be643b0ec45baca9f693ff7a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f4b8423e820b590b8008d54437e97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dc6a02f7164a77218be3f1d43532e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea709bb79fd032def4c4ba2dae30f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc1cd007fad29ea1546e603021f444295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244fa532f52959856c6c2771bcd8d13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc98861d692ab0d5dba7742957ab63f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f78ad053a06d6b0617b84e7850c639298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd244fbd313045d130f293b65b3a5163299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4932233641b34e6ab747e7ba8c4e3df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f571653ee2459effd86a04f48c5224301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5033b18e6b2d187f1669c45c49327e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721abca54ec897af3db4c2e7170a2ea7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974bddfe28d91be4a791857102ae929304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c026c118ee7fac7b528828ea4d377e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9f075aac4cae2c06849c2aae4ac37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95148dcbb408f2f69d2a222cb36533b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d18046d379739c9f2cadaaf1b662f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4add6e1eeca2a666b1bd3df2eb1a45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee67e982df0599a797ce5b90c280dd8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a56797f587e6f4c8e1e6f74a37e952311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e92719ff63923091284631eb5bbb5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a961bd23bce4343af34115f911ec72313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8f280981567a664f1ead2c8ff18f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2f2f88f1e827a0f62cf39a4fca16f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537181a889a869e9319703e1339213c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7eff52c43186d7dc0f796dce77435317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705af44a5ceb71d7255f95e5e098b1fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9a1d033dbd6631fa64c61438d1ea9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05786820ab658dee2cf3de5a315c4d01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626953b6b694c5273f22822c3995f4fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cabfd4e2d3f883af06dbec0f93a3b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693e5d25a5d3436e88173c30c482d2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa8b33b68985f84a377190b30cb84a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b8c971d7bb3cb3d97ebdf45a9c4b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206767dc3784ef0bed9260c8ce7607b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc75b2694e21e210a4ec0783a186e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bed421f21d701d811b551ac3dd69b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8cb9a9c078c29cc45520418eac000329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd1afa017b000f1c2d5731e704ad4e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b6600d081d55b9fb75140cec2e771331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f81378f15e0dd7ccb7afea0455f2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216a2dadabf71538b1d8037bf66191b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c315fdfad3424adf935844cc9ef43d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66950b5e5eb8fdb3b0c58eb3b3452039335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f79b539bf25071169806122712165336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4d009235b2faeefaaf42f1580c3a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720abf614b66610b332d263db615903338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ba525d4f43e9b7cfd1eac6b5709d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c42f76bb4d273cc1e07df1f20df6f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bed5ac48f009b7cb5c968f2015887341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aea2c9aeefeee504922d44e99bec70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc545ab515dc97005bcf1f5689dd447343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab765e43924ad1d3e8e5dd835026db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a75ed3c671f7e28bc96ba09e92559b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bb3df4cc9c8e4c5efd149ac66f90d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca0032101e6f2396f6fffe4291d014347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306758b8438af7191b8359e0bf18bea4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90d284afb2b6086569cb71620199bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108106896ff73755fac6a7c84a0025a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf057416f0cf4c28d8d5d7f0b0c2eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6da4df114ff4ee480ee5a7701934ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e017b9bb35ef2553994034809608b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd577f4882397275bac3e4f370ff56354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cacb1f40bf9e7ce0fbcc6b9ad35d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652961880510a4831e7b6ebf10cfec0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f439d365765a4402e08838afca0e8fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b9a0d2a39015a89841f5be7d221ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a60d52c1445307f6e540f5c23e90dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cfbcfa59c5fb87140a14647ec31ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef5b6d84eaca9e9aa871cbefb24d60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d054dc6b5f291284ab9015d8af52fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985f4942b482cdc5570213cc3499b75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92911a05cff65608d9200c9b6e8b124364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323972e5245b527bc9d59bff4cf8abd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601f2458921890d5170399b9ba7b19b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75f51f8b722fd19a6e64b5eafe1e2b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018750be875316ce10e8ccba6048b1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357c055156bda492f3fc3f210867639369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0455db96c9ce3effb75cb23ec95afe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52330bbde2ddfe14bde951eb83e666a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0baf0a7294e105fcc7349dd6d067d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c97e42cba240aafa4d4c54bf1cb0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d933850e10cf9e6a3e2dc77d396c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c936c0d05b7fef5a29af13539b6c94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38617f5243de545753508dd85b46bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e80b85891e52b3f50266899391f5f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cdad711889e23d9136b2abc6fa547378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14555985c7ee2893030106d3c7655669379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e11ae6f4e7577706e790a161b9551380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0108dda0c3c08cdb3a1283213d7d4b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056faf7ebe51b3cae841753767d2648382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2848f7a01150a1cf8c4012e6a8dd7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba02c21fdbb23ecbd5baeb00e0ac0b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf81d5e2e291221dd5763d99338ad10385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b96243f11511c604f5a364594f9c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b54b580db558fda8b2c13d1d68078387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4698afe438ae664dc7b429146947c5a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9002ca4dc662d0dd84548a75eef8acd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eace8476ba5ca6074164f31255c3a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86174cd3b1fc4eb64a7690a3675a3715391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320cff67bb97870500a2094efd9b7fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ee7a9f2b9d4c42ad0ded1b05b46c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2555fc777020c43afdb0cac8a9313d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a243e0c73f3fa6ee568352192461c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159464e06bd2a02f9950d5f7e12603b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d68342c83dac3d581116df01ce18e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbfa58835bc778645c8010687517da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417587b18f4d4fad0b9e47116db281b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08c8c2ff7751b974a067ea023386bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe235a91acf851c545878af3ef9004ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac31b641dc7106b4e49a7840008bebe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4920fa3a749a5011ccd7dc3ca664780403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6779ceaf87bd4a50a02727466dbd94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7404471fdb0c35fbe6e84ae641285405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534569f41a72efb8a1a05caf87b19597406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028de2cfb60f0914c6f26d6f3ff78fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc9476a33e380844fa4164341ec70a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df1219f813294e021860a58a5ce2cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811ccac68164b0af435720add89b640410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb44f493ea38a61a57616d61e29f05411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003f8c1fe170495a6492344fa5cd411412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004ce75a900e27b4aa1bc58abdb015c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76680325ca01ca90c5a3118660ab5eee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926943077fbf5da9311d59ad13150efe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe176849188f82fe49d6505a32946c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f27ba19dc07d257a144ff2e629022417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed235a2a3c4072e22bb8f43f691240b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab51e79934a4a121bc53446fabb2e21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6521d423fd8c76b85375f20b42a8a7f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf70a3acd61ebdd13e9c7bc760bd470421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb1b74d9bca4d245a8a42a9ac09cd3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cd804487587b6dd54adc39028c3b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9131dc22cb493a68b37df687629aff9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89676813adb253b25c6f072890ca3de9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc63b88cd11847c069a3d18b7484ed8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017283e1eb522f3c059f37f65b57e4d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1d910c43e9fa099f323594b637130428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00f13ef124473212ff0305f31664aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13ce35f5ea15869984fc4657a1d8b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e40dcbadf9e292341818c2be3aa2a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11348d2796d447299ddfffd2f582b48d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efd348e6de2c7424f6b50cdcf2eb41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4a5c8a7cef3326f4a521b9614d231434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56104757f4afd8caf9eed036e46832c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea73afc64da0a2cf11a90d970480690436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464870795d07275593a2f80a7dc4ccc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5db2e7b8dbe02efdd3ba3a7e25a7a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14793f850425ba4e87cf1754a80ed9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d4f7362cc9d04ddda0520d64558a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bf771d777b3664e9f1de8806203b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d315867c81f05963c7ff202377a2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7c30a46672d1251fc9d12948e36d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1be44b953eb78f4beca8418b3a941444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9660f052fbaf11ac3ff75b167f9b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077b4616f5e17549ac7c1b78ddd0f3e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356b847d17b4fcaa35781aa5a19ea93447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441a778f7759a3e16a4b1b927bd9d4b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bdfc538a679bdd0b93c4b0e9f684a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5da4d0b20ac6d839bb1963ae88d3b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6c3f7299763b9149a4bffe26e1df5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df87028b1203966b4d72a869304f95f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5004d030a10e5439f163a16999d5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed2e7a59dbd1f8355ea99d988300bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e7936dc8cc45653aa5933c1200177455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f436ddfd6e22d4cba7e8308ca8343456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390096034264895ec38121a7fca94bd9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba385bbc6c0b4627b5e12a8fd34f519458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c865dc6a26a85d30dd878bec6352da3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38832762ede9a9ab18fe0162c83c89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecbceebbe26db47364d7b4d945ef61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c37da42d7a913be88a1bfa22e20d77462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1c88c2b993b6ac588e3fa54bb1166463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8f5fe0ce73f441a397317dd5378d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b31fa1ab4ecab84dd1367af4243c99465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a36c3b36cb4fe89eb3a7bc6f817458466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a5550ef3b13d615d3a25359e60339467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059ec1776ea1c62e233ff6c346f579b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bc6b18903f3713e3942ffceee145d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f13bbb12ee9f7626694ea9787b08d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616147ababe098fb76031ae080c9559471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0c7015ab55da04bc1cdecd1adc928472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd287ae47b40809f79ede09c244418473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2b5897a8bc32d9fd4ff5e5385ea47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a204f85b66649cdcd7484db01e5d6a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845698aab3b154889601f036f340f9cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be45ad39f3fd6078391b1d7c1c60b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fad82651a4b66c534245819e90f8a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebedf6203bc05ef5233f1f7b6b9b3b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a34da98fcd8845e205f920f30e408480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e40b3083c9a662897495fadf271bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f066aa3f7e9f8a6c9b4c231757a304482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721d8e5baa4cc8dd10826bd32a19a19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96050990046fd6ca1d7f3ac63228c08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65292951108527a77fd4a3a6ce12be4a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e92d462e83c43b3c8c034f9256681486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09430b95864c1cefd7483bd2ea740005487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a71ae9c850e3c8b059af224f104a50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe65d91004d28d6a69fff4f2b99e96489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03f9b163f8eda941a65b7af4166acb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21e1e57bf3f08f6a60329aa45543d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6899ffa4e4408b090f84653c4786062492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fc7091c32148319cc08280df7bdcb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b0ad5858cb68c83f8613b9d93ba8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842066fd463733153a6ef88a51da9bde495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394f5c78241cf288c206e58489d3ead496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9487f6d2dd683f9a600657bbef7c6a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba8f4ab44d76e25fc607ee606961f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbde64dabae635dfb6ddff923792b78499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35666f107a1dc50b3bc1b16c0569b0bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4645ff78129706974b5fa02b9909183501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead26f757910708b091ab909a8b3475502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5d5110ad6149f55ad7f0f49bb20e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c6abbc28247a6a8d4a6e937e84d6f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d80dce39c6d667c4d39abbaea57d3d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929755d10ceb83f8a823d977f9d857e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a90897a51dbaaa69c6b13d03c6185a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c10a7f012f8e530dacd8e4927d02f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8af4a95796d0664dc82ce251cf093509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225993cbb9ddb5b5c04799cc5e2f9a8e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad606571b7a0702f24c771530c863e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef508574dba61912a4dc273a2ab538512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703413177f7ae5d6c633b1116440fb0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cacabc5fe0e9296b73d5dc6b1a107c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f91db8e487be400dd8c74041445ee3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9bf6328f8b94bce15935d280ed03e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067ecff9e6f401476dc1d1130782a03517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac76437f4a0677607ce37a98b76509518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea451b4d63268a953495b289fc946f63519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb355ad39d639a94bfa7fdb7bc676cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f53716c2ede41228efab8a9f6d42b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73417d1785f38e6e791d47fedbd44c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b942d97a930406d04e394d74755f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a71ffbe89ccd329a2340dfb1b00002524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85be8622444b7bcb1235990f43ffc1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853ddf0e1eef89b8cb72da2dc12e4b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166816adcec7f120b9d9c0cba3b558e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a176ecdec27a68834ee99e63d657c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26909cdf08df31715fd2664dca76d42529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8af4710bf22e490795d78246c34c45530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff406a102596caeaf07ee3484ca540e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b72aa78fe72d88322f19b274d1351532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ba9d8d525f53650eca23b686178b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acec1c66b48bb893d4dceadf1e5cf54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977addd15b8293fe1afecb99a431639535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d1d21e2f4bf32329757d2a7b96946536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f786890797ff52a16ec7299b1cebc43537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136fdcee238ebc624bb29de39fc6ffe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786398a8e45c55234faed94451e83a1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1a62af5aac2085942de1c0c4ccb1e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e761c09727dbf311058d5a9c72bc2a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be47b3b8a3d146e5a763660087f26f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fc000c6112f9a239171fd8c5d5e11543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923c064713045aeb63dc75289667e6e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234dec48d18b2ede046d71e1dfcc400545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf528fd82cfab1b84e64de012b335efd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72eb6dee615c21d4ee2d35cdd3ad23a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01642edefe0df1e08f9ccb11b1ed9b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a62dcc0c17317faa8da060529f97c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2c4487389e173900c61b9d198aab8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb566dd38e3c1733adb7ac7bf59702551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35869079adf045cf0a91dec8dc467d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba705388d0a7871fa92b3a0b8c0c53f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028b33a2847048122674612f659332c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1084d3f7f8d317a4da077744dfc918555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95627e653c24a7860e81a9e4bb7dd7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80954161a059540242c5d2fb4fd2ebf2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8292b048f2281c38a996d542fa414a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f3e146e141e3292ec0dc70a605402559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c053832f74f511f8a74ea3356c950560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b406ee4b08b176e8e31d4f8cb985f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a82d3ae4146ff66d04d736e4bee4b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f27adc9de2d02772783f4c91426306563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8153f01819781353c76fb8e49d7ec9b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d408af57084581b618580eadde1f7a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a3f8596c962e8ba7aaf256a2fcfea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c5bf03d1b5e2378d5aac148af1c5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10835677e124412b97f7e207e31200b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539e54bd3229c78bec0ee63f2f3969e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dc862c8dc3a7c9ec0648f28b1ec48570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233500cbad2022cfcd716f6ea46ac19571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b508050b4b79833931c734235c74707572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224082111c619bab507c9606a08ecba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a09c5e0c5fa7ae0e70e93828dc9034574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ade16cfc657d4b3659889ef7ab544575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03266cc68e9675774818944308023618576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9bd54153a5ac12aee0a9d4d6e862a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd9ff4a0523676a619d5ec91ea2b1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0c2012e9ec4244ca567cff4cb45ac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44011778f50919492a550127978972b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23399acef5ee6ce030263ba0f6ebf85b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b615c39da68e8beb60d325af9dae9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8b8a484819776743799ba4e640933583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e59909d51925a94b446ef42895022a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71790a0a105063ef6c877f83c76825585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a07f2fbe84f7e1519eddf2f7776916586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bc64f9649627d6e204bd564b34edc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab97107ac15f8f60351e123fc64acdd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93ecd86b07ef25be71cc255a6bb6be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ef8405c6efd4ae812358eda3ccbc8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4c71cd823f3d8c1ecf0fb7d7dd0f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe9fb9cb059040e4217522573c7c59592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6165132d6fc593a686977af5918b44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282506c2e27db63bc82917dd39e5837594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78326bcee00161b1d151999622994a0f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7607c42968856f39ce678935d654cd8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f59fa8a16d8d97cffff4b620d1b3a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe7fd9fa260aedbf4feac0e047b8d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd878a94583d581cf5ef698ed1aacd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f0ad8d32b748fc8a219b644bf1b94600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25005d2d8e265479209709c50eb6f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ada96ba8367afb0fc943dd07789786602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc3327d12e8b5ea1925c0ed7c54007603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cec230b9197ac42fbd829ca5b4bb14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fb7dd653ae1495d8dd863edae4334605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a01c62ec7cffb0563eaa8b0e8c12b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89751decd46e450e7f88169914792c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c804a127389addcf1345f8d39cca9f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6836e75c88a86d1d9bfbc5a13ce28609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d351eec42adc56c50cffd489f52d4e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a90d1958ad39c3abf5621716c8759611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccb82cae01af3bd4cdacbe56c6487d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92a0bfaca714c69f2891e28e6fd673613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc8d1f33ccad130b5796a364dc1a62614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9505dddacf9aa99e6d102d9ef22493615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cb57a447c9787eb7052cb4312e87a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4039811876a82351b8331ccea8b37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797cf65abd8eb7d6d7d510b7b5c0478618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b195a64ea3fa664d94a05f2a70a5db9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05801676a76cf7f08de35a6b5030609620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9fb801d02deffae36df75ce1fd08d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d978156d00abf3d9d711e355f746e50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe61f6078a9530163511fd95b551580623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f455b637479961016f1486c34d8d64624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c5d8a534894a8ed0c3381d3d3b53c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78968a6bdb163c654f71a6cfa30807626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f580e8fc16db9f52d1a82e5b5ef3a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8007fc46c42be059b91558bc733e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a70bd669db637034d57289c28703c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1109fb2f78c1d2d614e9ab2bbac5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb36600727dabb02f42eedead68db9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9813f9e8fe9d27644022772e85f7dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80290b4890c7977cc0438b3fa2f718633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15caa542cbb5de9abfd74060cbd662634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0737f92e65663144da4f3afd5b72d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85d326638b32ffc1ed21696d5d4695636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c823299b3c1bb9271d2f356becc2f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79931eaea13f98374358de7662939202638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb56797b5368d89730f336ef248ff0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71044d672b0ec49a90fe4b2d96cf6f19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300698b4d1e3c3c5440a63626bf5bde641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc185de1a7c8d15995bce0fe8cd02b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738537e3b138676cf46809d707d89268643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1029d8eb59b4db24be62f88126a28644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2d0bf8de0b81f1d1b2bc5adab6726645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcf80a1afa5c6954ea44cae5ff9308646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97688d6c16c36844ec82e6dd31852b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e915f3016fa03f2847ce9556ee6ef2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd0d805e85ed336fc7d06e1433a9df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c39bac91dfd74e3110f6ed449034ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9238076c56e3d0b37b427a9f6ecba2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5ca77193f9d5b2d6ddbe597d1fa0b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8f340cdc586933ae1bf7de797ec8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc3c95a22fb6388625b1a6c116580f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c87e802cdf22863f2e71261d5921e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f2daab389773dad8a41e309e3a81f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634c60db6f49e859390d0024360fc43657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc0711e9672fb2e75a6007884ec250658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36a4f87d7dc068e53f1ac107477a83659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e4ea9a453f1ac58aee32c8df621df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c524a05a0218421bdd18960e61a9e22661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73206edff1dd1d7f0ce99b09cea37d9e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e2be5f856348c8780b0f46086d0d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211b15cc88e946a813a22061e57b9ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb41d7fd935332644343b4a8ccf442b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1738027a49e3c8272276aeddc15a5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e28bc37490a095fd59ecff6afd981667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dda0540580c2f5230c8660e143d00668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf1a1ada8bb5116a3274a2e17c8f94669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f6204f9244889883f283c068aa4ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce37cf2c12140c2dd452bd2b52d7d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affe08682f37b9ea7310756c2784389672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa9260b4e3f570ad5027064ed7b46f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4afcd693d20e1befc390c06b158d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec494fa4fd0a97548bcb8556757902fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e2676288b1de80db9e49b2e7b0b66676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9de7624846759f8a1e6d7256398ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2b8e8d7a2c07bfe02b2090124008b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dad43601c47cba0f884e18413289b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f6bf03660a653cd2eb278deaefa34680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6e0395da031e5f42e0b9256475dcd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250573093816cfac04f608d245abefbc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0258b01e96eab51a809613407b974e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864b22bc30b1052780a1dc1519996fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414962e170b12a109c406898fb65f27685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a136b18774768b56dd329bc4e0970686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34332d085637b194cde2db18c4b53075687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6e98c42f942091f3dfc024cd914a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc24353ab93914cd2c0cd6dde44db6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618e16068f3e0be7ef6daef048f9446690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4677528198b64bc11f1c4bb83f96b8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f2f4f0ae2d64cd43141864ad8675a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64fa9e191b8c098cf0592a0e70f437693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725e5e415b5e4b26600ebffa95a3251694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066666a1696b28fc874da2ff1285e0b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f6bfc991208c8f59a3fd61c494c99696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230967902ebc576e5f1bb3cb75fb5a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74932dde2bc9a2a5f35c8062840de853698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cef119dea4850426cc6e5529d89174699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6d807c4513f2f76cba14aff22a6f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ed8e6a06bff7631d5708d3578e14d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8874f8bcea66e4134f5e2ca6b7daf5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58fa38d74203a02dc54537dd1961b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585661d17ced5ca3f63e422601b2c79704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4449e88a2158cba87e49b00389916705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beff288d018f3b9b3a4e8d1f51923e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5bd65140258bd7ea1aeab3db592fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e909f644e03a16395c0ab1c259fa0ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea3a6a2adc672cd469c67ba976f3ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a9d26fd98a84929b1079870e0bf0c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e561612b2d87d89b143c99d845c8b23711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76331b452c04c4c836c877daa99d9444712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e90877751886ca15703d3d1c407db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39dd1a17e1374020780d9d2445cc58714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c38fbda271fb4b7f0f5356325bc4df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe05299acd998f38fb33b92c20d20fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa20c6083678ff29cf4510caad7e358717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ac180d177692634dd746c7b8fba97718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6cdc983870a271910b2a7ca512783719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a7a358fb7aa1ef4b939a5d2d734dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5508707f159553ed0201265ce5d38721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638882348ad82b8eb0186d58bb7ea9e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858d2f8a418bb556bba5a31ef457a97723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ac1b39e91e21c8ea007516abebe02724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f95581879f9b08a571286a64c9d56725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec629bcc8b553b692ed6a1c7970ef18a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d4df4c7e16998f6ae59852aec6058727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27b41e4a9da9a36c41386c81ca08d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213ac7060f39f2275a5537e481aef93729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8df875bf3d78c7355fde04f90e37b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079706f81230a615f29be0817f63a73731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2d7b7b649e511ec3fa7c184856bf4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7435279568404a5512358ec94bf04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e11d7eb34315597349cd5502bfade734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d185091a0ace62f5e21d3f1e212a7bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4710523a759af6210e38ec8af2cd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43e46f8eb3ad5dd4ac8d73fcf5d7be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c2997222ac5d68cc44a074be70d25738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfad4c466b57964f9ea4fa9406f3870739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33a89dd8cfe6178c106477de1a5d49740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a741f589a6833524ace007aee24a4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16497fd15ef662ad14d65931c17ed088742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c41156209d888369ddc4d8c1448ff2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dddefe393017bbec2631f84756cf67744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9133bf78cde6eb7be857dac7f4e8cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3b67a7a2a40bdb93f4b1f3651b473746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a2bd83ac19af6c9c23d838430dc14747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0ff08c6bc048d573d12437cf52f50748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9e047a5dac4844938e66edb13b091749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40afd31c20365d07975a7a63505ec41750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a7c54742de6df95f622537753107c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0b772c03b195e47dc9a1faea5d853752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658fafde3e1179f221db3e6052884b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f327e43f804b574cd6297e1904f6a52754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2020215320ab66b8a2d9fd89bcb07e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98f17805d837144341e34a8d259669756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2791dd975289d698ed1c8c4999324757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfef166320ac32ed69d5ee9d4e57c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ad95470fe9e3782038c95df3948d5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c907dabb50a7696bddb6d1139dca2ff760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8bdcbc38300f3d895a2ff344e25cc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b772a4a2e48b2b3ca9ebb34e51f44762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730388e931310bfe45bdcd19219de07763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777e2d702e2dce1d7431715a50f64d6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dffc3c88f08f0bf9514c087e084b6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a4af213491aa936e4a98f71db297a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639e8db14298559ac76211b34f49f5d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>