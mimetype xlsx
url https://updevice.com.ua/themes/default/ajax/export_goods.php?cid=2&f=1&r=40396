--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75652ad57fd8e4d5e15d8e55075e38491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceda68ca452429e032babd7a74aba3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed405471ee2d8ddfb68ae370aac18da13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cfc1ec4a6027839926fe22d4ee18f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294b6fd1a60d9b996295b211dae74975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62a0435433265b04405a1aee5cf9f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48a6079ac3910b739e3ed4acb7e3787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5c339f02dc5b8a3fa701b6c81f12b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4fd5992546d7587472ee815a94a5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30197fee05abfe3c777986d2e823c84b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a788f74429141c207ed0e4c897d4e4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dd6b1fcfb87eab5c509aa37c0da7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2ee9e428d318937d2876150bfe13313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ab8730a4cc9f1064cbd85f9f1a01d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ea0ebc802b76f9e8914628172714015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56812ae0b53e5af216eb970b62dc6c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a5e7434bcfa691240663222ff0fa717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e7cb8a66342781902a2d0113e49eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835fd263a868d23f448b24527df117519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f41da6d4e144e49e61fa6447bfce720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14eee9680eb849f8ab74c54d64d4c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94771cccc928af35994356af989df0d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d28ddff85c3aff14e1a8de11fe383e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0202a45bbd1c61d3cbd55d8ba2b51224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee7d672933cb4d5c5de3727102feaa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb45adde82e37b7a443cc676abfa6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e1b663fbf4e774b0dc3b987d57ada27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a0a650dbe0d86f19fb602273485a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edf90f65ed6e145410510cf1d67a1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe59d949dd3a7fdcb7804d447037b7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711576018d8d42e4914abd3bd53545c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be675a610553adf250a8960ac47bce2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b263d3293f55b03ef62c7786f08b2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a8d87c8e276ff4051b4f3db5047cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9523bde5bed96de2dc7a350d1da51835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce478e2aa52ac52023a2368f2dbd980436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f9c5094685889d8f187f84c7c6eeb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8a09564f1ddec2c85f8eae619cd8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656f805d617f441fcab40d8ca334c1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaa559685611254ad289baf31def8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145d09c749f4bd6d84e8e637f3fb75a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43172a828f34cd6a78f725ff0db89b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54df47e75d66e051b08d5a58a65bfdf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c9eef5aa3f9d7210ec359c002212344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10d3e9ed6f3ff618c005a15cf054e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37146c8efb67e4ea6b975dfb41e62a2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93fbfbf932493f9bb204b37a0a865e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bf3ce2fd08ce9a1e71e3176dd85f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8efd6dd585d2710c062c6e3fc8a64b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fad7b9a5ab3d884b155d944a4bbc250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab298af732523c0568b65e20d01b27451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dffd30098bbc67e15d08841db289c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d0d3e474f8ebce175c5b419beb85c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603b5209c28d7779285e9ae98dc16fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a89567df5b59e179c6da89fb40cff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c726269c71ecd749a33a604f9fe12c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394452aef28530d4d9ecbfa9ac1f051857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca491ca40c79b6a51c044e8beb129a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a5118e5d70bf9f523a127af1e104759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b2f0e1ecec16ead9ed50e4d289dd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791a1feaa5c327e37de7a265768ce6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b01901fb8f29c822680f1ac4ade7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5baa13a3bc37df84a5f6da1af3687263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9d14ed4ece0aedbc1ccb3115c439c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d51420433ae6836cb56f6ef34748f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fb016c7d515cedade6f98177907d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31170bdd8c181c0b99e44bd2518a23a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061558bd6772cfcf4523e9d245f582468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c9fddcef6c88193d1e836904165a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f61c15d78edf5b38bafb4c52e645870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871b555f682171b4a292c697869d7a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c6ca1e907461ef7a06eaff1df2ca072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46841b20f2f19508a2f6129b4de525673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef144b8928221fd4db9631545a355b7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec6297a1baaa0af96e59ea34a8657275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5f314e60c8873d97373aa756c617876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f30b553cd157fc9bf8712d79872de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631466689d3770cb1f719ad0ec2e30178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75dc688db1fd9db27f460fff350ec779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7a33b3c638e4d64aea296f24eab7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272d044ed7040006e74add64e12d5fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162325308b8d7eb81d58d3e62ed4854482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59926e79c12262b1aa63a518e4d5c38e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4348f6c1dfca63c7259cfa9433f1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516bbce5fd67732b282ee98d627a78785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab97d3725d9a5e332e731993250feaa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb6defb91678494c08c9441483b40c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a5ba339d4a7aeba34636fe074f2a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60646a793fa841f22c8d1b121687f41d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922947df20ef861424338ee17d0835f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c67a951eb2d0529f380759085327291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b569f0cca206df9d58c05a9dfd8020a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4b524cfa6d6fd7a394d88b7c5de4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bfbcfd9c9ac17d27132d94d11113b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55833a09a07d3322f10f1deb97f8c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a90aeefff2b6092098a7162159b7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cfe834608865d9601dda1b7ff024f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efced0d42b2878aad5b8476e872229998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55237d44dba01a04d5552df79132df2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c0c42c0613a9d338c8208b09202cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457cd4bc278ab830de99357a3804421101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8da7d34bfe39c4fc828830988eba91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2a8621f64736a3036b78568dd6854103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58da15cf6ce744cf517ad2d6d8c1965104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b9437ee21107a22808ef41007576c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fb79680ba9397c15752d0f47c03d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78ff5de2d1cde423013e7205103704107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b16b800b8883d3e6e585fd9d753d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc43d820dbe2442eae9b5af1cc929c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c4704a57ab686a486548a0beb0fe7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b4ef5f45f99db56876a6f32566cdd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b4d375c13c1b2909ae552248b9d8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d0b29b53481aefce22f256ce6dba2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece2644ec30fd19665b35d61c89175d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84975d8b39e16c82b26af49e159a1fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bf25b05fcaffd662ec30ce14d8c72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6899cbd20121b1e59d3688440c416117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc27f6faded42b43c849f2c4e3eeeb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd65adaf757384f12cd3cd156f0f229119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3d2be9d02a8ed79d064c616b181ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82416102df58a3998c10ee47fa4d86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a901b8a0cc0e279c4352e1fcfcb327c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7da2d5327758a450ddc71b07bac54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434b6af5ecc49ae86726606c6acfd94124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12f641c840088fee07c17a8edbb184125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6526644f2fc97de3bdefc2dfdeb274126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007395df9199c13c12d57676fd1853a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962496cb981e088368ae75668daaac48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4272343521ff9b9bef9b3911ca41172129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b25b40460e9f509d2d6710ab582a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31306cb83815559a63d9d3248d71e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c8d68e595dccabcbe7ae4d1e7d10c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a003e263172318cd66f223a61a280f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170bc4bfcc8d4764345efe47b8b4f43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95be66b2983c79b9726f67108f6075135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23eebf03adc05eaddfbe642e64128f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad78dd4f22bbef6a15ba50136572331137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96846a650901f4b39f2b0fd237960df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6540fc5dee33342bffb0330fb2d570139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccba83aecaafe8fe6c617aa43a7282a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069102c8d1616a74bcb7ee49c3499af4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa20e7d87253eae9a1f52830b2fb48142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d50c03869c6cd1703ebab6400fcffb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523893b84f57bf748ac0e38de553cd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afbb715cce697dc1e5c33e054c005a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cb536620f9d8976f5710f4bc6e998146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc6cb437321d45508d875b68affc00147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bed93ac633b9f3f5125518ea58339d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367baaabbda0ef6a8112089818e5f71149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639f0678ad922872bdecbcc3364e296150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efc14bcb0837190694300098d88069151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff19984e8a1c97beb04100805bbb62a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ab9cc609990473da229d075699c35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938db3ef90d41a0d07bd21b6cd89c7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63921770ab171d5176b2c32e1b22f668155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad6acd36bb406839b397780470c990156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead7ec425e2ff0a36b94c770eb15b2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eacc24c75ecac6615d92c2e926661b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3f7d6d50f295fc8cdbc882015e972159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1bd8d8bf568644405352ed65f7f44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7f0c746234fa2af9b404a5001817d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9c98fefb74a74ed97d47791fca58c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf94c433e50948f953792f2107074d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcb2be66669ec9f40577ec4d4877fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19efa20a5384cc01b3011472ca9c3c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793be755e486f0db50cd53bfde89872166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10fa8f5a81d35ef9a2853a525517c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f5ddc5b64f3d3c47a04e2462a5f37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326c1c42ab05200930c9b20b2a6348b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef6a9970257495525700e8258278a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab742b66ad16c913f14f6dd2ef1ae7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225b39528f89fd5c16395237a33682f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223044504754859f7675396f91c89807173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4122f25264afc1368c84bf5d28867e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e196e14d59e6a3fba6b3a1884cfcd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee0c5eb3e6447376c041c5e97eb76d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028aa67f57269a9a46ba901482fab7b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac86fdd24d4ec76d1fd7325f78a8f09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a68cf2fa6469742861aa6f364e716e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d25a5a93a4429c887947e23c9f0684180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04375f5be8bfabb61143f7f0f8cc6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d84c36817943ef4b98b6d5803e3d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5eb3e1e0858fbb5e847096e2dccb04183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac29dd3384fe67170067af815d7b441184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830d14d673f833d9c0f74cbf7868d27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400ca75e3ecdfccc4964c26dad1d096186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bb22c8ee41ae76daeeb656dae7b00187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9202014c1ef0c0541023d026a7593188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80e1cb3b8f8533f224d69746fdda75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7dc61bd24dcbb75bd4c4102f27589190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40f27824b781467081b064e4354f54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d94f982c9edb57c36e3684845816a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c8813e941e10f42b80bd54609070e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb7f720e4ee3fe920c187f47bc7538194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923ed3d1d9740c2cdbe26bba6ee9d60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544a029a529bb8121e20c34a4f0bd00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5fe4e45f95a53ae038fd2a1f08297197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05504cdb5693f24f2a396d09b6c9dc58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c62ac614da9f1455d2416f0dd0a9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539ce31c6982f4e68f7ef19da36ccda200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6f2c44b259c19a96b278d691f2c86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d62c2d0275780e5776649ff6833e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58c3ade4326944035b0887f37b47dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84958b6f331f11206e1a7b98d069cd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf4b11426a2581f2c4aa3d011dd623205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cff1b544c6fa1ec2d13a8617f2338c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a572d7209258272c92c2ffe122a47d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d44ec2487bd85b98b27c188d8fa6d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827125391a4bc479fe19e76f01ea5622209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ec0c883d172938a0e68c99e747584210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4868865ef850123f35e67dd53550c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897890399c82dff5d1d1a7d762bc792f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b44802ba898988c98c0d897151008213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc40b5d88a3352f64edbec33b558cb6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c9c1cffd720a0899083e97546998a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea1206d139223f160b2d00c9246df9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14feb5f24226bed4fd4f2e6a176706fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00689047f69ba17760b21d5683e3ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d995d1bdce6e466b487dffbf78a68d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7862bbc7090b2cddb79cc2ccfc581220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f0614c208a2202a1a20e27c06ec82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819915e332edba0dc85f75a4aad30168222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2e4c0732d2253cbc3ab100b2d658b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd00aed2a93e0b3113cca2c618bf0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e56448e9b310d54705b89836b11b63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359383b5a6f5c4d447b9fed9938d1e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f644f4bcf7cc94fa215e4a2b6d1fa1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24082fe4506c31db740828dcefc8efa4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09770f7175a036a56147bf3dae1cf5fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b00454e6daa7949982bd6440231bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e299f0f486faf3b3ae3f7438d0906d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54507566fe94581be23acc45cc0a9b75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb831d650efa5a1edf09b6f5441a3e54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b8774a6a316ca27c81dc50973d443234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141aeab11e78c6196203afdf035a603e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418ef5d20f82241b053533579341b7e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932efcfb8f7c887bf4c7ea1bb8b2e8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecbee6c983e2a393d157e0d5c8e358238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62751826797b421b335fdb43c74f4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc4c300d51d0492aab14532c34ca2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb86d0389f665f5e9758c9e5463744241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884c4578fce6aa20d2cc39ac836bab7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff609453ac129719af530e90fd73eda9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fc087d323288d602f2f1155685958244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888b8f1b0db9132a99bac43d427df74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74162140d15f41901a438aaaef439772246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53574445ef4b224301d298c6677b7e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b543649f7318934767406c5362ee5da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe53e33b4345f4ffb3eda6c4c864902249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e881170a400ac822f78437ccf68aed0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a2d3d3fa8b8a66f59bc672777886a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0e9ef17178bab7ab815bcb766ca20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b2c352eaa8d6629e6cc1e85ee8cf9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba305447b7ec1f70f35d94b19702e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb2da813bd01566fe23cda25824c8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b78895de8395066006a8255e6181ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314aed51d028b6f25f930545b1761e2f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9c61dfb208adb7e240637343c5185258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22547ddb6a6d86e0d25e9624aa76ae90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69215d520f5859eca874ca753ab97a84260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807a3d7dbce6f37bef1f2c821fbb18e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc885580a8f345739534a8b2ab2bddb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f994e0f906d77f625fcf4c2a9af950263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de94abead49118197834835423cc35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13979268a46efde0486574f3ed8cd4aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677fde512ec396c90103b9ff991f444266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459074016bddbf65b8e1d8a27e69ed50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34512778999143e257a830e1befd0dc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a81fd277b96fb787c59f27e803a1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c61c53538176ba6885eb91a8564812270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5c2ba2ef576ff60a662e1284f870e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc49c23021ea01b0528102d1b6c621e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428bf32ae7f4ad20feabcc8433eaa9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ddbd302ce14adb46a451acca6a813274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91f938c6f2679c364899fa884f31b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90869fe1dbd73865c5ed36167f3fa78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5f34ae6b402a5019cc3147bcd681a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fca46d7d7d06a7707c362341fdf97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125a286fe80083551c7ff77487e2574279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9681e711af13318b06573ab42f7fa9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0646aa205b981724e8029684bdeabe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f36f529f68d0f2d9adc5bf526e5d6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656233a4800668ae763b6037942cf880283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb62cb104d9bbc69c8e5f5dfaf0e00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67911172a2fac4be7a37ca58cf8ebe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3633bb4331ad2e0bd6f848a8bd7ac2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d39b0207f03b9e2778584c6e838bbc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9519ab326f9e3a23796e7d3e583b3f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023113e493d7dd7c721d09098418678289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0b235cc328e69b6f0edfe15dcc5ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7ef98ed56dc1899467ca00fb4c9a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebdfa9dc18def381497d220df1c8ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa94f4aacbcd3b5a79eead4e0b8c55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eea1363eb8ab982402f7e5671365f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd595e965cb6b80e6315a77f57e3065e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b8a319d1e8992d5929d37c6606c94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81b751f584bc964f90809de2074202297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275d693fc3aee31f15f272638d19c56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce949a5fd4e001de4006dc79792b5f80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd9e29412a4d2e2aa67817e1c020b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7155d85f43af823680eef008da466301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552fa38acc14147b18f90fd9ae68cea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f045856a6ca33a6083e07cde0d089f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd60be3369d96e5714b79b08071541304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0830e6a47a4e1fdf9f76024c630fd8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8f8ba294cc4b8db991ee319f57d09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12288b34c096940f2ca83c308022fabb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153d3de4235e05c2b9c433d0c94eb90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56addb7203805527e69ffdf9698a03f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f6a8219491a1ae62f4561fe94f847310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db091fffacbc377354df15578b82b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed74a52a1161caee2b38db808c1a6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb6ad2249efba9fdbd63ca12ef7fb3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8a2d6ebd639f29b1c69d938f66852314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479f473510f54f4fea68a3279660af0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbaab8189a7a96f3195dd80b12ccc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c8ef3f369a4460eaaf182134fe1e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75b912011c1b71d413149a194b42ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0436ecea5a281738124476f574466e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ddd79ab8b9405d40e4516291bc91c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a60fd2286239ba6f13b76d45eab23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6f9f2e9ede83ab2ab7b1aff1bdc56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c384ec976c35dc408c284b6bdb1bd6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c58a5d83044139839cff4c197a915c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cf031a572a3b6d613827960f4cdff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a88054cbe15dcf78d0a8c2183622f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0817b598aa563fcfba3e232c6a573327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542759ccd664e3d838993618e22a3f87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37f06280723fabb07778c44968f6d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bfe84943bcaded09d5f06c94f156b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842b4611c70f8abbc8298ceabbd5c78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e7f064b36b5fe14dcbd59ea7f7e3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183c3d1dd588a677111679b3e17fda2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72ba03b22006a04aa85978f0a725ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265116d3a95c440826f78848a2a3ba4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f6e693fb13857e321c8919aba844a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbae25fae1977fd00e2555472937db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da46d4988065f60b33e1b346c2186c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e20ba6e29b68ad76dd4710ea85c4fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85734753aece4ed8bdde61d9ab190315340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af3d803b3c8ddd4c8e20aebcc23587341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27435b415c14ff0490a878bc7f7068b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7931874be79c9b193ec76a7eeaf9ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2261a8095f566f2050297a8020839344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1e564ed42481d4bbf5a898ce094d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447de507cfb82aee9d3c74cdd9bb1e4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfad333ada0834e1462629520821ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac457042ea26a04616fc02b90fe755348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2036d48ef05aa2403da23ba720ac0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91cb74b7b2d76e2fb1c1c6287d09c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fdab039648a62be38e8ffd866ca94351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb170f5c8ee8c6292ea25587fa5ca146352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc863de0599ae3695fd8e9ea3c5483353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0122b9a724349a39b5d3cb6f60bd54354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0348f1dd72fc36ef55bc8777ab986355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6890a45dd8e5576d14555bf11d4f79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55d03d4723070273ca1334c1d1a220357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300db423d56f625b487ced3ee4ce9441358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeccc7582bc709bb310f101dafe312e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e353a7f401f7fb68c81293ffd8c1741360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff199f1865a4cdc2e8ed761a1887ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4860a739cc00bedb21f09653983ae54362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f283fbf7626615911ccc5f62d16fb2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baa17cc4944870c2f0f7145490fbb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dd37750b4aaa4a0bb2ad7d692a72a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0e8e57d8c350765416fc1cc59dddc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d91a442023ab3574b3565108c0677367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133c9a8afde24e1c204e412c0517ac5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e10d2154c4538362563523341c61f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5c4df7b74967462deecaa1372b14c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc35b9d5699edaba076d19d8fc8027371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209e7fa42081745505f034b593972a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567c10c23a42470622d4e9794dfebfd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d7524791764d686aa6f0d14a1f52e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa555d7c9fab5a2804b0c8697b071a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becec4acfd310be1482bd3c97c0a2046376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef303d331382aec880106fb164b95b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167b6ebc403761f5212785d9778ee9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1453a9ae3c5e75770eb3ca80b1fb0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed59beb6d1b32e8f603ff7e544ccb51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544e7464fec2ad44418100f0119ec0a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdbce86dd69bf3d23554249b1a83c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ede70556a8014b631178475124b3d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5467adca1a5ab8fec2be99618e28eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073e0a824c3fa222ecac2c5cfbeb00b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8fd5c4783356e59f193b666ac7517386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60037b18e8fd2cd9c27a029abce2a00e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed01d9cce3136db1bea0998a2dd433388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92653af230ceb4f175d5034a4b27f3b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802eb193cf747e6a2ce86859847ec28d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c9c4c984eed8b53537fa0e9b7b1b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebabd17bb96d2854a6c42f2a9be662392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a76a92e94f052d770f23136471075f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14875ea374beeb81dcbae9926213316394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f7567acf56a736f853b0f23ba645c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ed8b17d23cd82e3b8d40750e871c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205efb62e41a461906057436dfe87c72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe49962c58cd17e9985c83bfa2e7b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1e6ec746e2a25731f288b210467d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbec7e9beb168c910c315d84ec24f7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc512bc1c508baccea0e4e18712ad7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f34151a313d705044a1f99b944ea96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887af570241639de229188670b00afb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218261f5c1670eb011266b7c6045267404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13fb59daee5e92854a85fcc7838e95405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894d395566609cd0b3199c4ca4da2eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60951998707a8ff40f0d6bc1673394d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921e69d804df4cb40d174fdb2d3ac94408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cf1445b9f8dd0528bfbcbaed8de1a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74c11f670d786d3e39520a5cc42f88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4089cc155efc9aa74d87aaff74867411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bb5be1bf3ba06c41eada51439ff8d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b854c3b81dbe2f31dd24a397aa4096f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ed8fe40ebbf4cb3248d97f78c13b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23187bea873bacf16009368f9c28c7f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db228ee49cc8a898a56abdbd39f5c9f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6bc15e6d1ea14b46e924a5ba1acab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05378f0bdff0256677ad76603ba9b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65719511c9ca95cd3852ba23a56dd47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7931c81f5731205bb19a6a622e38cde420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac58bd48910c5291918942cbe08de8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c78f0346f423c272a349fc0f35b67c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5d1f11e6dd7e74aeb330912fa41f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a70579f8c24831369d7922069eb65b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7f365d027ac933cae22e6070e3535425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df00f8e9d8176cdc87d9dee596bacb8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccda0fdd34938d87013177f5037349427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7874f497eacc1564a18e6504a0315428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa3ef61b8144a534e41da189d0cea7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edbd796483d2506fc1bd871e865366430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104e2a72cb13bc0029b407749744173431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443d532dd7aa3ba3b39af06ca624840432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb983019f48caa5d47a8da869c1e2dd9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df0d4879f2cefbb53375d96194b349434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce15eb3e29f4b50b6e16252d0aad95435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c34f5e7e054d6e1a74236e5da37ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbf4d06c36c1a3e63b30bc7aec5a03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d598f71a4be08bc99a1d08d1b26db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da96d4a6bfeae9c8f9b8ef4af61379439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dead20b6638a86af7155f6f751939440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5c2bbd3cdd4fa2d526f78b089da43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c4d325157b3b8aac1abdc11986fc1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f6d4984749233860da86c2a3f4320443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd8502a28b4ab6fe68089a0a6baf34444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200e6240d91859040817adfd9a5c38c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b761e31966fd2034d3626e6419444c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6d8c20920a8d94d847c33c8879e08447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f5779b3cc536f561d117c183596f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fa0e7d39377b19a05ed62b02665d0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6e38876ecb90f067924cfcac29d73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf1893b8d970f7fef18a563af9c012451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20d084d1d78bae8301bba5ca7eafca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec820ba0dc77042563631c75b0ccda453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284c754234caed9bfe8726ffaf27060454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46ba59bd10a44e1472df6c7fc047f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a5b04004d6616f2ccebed3ba68fb6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988264a0f2cd7a791041e78ce3f13f16457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29186e83872ae84ec328f911bde5b47c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8007255d9fa05a86642f0606e2cb007459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b51ac41232c557b02dae8cae69ee4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509302b732ff0703e8623814ae404b74461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf1cda8fe382ff2c9c125079251fcf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b751e0489f2957d20cc89439180e0dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cfa81ce2fef32dda9821a5a88e6bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccca3f49cf19d982a090d1894b31826465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc80bec266648ce56fec77143784f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d4e19f076ded1347571ccc1130aea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1f3bc6f09293dfbcc20f04a162c57468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a1d020b224d7d6e2ded6644ed7240469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34852901752ee2d5a6617da38f519efa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8baa4ea0bd22ba469567b35bbf32c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c674b72e13414f218730c839ab6cfc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b354c78f70a7dc369e3ca750bb262473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a763adec9a30811f1b2c70bf2a7564474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040eb9da9cbc49415c06e3237eb1b9c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8d3e83a8afdeae740fb0523b00609476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb949f1a2d26815fda952386ae14ad66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab83d65352596bc210384a8ddaa8597478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3edd28817e430b93668aea570b2210479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2430b12fb93d77071b54fcce760b03f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d083feee95d8e6b46ce06155cffbbe1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373eb49c80e1c10180d2380046201d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e75b6a2ebac66b2cd7fa01312c6f42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ca9521bd53e9d7844325429f424b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d617799fb4a6a466dbed5fcf2b204485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409408509eba52b06229e9efbdde5234486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc8db79cf4f229185025e3d3713095487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a2048e45affddc92b9462fa4c7932488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353444d70ee322ee27cc060bc4b8f4dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25034c00eb29d3e7aed3597a8edf97490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fdd3d25b5c8b222b8f2073f03732c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a709ffd1c3755d7a32dff214a1fc8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c77f0fe968b13716c05aef3dd429a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0694628e00ae8d34d618ee34d2ede2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de7aef7602bb066d72f64a855866f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6420ba6aaa33d11f32fed060f33fa44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4e13e2f8ac66ba4a0dc749fcd2ab7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c512c128f83c37717a06d9e8f879c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13579a89fe8721593696c6387f247033499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15e5c897cfd86c012a1341d54ce341500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf31aec99cec36a332f90ccf24a478c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3e49a23614e1b24ef63d7d8d46d0a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be01cdd59c447ce523744de7f39a4c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111b5b9b2a27e9e3829dccff2e323de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e7cfbc680c377f6667d172f2cacbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d069f66d6a593520587a8805a645ae8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78f855167f9410afd3ca8d1c1775a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d369053f2c2b5d90caa367fea6a42c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d2fca338f8983b634b31995e45dfa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de575bfea92ae3492ba28be89af358510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91aac5e270723b064eea0bb8b0ebff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cb49381abd004768a6af3b5fef701512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6906f53d2bb86c370fcc037203ec913513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad483d16ffd386c067f4b23dd2e89070514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b008f6534c023c43d8b4fd2af7828d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e67769ecbf0311205fb60792d0d4e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb655531647d1f036ce748245dd99b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bc78f6e91713563d41652d9321847518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9fcd19d289ed63255e622bb881324519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f31f5459a864aa3fadaa73de90ab59520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3bfaea37a09e3cf8026dcfec575f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bdcfc62fa7ae4bc11283de8be8839522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab14f3d2ed47a75386825e696e85fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf78e54e5cb3714d7a473ac2f2097f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32391d018918169e2e3074071b32bc9c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce8fda0f162cba6c32878ef157cc79526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d202d9ff397e4583d314814b83fbfc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55c87dc355d70c8368060cd9c38540528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76c7e860b64db6bd6817c64b083839529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8ec50c400658f1048e987d9ea36e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b513f81b5fd7333ce7a050d8f710c10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f150380c1e65b26c8280cb500a169532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b96249c92f55221d58b156ff9aef8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f11d32230fb84fdf390e03e68ba1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd079b9150ad8044a186d9b48070573c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddb072f48297710fae8b1faaea9c0d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e385cf7c2b37b97b51af96b0eac41537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c54656e4f77b8be45b69d340d9bb3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da7b6ad49db61640b0681c174dc6f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5d4525cd64025d4f787e47126fcd6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137cb45fb28641e90b1f2690e09a0fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d50f0f8ef02b5a52147b4b57f5e6a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b1b249f2461dff625c418077c26fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfe8b1f1e168c84df094da824879b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075887c93aa515306027568a951950ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bf2f47a9a5ec48c1391fa22127155546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f2938b5f7515b7ba5f553fd7dc52e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9c49ef1f327c55445f287f25d80b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a016f910d56038b82a214d440f1c5b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67079d61d0c9c2b73bed4e49bba4298550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c130406c1301ac49a1d7633c51f064551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3157b189643744d1f6e2096a13f67552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26514d339aed93f30520c9bb9b8e2e03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b3bb3de5640e507ae4a4ebbd40142554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede231d82495188b70eeededa108d62555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6863b230ae4ecd2d5bc451b9f883b71556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7a0df2de64cb06853e1c833832932557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf24d51dda1996351234bf70a4ace0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52457d5e4f7f8edacfcf0d3dd1d31831559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23bd7f3f59d76b0c07832de0d36aeb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd2f72b50ed86b203caa051dbaa4e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508a40092c04e2ee14d3b9f7ffa2e91562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4213e9e76157c202ca083a21f7840563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fb5b4f8caf93613c0b8bba3e12c3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d166a983d2c3935eeb0deb7ebb5ce1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200cfd34ece0ee724e4c842afa25582566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ba60fdabfe837331326bd51f941f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c616c8607c72f52eb828f42568bf932568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43142c555e5aa69055f7d2288fee1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6d3c2c0bd40f4e280dc40bb1de030570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c598efc321e9b19840cc95fc183831571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca88122bf1904cc68f9a420f706fde0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc4c96856245e69c59c9a1e5448b31573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc86e34e3f144a8806387c68cbb135574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770cf4173e38368f6743fd03d3d9934575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea545b7057deda813bf177ef9a060c60576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e5c1e3acb98618446abc7622f56b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9a6e4676d128a59a57869a4fd851a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192966be1af8a5ffeb957b8c7b521f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b489ef34ace6448f7d55131f226d07580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3af3067bbf92c3fe097f60493e725581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae22dbd55271dc164129636d0f43372582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f978a6b88cf4fe1bc883c351e91cb7e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a969062fd3bb005b2110d33aab29044584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266e2cab9a9ed9f6ff52f1093fc02d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b48f2415a38661a18310855fbe0031586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa29ef91d72559e37688b772304be2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9a2535bf60eff9389662594c5fae0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe1a7f603d9537d9be5accbbce9b07589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55bf4662d45ef8dccdbdb082832e81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042241e8bf121a162e455c31d8c495c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303286469aa062535c23f361b9e10ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd252c7fd13396bef0773031d924683593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df97b80ee49cd175e9a04561df6b5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab52944c0e6c0069d37c71c9d3f232595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d645a0a5104bf01cb5d4c877d8599596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2926e5b8931a2da96d3a3b184830d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5384ca6b7adf8ab7c5770e7e6aa1a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10119f8047b75ccbccbe675d419fe501599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55a56f4e4cc27c05bdf8a30f235c82600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bb28a175bd3677d9ada704a8b28d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c315d1af7b2fa858d613e42267a2f38602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db392a5e64d07d154a5c1654000c03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078a7c3f4d04442a345c2d943ec80d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc76c9e84d7b7a01c16adb7a8feed9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f15179ffee07b5304262802cafac8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41c695d9dc4a231c195b776e79e590607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2e206a7a376db145a486dc0ede3d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c24d4361ae1b0507b112134150748609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdccbfdb4d7aacdc55c57c6bae3460610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e1c95b0c072f3b1cdf6af23d9364f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f17802ff511f259f88d7a52f3f3c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b6aa2cefc428876e8beac5aea03a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c728394458446cf27c35b32671556f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13302db13889242bed5331d8436bf426615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760021d587128dbedf562e50b3d5c074616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5556c0ee420a305f5c06f936b45df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb04574115c439b9c46bbc51137871618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7294dfdcabb1b02a4f41150b25366619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536011dfd2a911b6f33c0d6cac9aa53b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fc7415d688344d49fbf4d77634467621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837bdd0c191ee7befe36d954ff8e491622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea418056fa9f97d2f4722b1eb67dcb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838153ed1472f9f425c6c7d75e7d0316624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab11976a979f29319624c42dceaab86625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258d1c8fb387cf06db3dd83f0572aa3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446e967c2a44f77afa2f0a53e64b082627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86d573751bdd008cbacdafce0c3d61628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c927bf735037a9a27596965c2ac1b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b685497e2438c529c63c2f89af99271630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e61670295493d2539885b7eef7360631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9a034a26b0b9f8a805fdf79979641632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1a2eb0bd8df1fa1e258feff6efe90633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28e3a69028602eb41938617c2e0b80634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277b2964888fe5a63ff8fd48e0553f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612510d3332461e3226e268dfa8ef2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb29eefb554f5977e8f9faff536e874637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154ed124c45b29504e810c9e7fb5cb1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618d6a2ee29736a0957bbf98d597c5c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5d2e0bb186de04d2accd6dcdbc91f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7e3b3dacee454cb5268311cb17498641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802ff2f2281877b42e9910ef7b745d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9fcd5c9a1ff00f7178198d4e204de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba970d116c08bf110119d82228a8606644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73920fbb9443841441df970f5ff92901645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216523b7843997eb35d174bf9cd6df9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52b36fed2b585fa51360c4caf8880f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6230e2ed573b1e2bd04c18a31241948648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6006a2852b05fd8d8728808c3ff9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746c45225b31b135c9d805bdb5084e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78c9e7d4fb95cbd1ea337599d3c068651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a948a4e5b14c4f23a73c6530e7eeb5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ad29f45dd097e300bdaed80edefb2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a01ddb14ee646655886fa4a86d2b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998330bda0332a8ca9c6e1b08cfc1bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d00d23e4535658f325835792eb22a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4155013deffc3bb69fd009e43e9618f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860047a71dea12e36a165b869d577d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212d53668195cd86f34bb9035d7b040659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d7aeeffbd258cc61bfd9b9dee56bc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c604aa5f6e31db322f6ca61608366661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c3e6024b46a42ef00ff3a62be6b12662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4c56153ffca3737b27db8ebeb89fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df9c6ad8e96a587c5e38775a68654b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ea1c8139bc0c69afcf582325ff499665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d3a60e8341327e830dec91c5bf3db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c73554c8431532dffa6c2aefc81724667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753c13c89324b09ccc09f33215e7bba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188ed7ca8493c191b2d8190cf71542f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816aaf32b906ff182aaf9f3b838d469670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c438d78d906334cb0884fca68d8e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d7c9c583f9ab7e85c0d37ceb38318672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824d3534b4e3ce8f2260e2535b88332673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299fc85cb164f37809bcece9c5967d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b677f72c290323cf668a6c74c1fd15b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8d20c8355c57183736d021bfc1c5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c37e4b675ae1fdfa61a37d724ba9c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4bc670c9fef287063845a1e1db754678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e0668429d55734189357dc12d55bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be4d8e367e3fc64612d064e8642229680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2aafc7fc597f26c6d79d644d299e4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633654b20b6b01260ab7656f73e4231682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51e78c774b6b3a0a98e8cfa7dac83a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72db5a7b1a580a470cf09efca4255ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969172efefd7ba150d119b7f0b89d23d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe337e246191740f6a2ff68469443dee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d3d4e5305ee8b09a224ff980b3076687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a31a5cc34679f32fb4d4cc71903ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab8ee01eef6a7b54c816ee02da0617689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645d1bb90080aa5f0995478f4ad7638690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3f222194c32e02e7a1887724e476b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e05d84e5d1d0ef5477ef75175cb5d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c386c51358c80fcc17f4a64db4ff501693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fb8b60b8cdba15b02c73e0e1f457a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968aa1222e03a9f730bdbac834684a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2aa7b7d033732407b43636ded26365696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54b2e9635872c930b2b61117cc25b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4a54daf8c60b752e92245a02d72f4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b78d04e57b3687ce17f264f3b4779699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d14cf0bbb26fd0fd135d2ee906476700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d2bf5badd6b8b423a5aea9c7cd3b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeb29a1c481c4a38c50de816b7d663702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497384aa7ee031b433b338a4f7fc653703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d705d90e6c979500f9f7d07eb7a6b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf266b9339fadd7e94ee1123d681303705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef915437b01c4463caa77fe9316b0eec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25879f07cf01f5d2dcc7a6c1f3aea86707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21be6b527ec8f3db28939182bfcf621708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9a507a8920f8149596d7a950d9cf1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6364523c03a37b590d0c5072b9b1a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00aa363c1b050c0812b4f2be8bc3cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d30638bf567b7307c70b8688547cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d505adac72c7f23862944ee336a56c3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ba3916443c99d3c6b396fb2613dd9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0dc6317c8caa885146c678881d2d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee8110589051c39e3f0540b002ddce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bc8c171e7f11a6089c851106f7921717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d044c295abd25bc8dccadca030e92c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4d8e3013560be4eaa949185c16b0f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54130f23c9a98cf611272467603ca575720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4073ec78f771e3cd05b6d6dea8d16721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29acf874184121d241fd3d5d93a600722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f5e3ccbf7497b93a0c8fb70d2a450723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33f2c472bc8a5598f937e99227ccf9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ae041495b92b3782bfb920c3e924f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5d948cbb84b796b1f3683db049eb4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c25f7a776130fd2ec10a3d10120ae2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28c7a2706bee65f34a5d10ef5fc504728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199eb7ce9958fc979e781e5e5e21a977729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdcda022c011a5bc5b7eff8307fbd5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973f2ded4c93b5c6fea4b4a9e8375bd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b4e34967d123afffff278c824d385732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68bca7bc70e3fded6a781e74e7a07c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61458ce1b83ebf8c9c833cf193a28d47734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61adbac1a023e1524d8ee2ee4fc36ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0d1425f1909cda226bdbe3d48637b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97e0d8f465004029e3d22bac67aa8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1bb969a34b1c193d13625c0880c30738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2b8060a9f2f549ae4a1a577a05aa7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b661f015687902e1ed46b16ad476e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d741cb5126ceca647167c02df5e8a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d86b37b094685e964e698820dd056b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3642cb3e07fb2f5d62795919a8a5d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed068a599d46694ed76e900fbdec6a2c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480352b1035bb133245a83dd42b01ad2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348744ff2db319599a9b6d3f6cb8f68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e09cce4816dfa12453c717759eeebb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1eddebf7aa16259b59ed07d965f3c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765994c16edac236b91e92a26637763b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40167423f54f7d5539066894a7d3d440750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ea9c4764ee66ddb4d7713289562d1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f3a22ad0aebe7cbffc31af30f6438752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadb90ce69cdadf9876906a6363dc7b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b878da623efff2c84c1a9fd02a82fad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb45e5d46abdf7260db1e56857b8fc6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6383b676c8aaddc830161ac0403366756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed62c669f45c7a3aad4683c70f6d53757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb3644b9154c9fbd054ab842c59c2d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81fd20b59ffa7a370230295696a461759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5316273cd4feefc45becd0d27c311dc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89363827fde7d9d723a9784d5629d207761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce480070ac1f189febb4be2b0132d1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83001278d92038117867fb786be116de763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea90292b70b93b4ff648ace44e43232764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5152350343a859b8f8099f2a4ade66c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573a383daa4052c5c880c4abd32250f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a354e770084912e65714c4207f5086767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbadd134e4b58caaab84ae51687a68768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a67dd8d76b77956b46913ae1bb208769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baca09e0bf9642452f2c08e055229d6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691004429df3461a4404ecd23b964b0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bcc46fdf69a5b977cc9d4a013bfff772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08e13560c7d11de90b82d0882b4e34773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b240ba822d92ff61b806f8efc6229e7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a6bd15390c2ce56def26ff7df7f1f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcc81eb34418b0c0f315c4f0f43460776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f964e7304e7e5e28ae94e1e1cadb35c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282beb355fedd15b5dc35588b35a160e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842619bef54eb2036468f178f46ebe15779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7baf3c6f4b244606f583a0cba14598780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faf38b73039e5f55bf665eac851ca8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533dae1efb41a9a3e1833398c66d392782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ea4d0da13f8c04a07c3b8b296e305783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dbe65c176a12ee121594f48f26a94784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90b8d6de4e02e8a51440ff141c3386785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad441c72358ebcd9350a53e849c2cd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92268192e4bb82bfe71123c74528f0f5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee60100dc9ba950cd8d26d80e763ed788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4952437df3e7190ec94efc9a3131e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294d2548424f68c91098e15597b5466790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9d779b30de5411c9c50c3f677214b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db57eb97bfca91708886d33d3b14f7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf84e30edfcd5b4bc436248d5721bbf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31611693afe02ef841a6a453af58d4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90622294106f83947a194e0194023e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13427275e0f6328e6a91286c333e47a0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969ebac7e7db690589398e0ba70dde7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790b507065062d4129335ae4439e68e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cfa702fc9c5947400a04e5bd79e01799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041de4274ffe6495d2ac16e3ba21e6d1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847e471dd58e86f0500ac1b39d4ddc2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dbb372acdca7918d9e4bfc5d1add6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952e908190a3fa1b8ef9ce67cd66477803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512708d9060844a8ddc7e2eec628bc3c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef813281609c7cbce60c7075bde1ea805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f716bfe28a1e3f6d57b5dcc5be3d86806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2e9e25323426454742d915fe378fc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f686ce09e4c6489a7fb8a3c238b4ef9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfb01205d5b78c8bac9473a4b1f0bd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8bb9c650c08833397b4025ddcd9c4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdb4f7755d773884db20cc9bd6e3bb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226ce5a743ab23fb91a8b2f34b00e32812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f523ffb8880eb35c70fbd274200bd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7cd3c3edff21f1381a5ecdd4bd536814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec51f796bf268f94669909b67131ae815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640cd2f3b9cf61b5ee349831a9fcc9e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd438377bbab7d64f8fae97b3a949c7817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d578a2fead4c1a1276edbaa3a8e221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ccf0c6158c7b4fad612679576e4272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f105a56a5edc5fb69f8b502933074d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7620ccf4c22978e3df27e0cafd241a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0134eda150b66e54673a6d624a825a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b4d9dbe3096734020c0da36a7bc866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa104a5c732d5e6dd2a9ba36eb6693507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cb8b48d0dcd9353b3784a86d955778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81e695d9d4837c901a1b711f4018529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cc8b6272eea9f263a548884fd65c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d70e8b080d03e4450b26d5c4f0483411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d5a1bce340c2d4072e501753d58c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4139e2e058cab7584cdc5f71dfe3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879b2ea54e2a8d9c4e44cb3f19504a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722ce11801fca9514e180ac341357b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515935fc5d78de89f62bcac42dd431a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d3d9307725c16295a4b87feb714e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0848bf0a6d7ad7f028ba66027388b0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20f48a17b4cfb8fe8ed3ac5e1f44d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c2bdd72730defeb1b0e19add454ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6b92ab169be2ed5478640a94b0aa021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f95a30b0845ae8adb96119292243f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ce87d8809d120dff737ebda6400b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9bf02353e3a117ded6eaa268a2e7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de639f17ca94fca39a91901f537ef98125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36151a5ae2a51b8d3ac9f3ecd15bf426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56512b13f1dbe31cf608e958a996cdc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046070983a6b65e5c515121224f8f59828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e51fbb49061ca5ca1f7d07ef3ac34929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24732142172ca9709c951442f613012d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cae7b0772a512c1e236ae0559ff0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ed6c4320cd2b395daf7ef7424ff6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57082a1bd300cf41aadf23ef18c6e91f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16a9d906f131b1c00c3bd86242ab7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f45d5e0ea463085961a25f853bf6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f95af943bb9863e733a19060e3b4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab442024a8120aa51aae43ec79110737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2657be199e1b99f5c93edf4a01bac5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642081e1c2a8777407766d50ed77e4f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75ef4e40813b4c197747e5fe137c1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cbf0cde7ad49c668b972f92fb34d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7038f4f93449d15b8803e296db04ee642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcbf89bf4b9e7029e7d75c95e3e1d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5386df39cd15e975d738a123bb9e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01b013f003ef8a039369055967fca545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8eeeb9d122902c875f8f73b7836d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574dc6b17116ca0147dfc243279bba447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a580e4a21146943e458787c2113d27a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02835d8815b7e158de17bac33d43d0bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aabd9c3118f0bc7e7f32a26dfd43b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726c37b246b5aa2e48b93cee056eb1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e266be0788ce9757154d4a614c480152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d06b1c7d1281ddfa93a06cadf8ad253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff285b289c01904f8e2dfcd5d4ca5d8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea5ebce18afafb177c7a11e5153f9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e51d688a34b77324943d187744a09a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a8e842d457fc37aa94a763924d38b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7256deaff033f38a3474593cabd650b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ce29d0ae6ecc60c4f2be44ca4645059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c61c439e342bec83d73280d496af360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329279dfeb0bb35cf8924510a12809cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b631abdea82dd593cd592fbfea4fe0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c363ac6c17be5a9d2ba88785bf0657863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb171a773f27b83cbd7eb54af0e5d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55951806d6e3e5b07ff47a3993865c0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf2eb0c5d7e945756a0be37f5221d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669794ddcf7c94b53092303f54829eb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10d7ceaca309d2e294630507e8092d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc73fd5b8cf25d3c7fafc68c0bd09b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09775621dc15601d8d72abcdd6cad770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0967e29c0d1622d65c71c0f7f4800c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083d9af42d3aa6f0de902e021f546f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2b4af1c915269be9edf53d384932073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351cf80f671dec9c0baa11e24fd486774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dd384e536f55b45091eba652724eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a4654eb9cc39672af2a66a704a65f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afde2816e19e628118b7c395db0ca4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c7b35c8e6f759145ea7429487280b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2fe07600989abbe2edd8fdf0a424a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808d501e2711c4ab1e29607beb9c59b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4b9775f47d3c09a82e678ad98c70b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa4bdbcb1a9eb7594213bbee351feb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04679ff2ebb13a2e1e8dce021023b38983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869eddbc202860ad3895ee3d18388cf384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb7f3a4839d7766f26f1818b63c7a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39e2ff0cc8488ad464b91eba02fcff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575af3cc2ce2228b9a854e9e0539b0b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717eda01d5d0c0a8e7d76e41ad6ce9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66480b86b267fc5be94df6930afd198189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723aaca7e8ab67d78a3e38e1a7e454f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916c639689e12ca001fe365dbe6274e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14fb1eb660d08a860fc74adc335d1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428b47e95055f5641edd85ca810e5a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae96e7e6a8821fdbe8bf085e6d4123494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe8c6d74ffc8fc97d5d79f83cafd6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc52359154f714a835f3d4e2a6eeef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3587750f5d52128b03b0b3bc4f4ac097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97b65d22a75e3d828ce3c5114dfb7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a194e714cdf82c432f2a0a2748d6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b70b0bf8e90b04e02519c3fdedb833100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49e73624d19b436eae567a91b1df53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bce8f80573ccdffcfabf4f7e0acdf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b147321e7f4db37b5e79ce4050fae4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6016a1ce81afb8972cc00a7f82ff8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d8a64542adba8be5f0d1e384c7ea0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799f34f84465c2d98f49b94e67a2118106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52fd7cfe0a2e56ee87f4a2f558d57a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c015b123c049f440cff7592147623108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cd2dfcf4b7f35a20362faf3d8df21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d7645777c0ed873b43b31b848a279110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af3a470f3f6c488db22e1b4e52e0ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa00b416cd86e65ff3e36daa331578a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f5251c409821a85c219c0f7fbb3ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94d82b0335b4622e19ddb87cfe1cac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e1be02a8cbefb5581ff06004224da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d46695b4af2da39f29aecad50d6572116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c294ca1a746e9236a030c451d4bf51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e444ab2b131f13d22d46e044f9d3bbe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b268dfb27344b1ac5f71bf44008b30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bffad92e5feef0e99c6cc3d453c15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001434bcb9c01051a4396bd2c0cfaed8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553e1f1d9e70cb6efffb780ecdb391b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c83e91ad0e7d8301791154a0df72b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1b1db9f45a0b7826b544f464e4b01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c7e961b33bfbb635b375a386dc09e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cf89b3204f4099fa18e000751d9a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ac87853094fe5a434408b6e590017127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e217799e684a0e82941118504e7629128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c15d0486b563b56f4b07475b545e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c66d8d2c339c0173c6cedae2270def130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b61ace089405ccc4984efdc27b2f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53412c034abf028bffe7c26c7ffce991132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16631957adbcbd72cbe3c25af9a4e63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba80bc9c782adc0d83dedaf81fd5fbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b4b10a945c8f02c3dc1781154d85e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dbc23cb80e44310650dce1477825a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa131ae5ad46e882ebbd47eb2278ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983903ca0d85c4bfcec40e78a9c0792138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33420914870cc428791a2f6a0e3e7774139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd31f5a52e3af4a9af3e347a02ec4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7d5657d420ecc77f4ac7571569ac1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccc7888c234ba93d8b1aaeaaaa56f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e764dc1164ad32d60f161389199d1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6640003c8b0e377413d54e8ab29d9fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916a32b7b90820939cea1bc6be9ffd5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e9d5fb109693fa69e69d5d65beabf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f683e01065579d264110aaa73752368147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e2fbc5f3767d2d628328725e2e38e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87253cad1debba475b1b40e1c20b0ca0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b37f88f9ee6d13d0070a30c142ce59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5185ef3336b3dde334b9f0d693a260151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fcbdacb62a17ba8c4f7086c555829152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6c1c2a2d529a875d2f950e3eed1d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afd99f13528c99e5fae15b9a1efc31154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe44cc461b4c47ca4b8c2551e9f36cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8ef81a36668daab9c6165021c5f56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4a4b2f6363fd826ec14b89a8ba180157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581b3471b97f04d008f8611ff47ebea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcc9f85a2fc43dcb05730f629dbd8e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801741ef6834536b2ff14dfa629d007d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339e908594755e699ada313e6cfbe83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fe4fa0ec32f0dbd45f50f8a691fc0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452ee2f9670c62f96a03aaf17e7d9f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3d2f3bc46ef305b667abf0dfbdafa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1095de669ab64f3dd0de9700bc204165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310b4e8b0c307aa1cfae08bce28873e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb512fde765901957b65d6089916099167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e048ffd640fd60ee6b0d121e5c6d99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290627637c496ca105f8375f8687fe46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ed411d4d0aaba554125ac38986858170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb76f8202727481c84d821f4877692171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add001a5cb4cc2bc2e493893ec7747d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846e40abb87880454c10f64bc6e6440173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec70104c725372f24e4ae4531d90893174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e15cf8d26eaed595b151130f4d35b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0085d2020d31fd8eae0d703ce84f8f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e377a0b79d56dfb92f9ec0e28501594177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0642cddf77e65622e6bd49dd8499c58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdd7ab99b35b91d4c8ea0ffe471054179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d57b70fe37228683d3562d6ae342ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1da487cea5ec18091225deb0e80bab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015f7bbd7e200cf62994650927375db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe93ecfb0b750a6e064c8a095f6856a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bc0b7543b1c8f13b3ab2a6a69d8aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3663dbcb465db28fca8478f2195f643185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf258da359d9b8113c01f91a2897894186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cab1b9fbcee8b473d85b556f771fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab43968168b98abe6b85a0231995fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d672b61b9296d6523bdcd426ef69d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24245f41423650177db0809ea14e42cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5cfee7782e1a1d5b85e82d43a3b2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aaf46c69e66037ae85347155a62ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886e6fabc4a7956c51386a76f9dd3af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1fa21f9bccfaeaebb6fc10ee72051194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b3a81199e0edb773606f56c4ac9e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e53feba16db32cb4915e2ec3fbb40e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099fe09b9bcaf938c9bd66c1f22c3f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4cbe2c3de4b012e841fe4480bb654198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee62a19aa1f4ace6e84ef522ae3b57d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274791287c95320dbbe4ea3243bc95c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91a171e5f927a950a44300aa273b62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36503e353f2e09d9ea726762ca7963a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1b28c4955b84171e390b1a1990fde203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb440e18c92f3e589b9bf54a3c8721204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef126da335246835062d8adcdcd158f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde06b8c61d39a913cb93e508278ca7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c0eacfc2aa41be1fa8c1f8cc9623f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a5ae0d6ccb8a04210c71587097951208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142640cdf33af5c321301ba624503798209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a482b4658e49ccb07f8f920e906226b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e0cc4e8fcebea64518fbb85a0b047211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bee40a79c6755af02c9c788082229d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af2230328560728a501e2a1317a3f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d493dbb88702b117985466a784b507214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc8ec49565993f5a0fed6d768d5b4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4f214527ea5123f8ce0fe4e0e05ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd782e8a0ef8241cced00d1915755a81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd959b39f4d0a495a2cc929a214dd112218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf51cbacdccccefc5be8ac8be59588a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb100869d3ad6ebd1ff651825efc276220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b6900698fe3ccdcccbcf315866a62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb6ca1a240a50a8211bb5f3f4ed916222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14738b6fd67e69055cc094eea2ce9ab4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dc0649998325d78aa178708e4b324224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240692aff353c8446cede3d76f78e28e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35a0be532b99ee0743f3c2c26c3d27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3fb0048297a1bb040d08fbd285d99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924befd1a3328cf7f650a0c634cddad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e320e1f44596e1cc67479342079fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96117f9b61604675c04be1d53a7a9a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301baa523fcfcb103a946ef1692f01c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e019584f0c585064826fc41585392f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48763c78c1c91782bb53e8e726c0c51c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904c539941b56adb76c0c4f46bdd6fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8259594569a4661f76a8a89c98d67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f29a591d1b613e6993618b0be4148a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909635b87cb14be57571a545ce7fc18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb517e822e995d6be00490492ccaea5b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d704b72d7372de6ab75172a7ec5ca9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f5ee0064f6ffceb2fb0c034b97eb9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f29773a07dff17b8347a4a99d46d81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ace8f8344812a397c6d62781a25459242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8434a109e88785e3ee658be2439b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddb55c43d65ab1ab90cc2c9ad03d4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308871fa512b384909d62f1db52efb3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a19b5eb054a8d5214b139d4ca1469246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cc9e21c8fe9aa398fb31308a3b07a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dce39ed9ac790ecb04e2eaa25e9405248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5877f72b48f8fc70431c3140b3cf58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fd3b0418a251276db0c743cd9f0c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51786ce20ded11e4143960435a77692251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dfa0ae1f5376844f534e97e2bb82a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ac3de7f0c382f9d2c893cd8aa108a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4025291348e83a4c26c216d1a70cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967240f73f22835e08308c2d7b4dcbd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700a9a6a6229f4ac9cfab6bc4c8d64a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661f59fa4ce6038f9ae7130edffaa60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a0e9fc6eb828301b1df811fd7e132258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6e121afd71a931bf209f4f14fd751259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e781085a95979fca2a766a54dd463260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd883e3959620eff2f17aa1f58e7a66261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4dd214720181746c14451af4e36e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93dbab171ae7b89a38b874f7a8f08a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb8a0bd303ead12cc0ee1466a8ff6c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919a5e93a1ced0007b5eaf4b6d8e710265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092a755af751bab31b5d9aaa8cda7a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe9a6cbeaf987afd29ca1158672557267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08996e5999a4ad77968c3a48bad5f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b878265bdd883c676863ec3eb6cd803269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee3a927de8efa8351f4b4eab010e4f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8893fbb07ebdf48dce2814a4470d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeef3e608bed71c27dbf4e3acdb62c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1842ff27332beb9552e128308e9155273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750e7b3cab2a673160c119c234efeb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be527a9a4fb03eed4a9c74be1451d923275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df90c5f546095a3692f3dbb3f9b9d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106263ec535ad446f0bf042e4ad3f433277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b563ddbd3d4e64df36bc1450da6f1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6158f26267c5b04b4f198f36d86183c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcbb9434c3ecb46b919aabba1a1a12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a41b2344f67dfd94c177797f1f244281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfbb73a5d43577885a359a538fdb5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c342fd6288c7ca97e55e245e9912a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe5ff96b2ad3bd320600de7c2e8938284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b06f9d6e1fdd41446dda047353593285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa167a2d108c5b89d0577a10d2c4db2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10c04cee8e5fe852e26b0ef9f58ee3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720891bed8fffafb7f26e0b44899743288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a9beab6b31277bdd5e763b8c26304289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fbb7dd5ed3fac649e0370554756b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8b3c12236b7729104f06b7c5338ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fc97cdf1f0f2bea488fd89a92330b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103088ddff760433151bdbad50509fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea86a69ce10d6deff41a178688bece4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c6950ed25644025ad5f6ea93dc886295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ebaf95e82146946e1a6539660e9ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf28d50ffb51e896b347b051c45fdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78b36bd600127b89254392cd867e35298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750d5c4c68e32d1f83d091975fab2a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f101c906aa48eb5edb08d544acd0f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fd56d9df5a47a5771ad8a890f8bf8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3ce4675baad8337ffa748a5349c59302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998e811ec7d309db5ba5454a0de7f0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a629207ad813b7503bccb1e52c266304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af630c5fd2b2d9605811b2138d7cb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c57fe1af66f51108b571ac7f551c52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e371a23d69f1417166f0a25bd65a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd3af2787643afb38d79f9ceeb1894308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f3d664fbfcd76415063b93d6d373c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525ae02bd73b5c1165c373f5d080bc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82acbd30bb1cdf463db99536b503cb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cef754d428af46b5d55eb3595a0fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d758cb5574941755f2521ba1bceafc0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f83a8484bb2ac401cd687ab4833acc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e570f686caa06974c3bffc1697711315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6174ec13b3a16f5bc89e348316037316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e7843ac616f46796ba988aee2629c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93410c838e4454d011ac7b062ca2b9d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb19317728921c08001bd43eeaf580d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4508f6b7e76e54b7f3eb1da1bcb48ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f735387e0d9798910a5a7a5495f63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f7e13ce2598d338303f84891e3523322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cf6dbafa30810fd1e76cbd9c6f6ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4a33d98930e58ed65f3b436fe9db7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579e2699335b10ee5e7c483d479246d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcfdfe53198001000704c6ef562090326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939aa3d466e08b7fc0f0a1a56672a98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051a40dee04237d115e6523731eb8a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d5963c45086352766a5eba6262a01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700fb5d81be10d7748d126c6a036e3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e127860d70a61128a9d8898ff0ad1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e4fa4ac0fec09fd28f2c5743eaf3a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5fdb8d515990a6935ce2279eb105f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbf20d65a3c1573c15047b72743d5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce94a4ed613af52b3345779a355e31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3530e25b75a8157acad750680c903336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ce4aacccdce21f9e39242b2d35972337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd07586e3edde18627cfcfe1c83f24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d9eab15892488016b8bfd771c7aab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8868f230471586b236b838fd64911340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512f4ee73439d7d0311cd96b51359b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bf77369687d9da0cf15e624c209e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93411994fd6e145c9a072bedd5acfbfe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255edaeca2faffcc8004f7a03e8cc382344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07e93f1039a7fbc0921376941624ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ccffea6c3eb0ce22f6866e23df18f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6928d23f6cbb49cb83857c1949d29b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e64e0dbf63d37f69f4f30b4ecd37a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90ec9bb31bf8d1f0c82d2530f53272349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d992cac8f7178c7490d7d88ac89bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2546dc60c1074328fb10d483f6bfd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823b6b41cd524514a02c967610e1ffc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382136e34ad28c7b6a91d4c44fc148a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45e74bdc4ffb482c2006d92cc6d1d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d53893217a777e286f2f408254e32355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ddead00a15a14da40c2830d4ecfc8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875646e668547b2626b9ce043365871357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b514b597c4447553185aefaadb1cfb8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45711b4645766aa540483aaac8f65227359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f074da42d0aecf6d1ed990a13ca00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb006809a664be9cca1ac65585ceda4d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb1252f6ef3fba1dfe98a78d79edfa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec79e48824a9aff6af878728939a50363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266267b75c009081484ce8296dfaf332364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12242a7a948ec8e9b286a52cb716a111365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f28c646361debda87a7e15df1854b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668e3596dd12150526031e98e636234367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21317fa8bcbd6a6241df1387d41863368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d09abf3af899f885f8e7bce4af3d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e51f666bb3969dd8b28a90498c9c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d079923ee65ddb87a4d7e2d56a9d427371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaffd87ad42fcad058f8bcd7f137f4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ca118a84dc5c6cb4d8762aaef0586373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144ec7c678ff7d93f538ac6d4d99108374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac85d4be077cd1d47ad10cb8b3df44f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75976d451474f7b8d2d98350ce7441376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e3cbfa387838019113fb0458ae1ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f6a90bf9e31718bb6808584e1957d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387a5efed54ab34f4cc399bcca82f39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18149fbb872f91fa65ec5e1b0041f2fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1a2fe649b6e887ffac0ffff7d39be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18504f20ef69fa5a3d0c250533933a78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae62a7060bc6c1a2089a12cefd3522e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e7ebf5f4457503a1fa62933fe0109384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a9d010f640646b33357415ad79316385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e60e9b9ecf66a1943ee9438d2c299386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d8d3328590ac79950a7883edc0067387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec826a03e1e32acf20797f07b6b7c77f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72244210e9c3495667455b75c4fde4d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb6df31b40cf0708c5c0edd55dd376390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925842200c8c6a421c1a38c23563095391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fd31b51499f59f3577cada9790108392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2594583a858a864b009edbac6cbed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589bc5817ecf6ea19127ce46ce453d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a91f65f5e10cff5fc79b00abdf9fa1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6fd37f204698a8a3dc59d7da3b770396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accee6ac1d9994385fc57b5fc2c19196397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b416be3321db264a4dd5a11f7d73783398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240270040250236698d728ea5505d96399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847cbfa137531831eddfa079f09e0c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ad29ef6306bce692dcbb321cccb21401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d422e1c824079067f22883189a7502402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45b1a8c1d97bcc6ab6d1565a2d6d34403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed986a0553278da5f90b8bf494dc8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea907dbded79421415fd5beb748dfe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838308a10f5b3e14083b485691999475406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e193eeb9085befe9708f81e004b2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080acb927576b9697ae3655359dfe7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff7c362db574688adb4c8e4db0d78e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adb3407ff4d31ae498fc91bb9df142410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f4e0005d0bd462626bf5905f2bfbe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbfb7de764cfb9d985bf2e5a9c9870412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc45aceccb6a9f1505fc13d2e78547413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a925961c0480258f4b0442ef54e44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8169f0b41621cfe836e10fea06a68a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb95a2a302d84e7b1a49ef2e7cb0cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5f9d9e159967e605f39b80695e6d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a3ede964d54ed2cdcdc1d899692dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d4638935b03c5cf63e0ed2195a665419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d12bf0f97d4f7809f8c885628af27420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7d3a176ab4f10ca29c76610c66300421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225eaab8dd935f6ea2022f65512a2390422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ba110b67de501ca7f4665ee2a3e96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691c634751f0550eb738d524d024563424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2c8c1fb2082700deb769a1b774457425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd9facd015b1caa7dfa3b16017f81c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d77b1560fd10d5fb91aa5706210864427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abd45bfbfded2ebfbd28ddaff341b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5e39fa6e068c41b7177766eb9d93a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cc874d377c18b6505945839b27feb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccad6a98a4fd81c23ebfc35552dd785431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28ca823a21fac4b9561a6dd722daaf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d1e3fff7f142f3023fb2ed133c774433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af8e3817da42db49712ec5e026a82b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e7359d9946c1299bb7672fa35477b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd257fa57314b4b184deb4de66621e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671e3c11435e8190d31ad92c9989f81437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5612ad9559fe140068c532c432535438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1d5e9d81573ac00f80fc076599a74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e28b09bfbc50aa66f88c51a3f7b4dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdec4a3bcf2b5f8ea329262266051d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f293a908efcd7d6996d08f8f4219ae2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10a80cb8f181bf41a6849fddac1843443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5880efa9a02d8f43312dff37c10a19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454eb66cf08d115191b96de79393a11445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8eeb6038911c373695aecef6b8048446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd386ce5a3750cd44ed2489fa6b95f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa181b6264d03a043e7d1e7739d43f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3b3724a15bd3830e025a9aa0cc6c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a61c4f8ea6bf3c25a84f8aa97982c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9daffedad199e3ca14bf3e3cc26fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83ab8c10040fa280578a0476a21e65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1f2af6fcf6324982129639d7e6294453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9681ea83a439fe1e4b64f1262d8aecb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad30bdace68fbfa14c411179137ce81455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667237fa2253b1ad0db9e70e36644e6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238539d965a3a7beb1c44a5bb1472db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ad48c01f65c7da09b1edec19d8ab1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd078ee6f074111e664a1b42c350ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae249af89854789293fbc90d3480b83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6430aaaecb0c8dce7cb85453e7b808e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d72213c5b9ebd5dd6bf6007628819462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9040a23f09a68a984b7aa0a3ac46a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a12444cf269056bbd93c3a15393e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4747d52fe404f94fb26df02477b40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d45ace2f364f18f5671da84e541b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfc3d74bb08d4ebd6269bceaa81a55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c5aed9c4d551a54483f1b33b8e38f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7ccc40210a428b0efbad1747c2757469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0048d591ae4872281ff729233d914f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5afb170b92356f494f68e8ce92a5d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50ad678a390bf081ec31777166f63e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d26f324d80c149699b44b97777611473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3363738b4bfe085fd64b598b2d6436474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc3a244fee866a550f1146468dd6c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db0d0b528591ab4c35f06119eb7503476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500f852569f7c9fcc68c01b4ee4d27d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e2c272bfee51b7bcf93eb09bb6769478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c5740f4e87acaee565228e5bb33cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02168e0f5ec75ed42d6f539d049113e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4ba4854885265445196f4163780cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc367cc3d9bcc066c94088199761e7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7252981a8fdb75b2d53511ee24ed49483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812c9db7b4d33d1aa6b3525d7008080484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f7bf91bf80cc3ddbfa96a3a54dfad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b78e5389c07d459dc1f6b7be5a7bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f953a499a8742f0a4c0176d4b4aa6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845eacb141463f174d46d31ac3d9f547488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e431cd86978374aef5d340998a225cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35822d9b7429c2b5705afca16be86c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5944467969099fdeed68d4051327d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b27619f45e0b97ec11637d3b03626492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeacd55cf13674029a677bdde61c9e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb9715a3ab4eb400adea10169506ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e263d110066f9dcb2352a4f72099a45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3006e9fdbd56c9d7ec6c73530e28c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ae60f355c16dfccbf2de52590f71c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab31fceaeeb942892232fa1c1f70506498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219fe1aebe245896e911dadb168edff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0ee88d3e9bd2b974bf2243d5123d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990546d0133b916b033fc30a807b5b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f03ed2c2e27b627830f4459a9da17d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6942f9807bba75bad0ce5049bb01cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a9b14b455ae071f7d33a61d350282504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c232b290b9690d7c16743b3c03fc247505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5848cc9941ded6061a500182238646506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612cbc03f74833dc1c3acffdc390113507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1143b906033ffbb79c725ed2e7c1f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b979c5e4c35b46fcbc077d58da80bf4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8112aaa6daab502b2750abb13e60a9a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444b606810c0735b78096f8723478e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b48c40f3843807636673115d1f966512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddec2a62afda466c11655681d5ca88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec8e0d87410fdddb801fafc477e52b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382df783d6c754f5cd54527b000d87c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c5db1c42e30d92d86fa245247c796516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f6317be73e8f018c0af68cf43bd66517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469488e7320b6b67f6cc003cae330fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d9463506a96d0d2cfb6d23007644c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33059b921f00cb3d9cb17d0466bd04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60e6f2428eee872e78d20b8d17b7a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59218d96e27a6bc8adeea0e92ad6112522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3a894d458ff252ef2a4bd8dfcecca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b01f071a0f2ec5554ba7f18a2ca108524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c6d2382716fa49314243b229d6fdf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73c5e9221ef432ada86d5947e28a2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45248187d783b09612458b365ddfadfb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a110072ed19ee00ed60693087761d9b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8bf4ae52875f2626115bb27940f3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edb7856f9425b411bef62aed997f24530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad052d4db09a034f7702f7aeecbfe047531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fcc3dffa8feb55bd7c51b7b388882532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436aa3c8d48e43966d43a6974bd1fa8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a5cb50f8984e685b8f9293ef666aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8751a8b3a033e1b53db9c76ca77e9e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3806fd2513fc2a81c6e2d790e54a062536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf91b1099ea8ff1a3e123cb3f405f27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaba8dec2ec1823ba529b97fbc0c001538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53b64f3c9a750726f73f18720dfc57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89c35af962f41ccd914e71d3033743540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74a57205f669d3d106b0e90e55282a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc53b3b7a47f634169e6b9793b78bb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fc3101f177c8a2f1cc21eaa31f13e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf59be81197a7d88e80f4879358c88e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c4fef6cefcf90a609656fdf5b04cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd763b82fc232d67b1b437220f2b24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf278ee12a0174f5d32328e549abb3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd76bf34e40081d052ca97a4e33a25a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b920a940940c26863b290f2897c74d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde18900da3dec7546eb7369aa8c3c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e41a9c39c4d95f02fab036455a1cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356254c4c56fe9c4523eb026c16139d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897f877b696c2399c08f4236d2817b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7551928c166364d5ceba0d7dcac4aa0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cec539121c667a91011dc53b1ff551555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f86067b8bdd959b5b448247856d83a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c401208363316da543faef565edf3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711785634a0e03a9c0eef86e38acf2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dedfca6d8d33613d75632aa4533580559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985d3b766b4bac928b8a719a372a586560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8b3d1cd4ab9f4569736634e16f5c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e002d7ac65b1c656768092b37da62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0392812908de72737a8c0a934bb2a96563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2019081ab7838943fdb059ec094921b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a4d9845843b57a65b85dff7abab23565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9500f0927d95371f46a994d370212566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44be1e345512c77139099d0d6130ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd15ffe172385fb4dfd089c3b7d8e45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdee06d0be6ee2654bf2c939eed1107569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c69a00179e2aae27f7915382a19a13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13905aa9cf92496e70372ef546a49a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1376cea0ced2759bc1fc9297dd9efe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e08fb64933df462737455deedf899573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef29cf0b7301a762102d9f64271aeed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5e7694de3ccd12409158472c9519c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c06cf1f3acc0584f886ec7cbf2e56f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c366309fee5714ca82f7041a9d49c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d4cef9509836ecb7ccc770e99dccc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ef6e51883a4bc7698dff5cac4f00b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020905c4c9e23169dfb9593bd09c1876580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46fbaea56a58874eeeb0b40fe3aab3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6d59e58e781204b06c67050685731582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8a474dfde917cd7b6272fc0198760583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515ef8ad439be48c126e459a678cf3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc5906842a74046dfcf248a1e3a50e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdba86198a4ea79ddd6bc2c2833e7fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d3b7ecb443a8d944e41a2b7ea6598587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ab86a4fd539dc219d69818d75c801588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e3ffffaa909c812951507b35f9dc1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292575855dae4321b80febeca502dc1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c638b77466ec0dc92ae4184236f411591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602cf22c4bd5f903ad0bb1c944690d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b204bdbb6e8903087ea39496b9a739593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df59957b4fcea2953fff59696ff7671594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80669b81a2617d1ccfdd061d1851b48595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1a623ce7b642bbd3fd6ee9e83e89e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f2ec08918f4e0906d726fbc4652a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973e023fba9557f16ec7f63c175719a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb0d3d691a65739eff30ba9253ef3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d378bcf314d219ec04dda2e72f2d97600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020944a59991738261742d2a0b817463601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2759295c4e38e0a3cce3416794121f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb380248d0776bab37b54e281ab02c65603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0043b16a639af3aa35f026b90eb5b2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc303e6bbfe485bdc4e7d6a072092a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034762ec9d390acaaee1b1f3e797d20d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb187cf56a63de33e53c1a7f508ddcd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b793276e309ae7e1a8fdc4297b5cda8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ffe90ab07faa81a4f63c786ee4f15609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464654e5073b603f5004ecd03a0aa5c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4199689d2a7122dd1b8cb49e856799611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6588f59c6b1af8317682da12ddf38612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec19371b866564c4ecffa95b89c08f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c887ffaf9f55652e37ba1b66af061614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07b13d745a8d4cbc94c188688b4336615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532e0c1b95bb14508a279eda08b65e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b528a0c567861a0a2f48b6968dfbbe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01ffbe68af72baef45f0db70e36291618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e6e78aaeecc8a812690d82ab61d09619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc510a4441bedf84e18ca43a318a604620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b66475c9b0f66d1b25ab12bc0e2ca8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc8b7654439b7b62edbb9419a44b72622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435c30c002791a12f9a2c8135aa408c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfbb82b10b2f59d99759e8ed4a44fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bb482061a7858a1464168ede282aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c58f445e437bc056af4ba695f6b25c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9bff20f047b3b88e91af33d274bdd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507d226efd2cb2801d38288ca43f97c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ae30b58a0413f6c30e44ec159ea36629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe55b18546710a6222bf06a7de58850630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77d66e4f23caf60efb0d14ad4d65d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ec8ec199ef9c5498a15db019782b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d8a1bc101bb9c2b0032ea8f596631633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a6c507735cd5cb9d24a46df0aca09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492de4c2e6c8512b028151f76a24eb7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418a08c78c2a61cd1c76e61c0ca1acd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b96c5a138cb4e9266a8ab44159ea04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f8b209811545150a1659e76dac34c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965958cbfe2cdb847733ef0b48c2651c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf30bf108287698f3f92451feeb7be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28e3d441b088d26b603efe418fb443641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cc042c4a2fd64ea69b51d596575bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d33c22e117b8afca80176891dafa8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01760d38f128a19975e0f31e14bc22644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c45e5092203aacce6123abb8b8e2e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24587771ec71b2c2a2f6ae41e42866d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51683e6b8758e7b70a4199c79a31d399647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7927586395311e532d4cb5b8872f1b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9008ef1b5a77e63a471250f8d86135649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3f026d012fdc1f11405e11d870acc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf0023feebeb352b7a4aec11ecb075651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da300600e47b953c76c0d407e8882c22652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad752f3d994e4ddcf63493b492cdd41653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2005f0d4674db5e894f09772481fa88654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a34ea5e706232c46933901dcb427a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb7d3b55df0396fb49d93cb5bdb3e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084070b27e6ad5080bcc0153ba372f33657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a693192d4223a4f8275303336f7a55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a350aa964759b55b8852b945b7689da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8dd6362b18ba2dfa77db287b11968660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d98184c67b02434981f5769f5ffd95661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5577f4f266dcf4811c0199c65b957e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5253a920dc3b7e214c89111422d2dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ef3e4095e167cc1fc91f30df07dd8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e4098d7ee0604bdb7562ded19466a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8f9afaf1922d991087e8e437061d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5432155e8e7842c4d5ae7df669a89d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c4145790bf9ad048e04c883c10240668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9cc447c1a4d774bf864a66b09adb8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65b2220754d3a27a98321d8f6af06d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c7cf1d12eba34a77fbe416750bfe5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aed1907f317360fe72ff08b5d25064672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f20aae84f3c889baad93e6c6412a7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef9480812784aa7c5fda1726bc51ac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b773c600d9457fa42e66a4cdb0210675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e822142f6eb28d1ab9c874cd9d0aa1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72602cfce8ab7a213f94e0c8d69589ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ce3796489b2a551cf23529a65dabf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ec8ba0170988b315c1ff40c891fba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be6c29ce9938c835a3eeca80798a23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67dc1c10ae738bcc94935163091bde681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96245e94da97ab2dd8cef8d0cb7359682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becbc30550108a7ea3551de0f7b32ee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2617552cc4c64098aabccb86fe11419684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc0660fa1d5ed38739df45f535f334685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79254e009fca02cbd72a32a2da82a257686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957810a45bb5e7d5bdd6df254d61c9a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359133ac650b4857c553c023cba87b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9557605affde3cc9641992d48d9d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb52ccd5592995c18865ae25af0da08690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be719b6fb738fde45484d1f5dab8ab5b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249361f3af68f5b882e82679fb2cf4bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d7a60372f46b8f10a67e8e68685bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6729046ce123c8216e310d0c2a1cf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a693309df99bd62728e0492b078d62695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6f2cd47b0549d61613b09484f0ae5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb781a81e2a08a940c312b090fe93591697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b833e1664199f9faeb2f3bbab6d7f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c4c8cbbaab635c47a08891809864d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdab85d6c4a124fbbea2701049c7ecf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9847f6764c871f4e9b5aaed8db8406a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b392a14403d191a81cd1dc9086e1265702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d249aedb9c2ea8faf3d2bdb288535703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040f650b687b8d7a293c421121698f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671b380160e5b7570f47e587e1f6ef4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded88573f515bf49a2a8cbf63fe870e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f7c9bef8a3be491a7f5dda97ddb89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45945f105a39ad18e6b1a8f8f6e3990f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef071f59c67fc82089f73aa392197a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac4d03add2caf0473e913e5ee0f3a6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b0aee57d5951024e96c8d6c93c4dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db032052494b359bf716ecbd7c2008f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652791aaf2427669368f228b9c4edda713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a99e89590eb7968d72aaa1d2c7523714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d49ba3fbb353b2aad783f9091df3d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274ee184edc6be280afbc6424a61a66716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade67eacb5b0f36a1be3fedbb85b1a32717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b31917d9f7ed4b8624522c9fb0657c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd19edb42596480a90ceae001af482719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907daa3d53699801b108d949d5a1200c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd9cee6a2c71466c5d89eb747d5ace721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8243b6aea4e42d85e5a6ebf56871d3d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c69e55157c39c7ca8fce53e78c86c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e907f6383a7d7af3814b6a6790b254724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e09e87da506ced97760c444a734f49725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeb9494a5c26dafcd174f301cdbdc1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ce280d1f689b2d1d45136cbed08bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79892f690290e522e2fd8ddfd5ce8b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b1a419431c8412523cbb9e0660919729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849553ba724e2154b54c9213d6c94720730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d35cd6d0fbbf951540ad18c0dcdd8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f4a8533e46f99b7265e1d65114645732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cefb12fd9b2920a814b5fdd908699c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4fa22b7a79932f55ba8c4d37b5658734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2742368aa74f747909e94184a7bde735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c070c9531703305113096db381f5e8c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a295d69e0688f3d9df508e3205f725737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec925c453a250b55eb83dd4ff663ea87738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11f409f72c808b1807bdbb8b5b8be0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16155a3ed514af6244d344fd87f845d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1d85a930c756915400b3d97eb7fe4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37303ace48309579dc9c7f1a4d92943b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaae6c8005eac7256b8fbaec6ccbccd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f4fb487003c49648822233041dc61744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f779b0fc335605b897feb438f46de6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b184eb37e5abbfe57376a7d892fd4a7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff845fc4c1f0436465a30ca5b05dc4bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e845c1fa1fab61b08cdc3d3367034748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001db2d22379cb34c7a29652cbc9d80c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458322590f9f3bba0fad73f7d7a29940750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33332b72e78b1789523fb35b21b1813f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deef32b0cc4f1d3bfef03f62a5b91f9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae337b1dc72a2be3537016d36f5529f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444edd5a62c5f68bb5cc051469dcc973754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1591d24f96a3b3cd88a418d98ef994755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a2ad261530bbe7de8c5b7286f0bbe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f3ed8d6736eeb68b5684b6cb4673a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629f5716a37b3236239ecfd51cc0b6a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13c435dc84d79b00ea33e6610fa76e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1dcfc7e1dfb0919b5be2e86b57097760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2632dbd0ac249bc40be16606ba5e78761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d852e4e48e3e933f460dc50500dc03a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c237322382e9910002ce80e23d448763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141f73d28079ec989b3ad96373ba69c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21d0ca1d8138bb1dfa103cf5fb0fc5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69b07951a0466a68ccee19c4097e5d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dd232535fdcc7c9527818360ee5da767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>