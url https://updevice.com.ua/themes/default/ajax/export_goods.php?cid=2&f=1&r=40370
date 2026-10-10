--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d03ccafd2d4135855b38f92d8df051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6149a59c40bd219f9eeb070ca2a642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248efeea2c872573455b8c4f7400d7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef0da1f0b5e54dcafe53d6c0a4645b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db95e149019380e84905c5ed5a01125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0313b7477540826b74c702e60b7ae36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6dd5c00fd444f2986c6cb010f1b257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155aa8dfddcb20183f86219f938cfe88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4807f29fdae4eebf15846f40e282e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beddb31dbfb804bfd182832186eaf5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4605182c1229e014e068e80621862511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6405e253b38d53192312fb4d7f38f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f951da04675ad2521440fb1ce1350e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d38b06a8d124527409e3fc92333cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101aa0134f4d25b733cbb09678549b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cd01e170b2486795c1f1364a3587c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a76602d9a1c1bd0b5136ee13d9114e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea5a22d4ae8b1c77eb8ef48d37830318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ea3632c39eff4ca96388d1d2d8c5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0323763e86e79fbb606bda6c0897ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e525415f24de990d3a2cd1660e75721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dbaa2aaac93abff0673249ec120b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e18dbe1486ea17bfe3bc50c9bfed623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725090450682b61fd4f426acc50588224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b93147f19217816f7eeef39142e1a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6f623adfb0ffe790a1a87b90ef67126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1f9d86cca542061f929c61395cdbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee4f2dc616af0873cb6b3f1466937728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96723e6186f4d53682ee4eb32e02a8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631567c576c42dc147812ebcb4048ee230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ba426af9e90978002901187f5153031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd235d8630a5c647e4a6a87523ed1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fc899a45fda04224fa0b174a0c64433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39dfc324cb6f87f07fc86062662f4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96e87d40215c2f8730e4101140449f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7564feff2966563f741a85ca86a3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c736493268a7470d8cb537c67fc30f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbbd4c611eba13b8f9b59523b085c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f2b729fbaecbf4de215be8976021539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef32eb5b9e4006f12fb62e45b6c66dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900d2a66377a4b75cc896afec968ccd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f6b85625f72176994e94c7766ee7d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748364c66afee9b12e69980296f82e7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22f5b1969b3723b39cafd992eec2ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f433092bce40ed36697cdc8004b8b0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a993fc49c664af8ac6b9b4b37e821e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fa126d39ed90bf57feacbb6f9f96b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e2e0c9c49c8f98be6bd873bed224248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d1e1a0970f7c823e2f6525c1037ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a92088c0325193be25bfb9dfdcd62f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3600a1e340e96a17a0f605bcfc5ce7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca41cbfa7ec7735fe50edb177f4e9ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1ff83c9086848b8af062f25d7636253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6011eb549b6833170e0ebd465cb8ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e9e3877047e4ed05ce0367ba9e48d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164250c8e9714bb56fc5f5eb1e1df9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48db459e8eb51260872c34281cd4dfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3552e7479d00a9d8c51fcec9623229d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58df20b1a861208e4d0a5379b0126f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565b4de32003a8dbd14f55c023e3cb260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bf97b084658e0c3fb54bae08d3bb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9725acb778b3a5fb2d73b11626e39c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff70bddd2a21a27b8da3e05732ac8b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b7d97b1ab6c8e818708f1ce6c563064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323348280506557ce4586451cf972f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ca61bffb797286eaa32ebaa0cb41766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933999560a6a7654a9e3e135b64435767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba8971b249114de6c9d06bef3407e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2798fdf4d6b93eb2c4e1a066cf11f5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec189c6b4d551e6f4bf45199f41701470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21475e0174593ad01eb66c8274834d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3793b35206a1035d3baf71c7bde6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0746abbc0acd30b73b19f823284cfd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca761d17dd9957d3c7610599a67d0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a86ad2213b49f888c865efdbc786875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e716833f9d98f705ee515a09bfa463876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82cbf4838913c90f2b5003ebb3b18c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff870e7294c2cd7cdc8298f4650a31c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e6ebde1fc3d13933c3f9b3184193279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e5117469a81f5673aab895458083680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c53d53f350d59e1eae22f7f15042781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977150b21da75c12b8d3e2463fe6d3a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4fa43a2a2d66b7571cb8dbb46953a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be3e598d6dee6ea00c44e6617418a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b46b311a2858e2a84e26f2633bc3ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9c4b9bd80d4f5862f8bbfceb9471686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e5b83e5930d15d01933bcdba29b7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72c56926032dc89da8796f368a61a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a465ade9287bf8deb0ffd153aef8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653a75ed270b65cab59069bc0ff6b3090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de1b78f5b6a89d0c7c10bc703ebb6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f278607d3c2456b86dd43c186ec7b1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5bbbd2c78e97fe17ae5f950b95fb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a843af0da8af7810fa461947c385b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da883d012d70c46f5d670987b82b9d4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a6644e1b420f945b5da2dc41fe36a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c96c5c8be38da53592e5966ff1a3b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f81cddba3caaeb538eb23f28e69ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe1149a43df497c77dbb0f4924dab299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225b143d7ab015570ecb4f3097eae48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750e759825eb02b2b1b1236704e53b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5311bf431a48d4be96df825fd469b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab219ee8cc2908e63a748d74ed6fb983103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e55e50a4ff5713891dc2b2e063045104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a91d69246763b128ca1489dcc1e8f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b76981bfe74b041a30553aebf921d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084e3f27d4869434ed2cd37edc846ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e82927dbaff092a6b8f753bad29b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957812a76fd05953459c772cc905d1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76b883545d8401d582e771372bb495110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992686611450cd2e7b191c92a1626ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f90ba743cd2fa5c35f0edcfd5ec61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24732b23cd822e6d92376ec4c83ac26e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd519035b88dd0fa4fa315596b6a7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520d7197307ac038b12da4bb5c616bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef0a0181d43fb9407324648edef6ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13f321c37ca95b0c04db39ad398639117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edc4b7cfdc1196f157373935f6a7ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0686862e1b66369285115a259b6095119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ddb4a7c85bdfc8a84037d897d3640120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdae068f012351d37e5f9eeb899238b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af46c48b8c5efb040e083195841306e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4471efecefbee34b3060d4ba043eca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d681fa297acd4d0b9ec3d7af67853f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142697915bd626ea658c0112530aecaf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1bdcde6af1a680673b29cee758537126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9732d8cf4ef4cabbda82880a7e8a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cc760f1a1ec3af4d0b4d257055fbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbb9c66abcfc6600cca02d1d00af41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73644d68287f9fdabedfb6148ba12d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a08c2b8a746a7c22b5d224f302473131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c90684f83045d760a06bce5f551369132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a516b0ea620c9aeefc58207f410072133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9cf025d5d96a6fbabf13ddfadc2c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09b86308a1f5b4f22a8450659f43fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795cae30e75aaf97861707859a44dcf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290213e56cd0e995a8e23f2c4587ba2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77082b4893919264e7c86e0c05ba6a21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987812eee4bf890bbbc66b431cc1bfea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fab4919d1bfe4ed1559b8287294933140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f475ee894e697617db14e48566ad20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65307c5a5121a2447eb7d99a9a1dac9a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66826c2cf849b6a902546d0456619c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248006e6378cb52c873cbb6d286b8699144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cfc4e9501c542277cae394a59b53d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d95cee24484afb016f98344d046ab3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bada68e5cc2ae5b43c6ad8d182b91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018b24da518b009099f58dcec0ba747148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893b66fb5de1caae5343d00aba9d931149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaaa9c371c3b89a3847021625198fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5d9a0408b9eaadb6f38a47595b5c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88825788be9f85b1f91777324204fd84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbda1628a8162fcce71312efd6b58ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0be94fa3d03c39994177ff538ee3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879ced4fe78d9722e09bcb72a59eb98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bef6ff7021562dbbeb507750ef929156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6a8b25e04646270a454950d5676ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1e407253a787bcab923ff9506c8ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52357ee85a9218055bb940d37293815159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3855a819d3e86ffd87ba7459e147c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b7c873645be159ccbc52a1e3f9317161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a12cb5365a254a26a16f9aa2dbac83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c64f829caf956c8001d971c8ed952163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb910e865503359e63cbfc5671d7f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f3872aa12099fc61f33ccfccd171c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bb8309fb26719aa8a6cb8ae9f8951166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67617bd20c64930fe3dfcbe446ad18f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d3f5003c3e1c6eab7657b1a3c9a42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b2061074a5573ea9b735bd670044f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a1e3aa769ff4a306cdd33368177cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c204b8f443c87da1974290ede06dc2d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077938f483edbddfc1a1085089f3fdb5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046225480f4c1d5a8bca1a046525f36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1629d24319299f1e72fb0597f8f8fd0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9ad935a8a3505e7357b06021bc7d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782b4f5f29aac09d8cc3d37cf28c104176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ee8c2d7c75706d8c6457c14ab9ca7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2e030733929b4e2a941cafeb5a92f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25cae50987e0e3d5251ff3797a3d97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19223d6af464de56f11ff2f97a99c5ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a49edffdb4a66ff5be9dca11789f51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9037c66468e11d92733808fe58d69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4c3e4075f3f4ce5828671265aedf3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72998966ac526e55660eb94fd820ad4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a346d810256dcb75aa427e775b3fa32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880b31c9cd8723d729906f993a5ab99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff230254e688f770b1f352f72ff8f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e92589daf89f3aa10daf5bf3f4939188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c398c4aba95d4010470d59d46c37001189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4b583dc32dfa030218925ad5c2fc0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be62131d96e6f05abdf44f783bbbb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c325cea9240b30b0845b285bff3299a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28de496eca602909c503d1e8cb68c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588972bd30523da883b342ca6ab1c89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2c3803ef0a1cf32a56cc27524aad1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a739b392b8a489a8fc574d51d16f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376b997c6369e56054b1bdfba6e236e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acb7e5967ffde638a8bb3a97025113198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a89a932ed3981109e42f6c8b98ae9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14d32ef7a2adf1d9625a9ad756e464200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd68af250f929db1aab93563d114f32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c7ca3b73bfe792d33e61ebe319577202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6fe1333b38c430768f79d0142d915203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfbd024b32441ebf3d399ee3de32f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72712c15126abbaba068f92c633af8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c539e834a6ede8e0fb837167b2f7d30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44eb3dd83de3a8828c4e5d98d2f14b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a7abeb0ed1b3e690ec1cc66e39a3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411d8c3a91c2e0922f91835d092a621209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6700d012fec779452fef6e9f98c7dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f740fa02583858078cc9c47d2b8e0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ab4d18d555764b7426292fff3ae7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e373cfb1b2fee27999f5656c2d179ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6004566a74d841f46c97de90c1eddc1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab78902aac13aaec8159ee62aeac4b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322cd20dc24515dcdd48036a304d61c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44901feb7a5ddf9f116d91e5f9c142217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5400e05d1b783cc8610dbda61028b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fabd91185729cd48aced5e2bfbbea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37650a8c97f3235eed4c3c33431c37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0332acdb954dfb061b79a17f5d2b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1c92ea268661ca33bdb8fa0fbf32a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27926b04785e36f77248531016b10d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfab1129d93da9e96b1cfb090f40dd6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63010185278b079b95f7007785ed16b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3081d9b9f3e3fed143125366a7333226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e089d22110e767167cab1dad0c9f85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667d71f0cb66a9951aae90ba8f1d2aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4367eb7b4144624e3bec9d3636738229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2be34eca4334fe9f4fbf0bfaecdf2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ddf9d6c04f09529512913aaa8454d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a71f5887d921123396f155fb940329232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d6b5155de8fa1b61a021404a35ee7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4b2f59fa7c2eb3871c8506008463b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034230a2b0c02794f712af918a8e85f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c9aa4070962a345ddef0b342ae293236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff95ee96d26aa1a7d82ce7a52a160b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddd891b78acbe8b779939cc38c0f1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb14a2cafbe601242b436dfd89a53a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff485f844a9eb3e0a920a2bdcfa4266240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf401d02e842f3c4f4a5cbe222191f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d281fefd31e04b1f3f38eb4d49e40bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc292492d48b591ff0f267a20c9cd60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4dec3ef11ad5873cd52915991bf79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7466f2f895884c778044156c3e113af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172abe86f4c02d989f90082d41ac068246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b553ff438c33405296026e548bb087247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce559f1db422bff458087098ffc1732248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903ab817c9da246525cd86d55c53afc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64968d35d93b2305d545fac35cf369e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a575f7e1385cfddb7780126348454251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7cb73de95774ca997367a880cbb9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0f82a9aa0a794a49ad4e2ef23ed27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73478f28e5f851a7803a11e58579ecf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799a08b398e3131262f96bdfe82491e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db566f0961040098a078a4f094b0413256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16276fc8906a7bbf781819741bf455257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbc7ec200c5216d0a1aa74556665f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6aa9fbe589ab8101814d413824e96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571ca064eaa744124ac84cc3d1dea14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242d4ca1528defb6f26f0542e2d50f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d758ae0ebfa6f2d89b04724a6c59719262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df6f2b626cc6c64e810b7356082a3d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99cec0c9b71c80906704e6539c334b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2d3edb461a62e52f8013c51e52e7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ace42ee7c772167d6f28f62f6ac523266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c28e69b8422eb426b8cb8f3711065e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29889cf54bc908f1dd07fdbaec131b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dd24fde1d33c45029cb2fc1467a36269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff4431bd9ef8ec094f5a68955fdb5c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f055bc540a3f9e191c901d0b72d196271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dd461890a19ae627b3c4515c3056d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172f8c6addac94b7ff289cf98afc451273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3055c11f20e369cfe4d9817ea92f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb830367d4d528d34b5959e79b8eac17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7b47188bc7ba7de41eaa9db268e8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2deb144ab37119cb9ab8ef7fc2ba4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de11e273ee32faa728285e89734030278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fe15cfdff79350035b15cd2858351279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43cf6d9d6a7294551ac1ee1c21b26a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d4e892a09d39505f6b72b8fbeeaea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051fef0009912dd1a544ba4624a6421282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcf971119d9d7d87220255baf7186c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eef19fb9354d84c39ecb112ec79f1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f9c8c65f3a8518a87a149fd665c5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb215775b958e60ad41a4531dd0b5a25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358062fa4a8b27332ccf2ffd23fe9146287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5f6d09f2c67c018b6a66ceaba669e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2450aa2b738132875ccec08446c92289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa91e202fc098401ba1576fa9c86dbf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1cba18b314e3eac24e9f71e4abe6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444a872832c25b6e751cffffc51087f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ba9f278a7da912d3071e3d52e48be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144272ba2b0c2883810d723aca864b2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ef50b7feda9716d17f38112563bbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb98e2e9dba4322d40a2dcafaf415dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba81e7b6256534d08b512ce48e4c40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28417feb1aa4bcbd8a3ff9d9e75da40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504c4ced723a414a42e53ac1b65bf8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcf2f8e01a692152cefa8050fdf756300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65db873525a8233646a93cfe083d73e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222e06d477449262ee71c93dbafcf0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777154088d0643baa27b0bdd7af8e172303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dcd25046c98cacfaeba96feeef7e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006b71d629b2afc7ff4f6210232b3ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7de4df947885bac199d9091961c8c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15393fb2b46e2347d9db1eb80eac466c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243c483daa9cc77147d251635f76aca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b305afad937659245824dd1264b850309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9aa04f8f711aa1e4f1c3849fff440310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999eabe174380fb1b808ab208aa423d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa90054d8debbf265975710b3000b74312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe3a342210c70227fe7c293bdc934a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623055244adef9e318a1f878bf1ce5e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc9f203448e2d2ae3fbb88f6635736315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387d8755598e29ed1673a2ecbcdbc26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef943822a8c6c11a84bd1385544a00317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e51afca49f2e8bd3934229e952827a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893aedb53e1dc93b09f74c6b47d857df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707cd2ca5b75dbed0a4c4e63f51de0d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2843b4af8f26d3c755a10b9e9d9eb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5e978ac6115f8581d0d252fa11cb5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661303de4845fe7675eed6b4c564beb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2029529893454b7d7b65bdb5bbf6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44bfb82fdccd55914a6ae1afd5d4d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd893eda20af93ce50f072f0ce56ff8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957071579ea98c697414e3319311392b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996f00189be959f8b9f81cfabfd807e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab571b047a4e18acad5ce472fd7543329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef27e14849dee7ae091f9ec11ce9420330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cbac6c697f20b801eaf00fbc77224331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58e6457b5b7db64890bf8d21eba6d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00da78658160ce9a5edda3ae4f6cf5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663340384ecd9a29d9aa2f084f57123334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2635ed4c8e6a9d034ed5c8c04e28f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84374e26a5f7f1ab628c5a88d785b832336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c66b59baf17985f55e2560920a477337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167b6825134be62b2b74aec01d964f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee7e42e59190848211876171f6bfbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262f95e699ab09030371d2c8dd23193340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea01a8058df611d5a8281bfe3a55195341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde2a851bb357a9f5d898499692cc0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c028c0d96b04471099791a6370d663343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d59d15d3dd61ae2183d0404e542d7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689bddc9d956d347c1da62c265d4945345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceff9e0f5168c1d7d68efccc23fee3c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6e78209754def9a61f854c1e2701b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbeeb96470b4188bdff204edf03130348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a78dc657cf2e1db078dddaf335790349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae05d1572d0fe05aad83469044893e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9eae5f62761d208751dc4eda2d8ac8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ac53eab3aa897de8b04620c0d3bd3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f79b2f738ae731307e4af193a7cce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a887babf35a79939a2aed4193dec3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9f87a48f9c6432e52cd0c420c9281355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b03318bf383f25792dc0083277630356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db10603333a7078cff3c18d55994801357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7c940082185046b7dc3a142771bd5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f5ccf7356bf6e1020b2efb4471bc2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930539f50e97950400308797063b4e9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb9f7f6eeb01ca7453758c17fbec4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2c73af6e5cbb0b3b1ac235b57b5cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6253243d33ab24f9f32c306317cbf9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f3afe6da70a6635f318f6857c5b4f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767891d181ead8e15259184928f529d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2acee63b9bfbe77902b065ae29d78c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd06e2693f0b0c3cad4a91ac36efe97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70a24c63dbc6769dd217818008821f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9a8c686d192f4bd5e5189b5a54e33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59816d506dbd24c1235666a5a9549035370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d97e9ac5bcab9e659d02f979a6091371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf000dea32924988434d3616e1aa9e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81e130a6fa59638ba843ec6e301e4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ac1d6f523fe15de4ca3449d9b59b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8051f9c8659ac66b2b4f70ec66ef149375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbcf891549b3759de6377f7e60f24d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903d84a7d8b0667ddbb98609c6fdc94377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00749e9598a64a1ce006e6511ba37e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20455b060b49131857fdf7eb29d29474379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10447f24afe35876ed722403db254c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da6f4330d83d410cac44097222cbbf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9209d2eeca16b2fa29aa57c80d99a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f020b0a39449f191395b839bfbdf8ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6f98e922150a7855741cf76bdf880384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1f8ea95876358f4a5536d6b679be9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b902d1373fa716553e42c6a6580d4ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593195e280750be8bbf874028f808751387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c41484c020fb2ae8c153bee98f3970388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1e4106f1fe3168ff0e0237036ddeb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ccdc790b8ec09304745b0623ed44d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f5cbd934a06a4a09bcc4467372383391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efde706812149da6b21dc30947a0bb0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e53467f6e5495a31236c9aa7312e14393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acab7050f4c07ab33749e7c9afb469a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114ac28eccabc73f4bb2adceeadacf9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501371f25b1ffc2fe73f350e1320f787396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bb014a4057952f7fee020bd570faf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d7112022a94388fdbebde6cfa006f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82437440f26d12e2fb4c0e47c6530552399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb220912917898b4bb8646b03d4cf38a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1601b27b5b4472c825a90464c7f88d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6acf88ddf0f27e9e14146ad3829608402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3333d26f66203e32590e9e4189389403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b56796b94d0e489105f9139d7540c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed61a57718dd646a6763d2380e9592405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6d83faba89c80b96052aec2cd7efe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b2a260e7f8136f2612612284b1d7b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46284487ca9a0567ad8814abd1278b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc673de0ac240e8b46e8d094aa271f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da54dceb07f019efcd04eb78c432e3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0d0468514a46d34ac80d42ad3bf88411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b9d04e7b4ec0131de4a16b45d5870412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61e730cc9313019227d98ba132b26c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e989d62202072064abb8ca61c3ec32414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea393184311ce19a14d52a69c9ac5d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa806887e92e76f5a1d4e44a09bd9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52116c47fc9c8ead88f24cd15e8c30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ffcf42382a1699c325ce030d3a01c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90447227c746b9f46e427b445bc46b5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc205ba8c3e53523ed6b5f9054949c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985caacbebd2aa1627d78b16f647a14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed3844a65acdd1686edd7aef77b7d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e0743a814f9b7525069b2b5439073423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dac9247b05a240fe4fa0beaa71cc37424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2807721d431b56163eddc4f864853cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c1534e52b54a0fd37705dab072a86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100a4027bb79fa711fe7b64599f7d62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ec6ce9224a50e7b05b18866b70adb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac00fb53ef745ad33f32047e8e93e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f9fd9d8b165f1962a761b98f82a95430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1187661fa8017d433916df3f6d23e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d812f91e72262b29d860ab59f9363aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3115a6afc92c78ce675bd7a2dc1cba5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f42a5442396e88a9c76fc8ca105b2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942020b180995e8183164b039eecc30c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375eb6a0b2b673e579523c0deb4b9f23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba8699f7d680853866fe68b003424c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12ef9ba5a7b84b503772e4596207a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b0c91202652b16177a03a8cac20ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e7660ac87300b7abed53c9ca4ca19440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5060995cc3fc9415965a1bec3e49e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad146d298e49b7a5dce3ade4581eb8ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d75719ce29d532fa959a84b225dd07443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e5071129707f9bbf5aee7dc510d44444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d42b45e3ef43323d43b1b682423789445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f973d604e6abcaa6ec892e34674ca0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb6ea62daf5f1e87f40a904bb41337447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff85a2b1d830b51eff0c7d0a4bc991f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12427f4dd2f9f58980c8be2a1670513449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5960dd26b5dac7bb9c68651288f08450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c9d8696fcfd09fe65a5db4020b9ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf168a03d02dbee0267ffb49bc6156e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cf2858d66acba1e16c7b9c52b79b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c803e50a0b382cb908b2792461090e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd4b3f02fe83bb82bb6942aa848ae0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a5f21036df8c27c8187db95e22648456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64c16da9733c0eb007426caecb5cdd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b24342f429f49be3057122790e148458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61783bafbf0dd7f617897a261b45bf5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680a5658ae1213ec0e840d298de280a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0dbe260fbdece08464985d0756af4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52a0d7b10613611676afd70207a3c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bc678a0a4adf35226de93370a2e95463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83902bd7a35621fddf144b789f6fa4ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b4135a553bccca2f2737e4f345606465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845d4135e104c2419e426e69dc0c043466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64488f5a37d3da2a2bc4ee75ad8aa8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87564a6ab3ba3d48ea2bf7fa0172c3a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd7d0372e3683706cf757efeecba81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ed1d619a9bcac24cc5d6f9142ef58470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d08c5760ab607810e487a1b039075471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af2de301219b0cf8565fd2aaf0612b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9b9690909319de7a23a512ad9ebe1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8a82877b8f62b0c3bfb789438fe83474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17e27056dad2fc323f1c4029ce7155475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d4907368902fb93dcf512998722a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358f9b41f61d3c4e9b16031cc675524477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf5938844e3dec865ff5957fc701bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b27a600ceff379ce13ad604b4ceaef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e8d4c92638bbb037debccda1f982e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c244aa064f295e3d2ebb3bbac2cc9d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20a5f644c1e2a95811c75245de5171482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814f05035f718a37f8526430de579c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c872aacc95da92e766c1b0e587326484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b362a134eda78669372b274cd13614485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db42911c639ef6238fe20a783c10ed9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115c609600639fb7772ced5c87662eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53a53ed92982609580503505ab8080488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5f33c3df57154d8b9fcae75603550489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19eb831ea0ee35a779acb0e861caac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50acfc8541e30da9f635dcd36fac85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee405e062d6d879a2ddc94cb76c8a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c38682353681ff74ed86bee8a0a090493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253538317a1f081926160a1a957d720494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a282634d1ca2b5231e93fd43423110e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d550fc8a08c083033b7af1a616a882496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8a534e68b69256b04f0d45745846b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8dc8752aec353a4a6c254ae3bda7f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167813f7ee9d2b926482eef31039324499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6e10c4357b7e2f5ad552370dbf51d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1d46f4d4409a2833c1c38b0134074501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467e28813b6863e0b43513d2a53e738502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b53e47c0972cad0270509bf93e58f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0a07ce2edf4e8861447e735dfe974504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc5dc070901e96d3d90524cbbe1ae5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757db3840c2edbcb3e86c93be4247e0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7362b4faa2e98190c192f43bbf6e4b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58654d43d122c5af1eaa67cf674f2c1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5be8199282703e184a05b4f57c378c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e264905f209090f44c708cf262f7e66510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8b6886dfbbe309b17603f7d63bb2d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a625a83c311db1e686895001a541ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a1edbf58fb23d89ecf6c1c0b54886513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02090d715a968dcaa723532efc9341c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce8b1d9abca5c38fb1db73c9fc2f8e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6430e585d251a7d5ae705fce969067516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431707510f71ecbcd5d163b13b769da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6857d38111f55c10fe4d548a9ad638518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef478cc1251c6702c968cdd27d9e33a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6a723701ddd9eae6874c1b37596c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdd8334ae7feb1b2de3e7d9e6eb0d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0385807ff32538d980f7d77ca593ff5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a201ddfe63511f762976aaaac9221c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7a91b8b806fd726302a65688e90c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4251e66a6ac22952730b27de1241f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e3b2aa8e12ff9cb21c516fcbf3842526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1d5fc25a40c55cd0410fd5e638ed2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008df78b9fe55ef6d8c0a8f814efc75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9af57035010b89f45a97bc2b3f1bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64493e632ce56a97d38328c389d4f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48717b64ceb4de3546d144726af9e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a0e61bcc5fa590a57b4ee82bb167e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9ddc758b10237236ae79244001b67533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf5d4a52d08596bd67ed71111c9f31534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b15424b3539923fe41f1eb93fc7c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5319ac20a669417f864208cc7ad4941536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a88a2a945f3f75e498390396b7d38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc86a3e75e5f731a73136d049e1ef5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e5fbd5bfe7edf3ed5f5b9099223ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3362fa2d0ffa34b9ef35582a3d27c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bf31971cce7497fd9f24ff2949c5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366151c7adcf138a114a87a81d674cb6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d5f278e2204adb71723ec27009a67543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943e36b42df26578e14f99da8cd8c14544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb15032068c06d317bfd3999ff31cc4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa24a8c5ed693331a58a52c310f0d47546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98316c07c4b292125fad1e840a7827547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2e7e39c8b057a7a83f567fe102040548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5507cc0bbc102ff54777c4ed94d3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf74d3772a18f5af8bb881957474d46550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebbfe8e965f5f696647c319f1bbb75551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a9cc368c7bb98e77a61f5fec12865552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da257be08866784d59966620a1ef2342553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697edcbc45ac999f6818e12c5a754e19554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ec53c05551d19042db115f9eca8d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1e07b271162b5b127c94dcfa46333556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4300bb47abee24b6de234413d226b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e772d47b43a89ca36f48b828c52ad51558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6be75bcf21f315484eb9f6e0686c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229166edd63e897d5a872ab1d606affd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748ba708a835c401ef62751a347bbfc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188d33685faec60e66d86f074d499a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c34ca136a7d44b9356562ec9e5406563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5718ef81cb4249b0efbc2969706feb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d144f30f9454fef3419e57253ee1952565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1e63d37d60849c4df834d5933df1d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fcb7999ee0842c5a69510aff40267567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ea6ba06b68ec468ea2d80e1b5db50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa933d783df46b44866f1651a65087569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e37d74948f23d87f0bc783ea6a297570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b32da00230cad4008a462c197dec53571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78965588c1524322ae5330ea77be245a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92b807423b8cc9f2d21aec144d42b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03829013849d90581ebf6563f9f3c2fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c8ce12e9fa0f6b28e80e0ea94ab62575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f75a50ece742f04d09aa651f0a226c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a7a29e1cdd016c30f68748c4de5cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216923cbbe1acd4947f5a9d890c84d6e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277fa1c84971ad3e3ed0a5386d93882579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f7409e8f448e9b448b4e78930340a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd45fea913a84a9270bd75d88097e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7d13a0096be9fcef85f9245bb1d9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8979da035e0f2c00edb0cf9ad66ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818efc5d4c9cf7facd377ad83a96b4a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550beadc1cac73cb3b3f5cbddf7bdd9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cde7870d11dbc3ac807062c91fea00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645e2475c2e3376cf2810658cc78e41587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee541c091a6afe7903badb0ced6919a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dab5f57b2eba6bcdbd3500f0ea17bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942dde7b502b3a5ca4784eacf395bd3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306b2f84e94361fdcc331c25ad31fb0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536d70cb331f27d6b6dccddea62deaf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc16c55355df77de7309a0724bd44e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0d1ba21a53362216111d46b51d4eb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54877010b6622be9222111bff903e175595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d34fdddfb56f5b31106a067c2ffa9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98ef123e199fa09d7a7495ee621a78597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88c646bf8bbc6b41fab3ab9e7b6ac5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f749503adad8c996361653d865120599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8694a075942851509d3e10b17e1b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb757dc79f6a94e57760567c42ab034601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a815b4c0f8508d9516854d170b29688602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b788478f020ffceff559a4e2e5e912603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc94f445a8015f43c85aa50db4f5eba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9762250feb6dc6ea20af30bc03b6d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3daa0fa750704c09b8400f8e297ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5036e065a49909a912fffd59229325607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b84137f3f0475d649b7e7d1cd39c3d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5c72c274af81facc5faa16b1bf2c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a34b2f7bf6738f392343bbaff7809610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1da74832d5cf01b9c051a81733d62611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3ce7570a36b8264ba81e0e6389550612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb259c7e392a789bf8249a86b5619c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88212a0627bd95b5b06311667fb3041614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e089edc0d3cd456c839789656cc87615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad666da4f94edfb167167947fbc33141616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457456e5ba17aab69d78a4f338f2421617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfa59495a4cf3af8a9128c2f742eb9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b935407213a6c18343d1e44004d2e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff86f9e806e26c2f1634fecde9ce805620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad2a3b6526e05bf16874ede3c119b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641bff46bb7e9cd5f202a338f9f04c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f0ab8134d4a18b9bde290efa5dc7d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556878700110aefc91e9ce24c1b3f326624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3746b81b77ceb9c3c1afad3b9de57a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2860befb6917936ad2319ebdfc50311626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7c7a579b3e9a96d0b4fdc30622166627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c2c0795f89484a2d8d8dc42f6faf0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df259cfd84b3d20be516963055d98e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d7f00db16c2b31db09d12ecac6afb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5531d06303ff494b46daa25207d5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e11cda40570eb260f975c56df27141632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b36d7b613e3c1604299336c889bcf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5788a4be5dcd7dd4be428313abefd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fe353ee781b602b35bf8ef79d69d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210f3b692ebf68a4ab5918a1daa9479636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db4bba47668f8d0c4ac9db00f388e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc378c520b6c7414c208dbeab8f3b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcfbde381acddefd58da35fcc1faec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c5f0c98b8a0a88c7e8859f26544c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2950225075f17f136a696d25d34577d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69dcb7b9bcfd648e81b3cd78ecdbd6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6517b174544c630e39578429529e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ce422e164b23f8714fc5d3ff87946644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54a13a2d1e60a7f61ba4d96e3f5f51645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90e35ca33d960b732cded3a6778bab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7b37f5310602d190c1993d69b4945647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cba1ddb9c434e2d95492c16194ce1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bb2653a21d70806b0d178a0901016649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06258b5ec85de9a54d17e72477a0f2ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5dcc9026d6f0e6833488a800e6554651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a3d6e6ea6e02353ce29467cae3380652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a8c7f5707a43537b71c927380c948653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b545bd4306dfcb1c52a8d4d62c11e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e1bcd1371161d2e8f45f9e6acd0cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b6bb2ac2f32210b510c1f76bea241656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46870431fc0537034cc5144bc90659657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e7a7ca6d56871844e480af1696e94658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7229b837cf2d533c62935ed5fc4f9cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ed58d7e4415145756524ea7f7b498660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48737711f43170e7213004f9c8e44819661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a0848cd0cb52bb42a08923215a971662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff27fb765eec5095a52cb6996e4d91663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311c77cd4807d48c1c83d716bde41e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e534c05e0e64109c4890a0096037bde665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb23d76aaf159474fbce2a0adaf581666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8d79a035e78b47642db92d1c790a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530b0120ca786033c0fccc5051e6924668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9839999ea5a351c61faaa5ebf1af28c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a1050d583efb13a0c7c0ce40fc022670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70b3a66f017d3c504f2801d9d65bb9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519f25770accf54d92967e24ddaa2bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d91511f6354376c398a9296196264b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3cf937c8188ea2a630f32018dc5e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660b17ec8c8e66f5b99458ea7997f94675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a871af45e8ea6c830ea8c19171ac83676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce6bab24c11e9a39a444c59fdb6c31677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24435877a3c5e9f9494dee1778b3c4cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc57ed4fecba692751dc200c8a296a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8590d778b25c68025152dcecae1525680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa12790959ef70f45d14350355cbca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b03c47c7bcfed20ae893f97c57482682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c98df8252386dce22d21b99fa9478683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ab02c289422ab5afc78ffaeb54e4b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e1cf73944956cd698ad75e11033af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b840a0a1994815e954a96c4ad4b17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e89b89ca1a853e857be454668b18b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adfdef059f3cc9d888f4af2546d2b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f48f59bfcd49d8f22a4413e979dfe1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c742708aff9763a58aeb5a3ff60d8f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02605719367449aa1843076fb1dc7ffc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a4e551cfcbe25d5e694450f934ec5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7362b21cac5142d6f7c24bd2b63e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46676599a495d22f39f4d45030859ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d60e35efd979637937a702c64e91d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b8a18ec6b20faebf345aeffe966a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac983fed8362e6c76ba80e62cc3402c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b89addf3e801641de0ad39150be374698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4836ecdaf3c4670168cc89eeae0f68e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc54fbcb5c052964768391c9367f192700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef388b4b7bcde5447738277f0b795806701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ec0673e8894e5fa75a5beccf357d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa6909e696ce4b3b19b87b32024ad8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf2f86d6d22278d0f645420f3a41a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198adf5eba8b73e5ec1088912a0631bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065e3ca2caf7353d174348e56700b8e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e697d941ed5838f9acbb7ace04b6648707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b254f6985ada1c4ef98ff5d99e15cfc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968914f6d876d2fa48895805b13af38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9d8053159439e123f719231710297710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1d2cae68c48287a871730e098f7aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea532cfc962978d0d053b5d8c49b70712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a081440c59b58b6184960dd6c42801713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d610de2fcb4899201279a9f6410706714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ec0f2344f4ae74f374ad0662ccbd3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce253f4fb093d6a1482ad403a843a769716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4931d6744e64e7783d48b29621ed435717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa9c0bb666eecdc253ac6862feb51a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760b4c57c44cf32232053f9d7a64719719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2f789c71036d88b882564d76a8fba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79616b3733f69ada6c93d3fe124daba5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6104dc1329abf14ecaa6014e3dfbbf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f49f7c8c3e8799c7b72f51540aed4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ddf3f050efd971c182042b1c26a63724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f756d9ae50ecb6ecf76c9ee9cb8af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e6b69c050d98f2db8b146ffb00d0f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8745d94390d981eec9ddd55d56fbbd7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084df75f884af63fe7eb18aad2f75bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e362be006c5f46220f650d11e0d8d94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208b65a363f0c9f3d9e1d0f8c189dbf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685db43fb8a0cbfba4cfdbf7c0d04eab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36956e93fe909cc882f34eed4ef498a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118616bbb22bccc6790c5f760747ef6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66931856dbd2054d923babfb4d20a2ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be75ec2a6508be63fa8da4d521cd91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057e55358189250e96b8b8a72d64471736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01cc44154873b0c8173be22066b18f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebceb420d52dbdd3816704f6647374738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7599f9cabaebb15305fec617dd73a0d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9ca7d92ee21e1b6e95c1b57997b6e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012807f9a87eb26e92ba374b2a788ecc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5322fdaf9d87dd9f58d7f8cbe32174742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6902711d676e34cc7df1b43df7adbe0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d430ebc1b0963085a509162afd310744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1531711af0144b1c0e0bccbaf79da0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d121bed47ef42e66d874388e5bee23746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9d53fb7b81065e9b6d8fa92f1316e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4fad88b8bb57ae1b618aba328c371748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fbe3044f41c51451cf086f5149801749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7192c1662ba37db7d5aa8b34906a9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad97d94c10fbf1fc1ff2d1f3e65f9db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b55891f8239e4cfa30f35c8ef7b1f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bd5deafc60ff97b627e2a713595bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a72cc28fbd497e3a6f5c763a483d80754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec18567127cd2390000c858a95df8b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f39cb06aeb8b0a4a5ec90ea3008f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488c4d99cda68696fabd6e7e93b56e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8333a0843a4351335f0c30562e943b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013df1023335ac492ec5bdfca1ac18b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c7ee9158a9ca156a816a02b01ada5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef120864a15b93eb515ca2eb46949841761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896aba9dd0fb4925535b71128726214762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bcf41c9d94adfb5f0375a89a12695763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb59e74dbce9724fd8b79129d975162764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c3f4401e3ed9db0692e81236885d8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339210f497171c4376f667d4e2daa80766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16fbfcbe686b191a11c4da11262562767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fa571a59c9f9ee4fdbd6cdf26a0c7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38854021764ac7991deccf6945a61d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22e0d0a8524e14d96abc9c77a75f85770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b2e38f9496e74239778b73bb4ed38771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1024c2f839d0970a061f03bf8f5e3f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aaa5bde08e472403db3eeabb3d00e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47e4dc2e2258a094b3840f348ee412774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18867b60ef249ca59012372d3aa7092e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555a6c0424232b59e495ba60d70e973776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29362aad5f7d6f3b207e9ae98b1268f6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cb7cba545f1aa4136a7d8fd5a84cb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c1a6de215bb72ac37c10ffc4362b5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d87d985e96cd753070e4af0a8cecb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09604daefe908b340ba0343856980a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bbc6eced6fc83f81d6fcd7d5698be782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3b164b70ba0d2a38ac117075f4428783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056a02418a72b897e58aca5611fd16b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242b9507c70926e50de09637066bbcd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163df422c404ad6f9a9e8be255ceb0fc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e723f83238d71d15a0311e1fbb9ea4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cab721a4f199a0d99f0704f7856814788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130f741a3da2032a2d99afbb26ca777789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aee985237eb78845ad15e5f5482920790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58add3a19fdcffdc4e9c3fa4bb42c53e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608b68c32fdf70adcefbbd88823facb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118600e1b938f1545eb912f451d8980793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa001a3869e22f29074accdcb3e38b67794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccc2875c7fd4383261aa91ad88f145795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae893094bddd26f7de59dd404405e0d6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c2b412bd4450584d58330e953bb85797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16108efd9d45b97076260ff16f1493d2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931145de5434b5ff9527fde6507a8ac799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947c5a2d778212f6404fe6a6f0d2743800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7660b1d9152aa7ea6b256a41e1ff773801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa71d3c48e37d4fa1270ce4de64715e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f75ee9f3be8c698ae1c6e9d8149ef1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3ac123b693c9092789a4e91c33b46804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba010d9e6fbd355cde943cd2522b6db805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611cd2be98ecb1dbc2cf41b1df27cde806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffd4f20cb13e8d87648d50df079910807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79945ecc9f59bd8cf73792b2bf5356a4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a52c19bbab5ce655d7242a52d48e58809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755c5e5dd777a261059761912aec328810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8797bde820341e56d7563462b6848dd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768db2e49fe651bb2d477770aa49e53812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce2a1dbc2a1bc6af077d884a24758f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ba61384dfad754e5557ffb8bce125814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916edd64f9ea872cdd260ea5dc01f0e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a290c44f3495db7e20b8aa14e6b12816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506441b51545bb2bcd75a58dece97199817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3820f20416fd0810465d5065ef318e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6368af25276eb6a41edfcc4fcc1b4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbc1651efecec607e4084d297e30a3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59605182ef8a15d5fe01d7f29eb6508821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789da1d9ccd0520dbe9fd4bff8dc3b75822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9167c0d9234056d087dd7512d1935f8823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ff557617a207d151822d2f429bff41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc32870359f9de5ff7b448c44d13bfc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e6cf010ff02c0273d4d52646890923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919cb481df5439a41a361d2b373c40d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b391892f8a5593d8cb136dab9e34da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf696bece87b6cc6aad5927007dee46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2e0bec273f26014033d37a01969887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebc303aa89e09396543c1fac71162a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46449260f0a2261210171fc3345830ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e692f861b5e5a3d8950ba1040a46c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50460f73e16a90a61b978c646413f38711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7253cc9233c319efee3c5437ca4a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9968e322077fdfce6f6128034c5cb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64399b91243fcccaf33e1bf094607914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6711ced7b9b4143cda0fe467f793ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971dee3d8ffb64a6b014a16443ad1cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e2bd4b37a2d74b2153a386c6d6ac117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35649aa549285ae5e1a1834ea5769e3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883c4a1cc2d8e6567dd9aae1104ed0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d4fff0a8589382da15253454ff38620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18eb2c4d3f11792b9a372cb9844a3f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f2b86f558112254bae806eb221d4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92854bc303ad1a3429e016c58f65b54c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df485764b009371559f907107d38ee0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f378dfb1a3d9f8291220ae6956e628325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df613e366c5f619ae19766fe9c2e25fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8b03a16361a99bbe259519bbed6fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1e2bb5e67fabc387939b19567a9f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a668e415c8345715e25ac8aacbacdac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64943f8893cf5e49668cbd8c7de79b7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f038b80047118e98a0e914d88237b4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85da5532a45a77f233e3dc4ef4a15932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d775f9c996b6ec98e2b2f4d9b5e8aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab534a30fd19a7feaaacf6e1ced8776334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39885f8838033993147de67b20736f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2d8c3d36be28eed3f0370609b91f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febaca3f3ce3d355a5c571f0f10bff637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f270d069741b4665fe3b6eeb992b4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96babf67cc5cfbe0fb57f188eb803e5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93dc5a92d19b47a7bc8b22e923eb5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce560418f0f9a7d0d97bac02fc47e5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071662807c90cfb890dc444a8a01403842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d664bc1cf02ca66a77aa012376b8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7759a3824ba6f0c456e3e79dfa0347644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133d619961fe3c602a74910677a6f1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f151a00edae2ebc951faf2709ab6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a3fa7023823e7c8c0a7395520ed6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5eb2db0d6b3dcb49f0d291283ed0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e263426c8e536f694dcd3fa8f14478849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725042f3477cfc2b2691b7f4957be10f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824dbbf70957b7d5e4e5501888e643851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22993f77c542eb52da2e908c9af7ff752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b0500ad3af68a2b2944ccb630832653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c29c366af2b2c5351932c6eb42457e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf10410a992a46e7b84f5d1f4fed4b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02fe291d5468a214598e000790589956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec3cf987acd270f35ee5837538f54557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff1db83045ac811f17317fa46e997758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005de49c91d8d7399d6158fc1faf4de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145f5e0e74ffe67b78e8bfe02b90d8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ded16503d97d917f2ad27a224d3ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d6fc0794ae644ccfb3339b56729bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb6433e21aecfda76dc1bc704c440663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dc2a9072100f820432e67f0076bc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286b22a3929814654dbdc9213a220d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c3f2af26b2c4de1715b71d372758b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452978651cbdef8e43237629d7ff96c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc26bbe40cd0dc19f7cc719eee5511c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab230457a1a49120690b73cd968b2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0395453e1cc08c06869ef3d4a8ebc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40cf1fe6b216c7fe60bc86a117932971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c43d096338ba1d045dc14f6f9a91a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881f369fa95dc665ea0be7537754ce373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b8071d1a9af4edb606ffbe5c5511a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89d4807c2e14df8f79da88b11b677775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc84ff178a504c79c9692ce6f2197c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11181c22a8c9c58b66fa305c2b31f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da295ae2b097e4164b094793e653c7a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c11d570f5a80e4240cb92b15edfeaf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74f2e2423e93d519cbbad24dafcdcc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf167453879d3324fad78a39fbf6ee2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97178a1aaee554c038f366e4b3ed0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345901f79ad93cfc857e22839ea5a0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90686788a1eb51fc63b413a58219a3dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7161b9ec03925c1c214c6025f80e5b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdcaaf566961b05ea550f6f8e10a8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb71af1c599a998205e1b743e2c06787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708968ae7eab31c67bb7de8b8639f9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32db656394536baa337cf486dd6ed5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ee903b7bb5511d3e68ec296d0a06d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9f84e555e8c599aa1fa733169bc9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06707fed7ad0f09037d46f3cd5b3c08192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565aaaac419442d7985cdb50464fdef593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfca6f92294607ccde498504ca973e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5d661cb3ec6fed58cb5cebb90459995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f92d2adebc7eb33fd0065f0a7facd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce02f447792a32adfc62f85d0ea92a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197e2d41b0e0a089e96f484de3c7bd198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae02a18503f4fb7a3c492eab05a871899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686249b7b8552cf182f62027e1f9043100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc6b068d11fabe98f26b5454bb020e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3764d37c2193eb8b1405e7cfc4627eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370810f25c02ecad5b998e5a59ecab7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37352e999f4e311c6a1d5abd54eae251104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19db6a3f1dc2767b1c9aad1d8dacdd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a32fce98cb8da7a59b1f3bcce0938e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf802035e5f325e12d8be6b98d00efc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807e3730b5070346e0b389b453745ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f588bc33fb1b52122ad60247c0fdf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55a4dd43063cf3ea1172f05100dde5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f55544b9229c24df3be0c2e1eea62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec833b343be582c7e7c25abe9b02d0e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af009e5cbd687f93550f2c901536f75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0054c37de47a1fb33f83d5e257028b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1da3e69bacdeefd45aec75e6d5e49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5fc8197fa59de4ae2732cbae5ff6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fd86cd7f809ffcaf63a933e50439f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f268da666fc0cc836e67d8722383b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7783bd972bf3b2f4576127229e8511119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569129330923d1241aeae23772446bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227f2bd63585954a08af4d2464c6cec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8165e287ec9188f059b80682a927b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f1ce59eba12ec526ef906a1671f97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae052f394f4318611ad9398d858ba180124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea587aabc56189f325a42e3f14edd96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217831d2c097fdb316a824e7a4ee80d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba322308180c1f2dc301b22ae4a5a90e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a76f674cab661d3ab9cbec2b01577128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b68c5430e717f75ab2dc5ef11c8735129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d7b7fd562505abcd098053438df65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915bf6f0b9f3d7850332d0f4c2bc977131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67224fe329af97d1e904d194c8a8fd0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9c80973c2b86fc4c17a398609f888133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4507cc52fb67229ce27797d1aa997f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6ae1dff4b5afeb44874cc2016c57b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca84ef74cd2423dd69eafd16ea5b6bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f1c7b4edb315e572863c8d3818ae5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22234c810cf45bc6e04823121ee56379138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a7ed386d0133f802a0ae5f45cadd8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f8db9eb914b12d03edc8fc237e652140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc1a84b0f69f45f41c9f2ee9cfeeb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a52ff5643615ad4f38ae2ca2cff7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a03bcb24e7ad6b11920a564a66666143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9857ca279022048525ffd9266f4f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58c68f01acf055bdbc4239d2852e59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e080722e975ccf2cab783d69d7ee1e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9a89076da936d5122abe4cf59c295147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312c375fec2a2cd53d2a59368bdd92d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e9b50f5c1f54c96af322f1e81ec7a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367dd5340863f224966cdafc537fecf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ab7305d40ccbac8992f48d8deb3b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e2130b01b8d18e91ccc84d0e32ec9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3deca81c7e4f7404517bf0155926d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665e84cac5b8bcaa3b74c854be43423154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676abaa99e33524812d4d24f718eeef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fb361d8b8a80357d2daa0d0768418156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65c0f366d88feb3f74f4464491375e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b53c22babcb80a61990b2a8bb57f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3c1be733acc36f63d087c938c2608159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f80fb9c233becf31f318eb2647e7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bfe01c0a929a1d35411e631de7101161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39298a337f509c12499d9e29beac950162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074514cd4b560949e9a7d193c6af5f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d792b3d921772cee9df0ceb791bd3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd239f37a482f99c0046f17aae59a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a7065a4c721649d6a3f28bd328f38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026516cfbe4f8bc1aa48a70e211afb5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0515ac70ba30b9bd3c8765135485096168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5828d1139db7c7cb3ba59ff9dee9535169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfae5ac299e5b8cd712af599e658065170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f3b31469aeda09b7a89a68ad0282d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb75e525cb35bb55dee91fffae79007172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ceacf427ad04dd009e69d0898d8d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e5185ba9a6b676a7d7a917f33582d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f88184093109fac5308291344d6e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866ae34b04978e157969622dc590282176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1544d1153ebd423ecaed140c38239177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2bfee6df97856d62917057cc118e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4125771edb146536084eb8ee98dc5be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6437ae680757701a3bb1c4d243d7df5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bbf9bca30d9bbf42e97256b4d1068181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7e6aa2b6175ed5804860bc2518e7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a608aedebc91d4c51e2fd99c0a9633183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b28a3218a971a057c66905cb9d0c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3d0485c5353883583e3e5195bce7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedfdc1d08660f965791ba252316aa5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9768e07673178b7d991c7aff34fe110187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058037caa404e2ec85030e37a4d187ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4eefc9921f3cbbbef1334a354ae9b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e319b74f5cde8253a60032f1afea6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2df51aad9435183010aea4900dfac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa52ffb2b10682dae7350a5f4804261192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f01a99b4433263ecdc8d54c7512bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19362189e025001843a0197785b8d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ec827f349023d023063e07aa9013c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484dd1d7aee7597f786b545e3749728196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6809b7fd16e07849ca2a6f6006dbea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ea9aefa78823979d3babbf11eb316198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a20cc0c4f6b02beefd1c7b3c4ee1f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0236305b40c7eed40b581e5faf7984d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfec381c55f18f2487d279479cfd3e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825ac423e5f4e23743523cd8c583bb2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a6a8fb4931b88090bc38e89bb7dd2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f4be05e592f0ca12a39e9452fcd9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a41e7340986191bba26beadcbe9bcd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e57bc9200d7478682261852f1cf1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f5588059449f2f2a14c18cd110dbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cdfae7a1ab0be0eb313e603f81d6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78c28549a339e33e67aaee255929f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096e91a3cbda0487e0183d8bfdfbb34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201404b5a94eede155874021b394add211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01447a6534af6edb03180ab62c4655212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb895e7642d3e284e77e391950def9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4ea2b38695a93ea5b72ec5071cd06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a906d1581516463deae7df32c58027215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf057963a7fd216443174a28d03d986a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb023819e131220fa63589aff7514aa3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d554694ec3ee0855ba8b85df5e2956218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954af12946ff4f24550c7f0cde65b3b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720072c9513bbf0c697771b9b14f5875220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc906ae986410775639f4b9ba4cb8941221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1ed3e7092f4b0819d42249faa6b0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9196da153b0f8ac4f3b9998879d11ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b3f0bbdeffdbdb476f00c385a151a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d143db90bd574729e444fb96756abe6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dd4e080afe97cfbabb85910c403f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f0ca0d27ee7cc8254f8f72c6031f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113c7a05f45aa5b870b7af37cd18fff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70909ee94004ed39afb2d8abd1a975229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c6d41194862525af8eb30944240dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2cde952da32f461634b7361e1f116231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebf68d4c706de07586ce98960f8301232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0024569954c7491dc343379b934aa8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93007249f2fb915dc91463d309126ccb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660d6c44714ea3acee625e08170314e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4c9bb8a155f179a605b37a1b12bb9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a7a1bde47759e5a82a48bb97cf518237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c26b6f88f4a7d8ce4ec7b8fdaa9711238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d850fd02e3b9d0bb9592efab69e8eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0b574fc7bd9d68a3c0aa1cbf661fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98baac5af64135f8c39fbb6dc121a27241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339e9ca73812bcf5b91603b56cd662f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa43c4616b6b69a58820b41c035986e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfd88807513dada45dd99cb48b70f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176811469c193c78ae7087c9b280824245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c30064bc46bf1bb72e2b0f3e72e83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df846202c7664560c69bee20568a6b42247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c14036ed8c6fc538204c9d36dca87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305186b896248e946aefb5d7912b8aaa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646d114bfe05b7363634b69b4db68a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e80134828a593b10de9b1364436293251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100252c56a7bf057b10ef531dc77d815252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b1a1f61387d6e50fc2f40bc76a7af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0bcbf7c9be0baa58401ef1113d6fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80a6d600263cecf1f29362563177a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e19d850083da71e38a7bd069c691ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba4bf1af1f384a9abd373672575c63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1b7df500ce61d33e498eee54046ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932ebf405c2ed0db20291769ac321e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1e9c932b80e3abc79a0da60bc1215260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5579bc955569ee1e5b4d33145b018261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85a6885879ac0ff7750fa7861abb55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bff7ac5f0ff8284617cd2bed55e011263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638aff34569ff0283a5703a9210d781264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca2a7f5d5cb3c121cc8018b450e326265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ebaa4f8a91faf8c14d0b578093e09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefc4acfedcd5cd95eec513c163fc6d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508795338240a0ccbaaa49ec298e2b61268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b02966e0112354065dded759d18e5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e74c372d7c6a5cc234ad949c56166e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b965ae7efc9f729c44f75616809999271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27dd802ae360eb9ae0aee0a1faa40a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecffe4ed2063d65ca5f7d983459e2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4997971183b4b0174b2c8f75f4bf8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be69f78d30237c28c245f56bce90d9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2702a57da731dca18cc7fa931282a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59974af4cbaaaf2b0ac212a2459820277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b1e3ab1b10f08d1f9caad107574e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26f078a83fbc32c8a389387e724941279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027e5c63c84583bd5942b32d20b2c67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce590428e74bd08fc521257c1d50f54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d720244d08dad1c2a5bed0e82ab6335282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3070ad22764790ead740282b5a20dea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e09dcc0b19854c12fd5894c62e5996284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4288cf326922900d32dd2f6fe784710285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bce9c80ca281e2fed9634c2b6a50b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ca1368cd4f14b56fce49fa2a9100d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5836481f572ee4baf97a33b560f915d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1d32578b517368ae32a43d22d067d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197744422f80c067c730dff7426f42ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc5a8c126e3e50fd81c1293487f2d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17b6bc579a1f1f8a2932a6e30a4ec2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a50e97d7d0262a35b5a4099927d069293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dc016150a1b11cc90c1fb8fc47da2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34217de4ec0e3bdab3ae91c840fd75b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408abd37b4fdde77c394aabb3b7a36d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bccee74e9490d38589f6fcc3476602297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cf1b82803b271025d0e8bc4fc3737298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a149c1e34533bebf6fcd6ba6fa50d1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23157bdf20432c9eeba5baebb7b6f45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f981fd2653f1d80d5c78253d6762d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede3b7c76a420cd86ce20b17064969e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773780158bb0ded34f42d98d62c8e16f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100356bdf8e7ecc16fb38624f735718304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875b67e0ea2f88d505d4266e80971a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287a53e703791959da0ea9d4422a118306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f98920206b172d120ce3b07125467307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235643993ee6241039c811614f9ef0fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de23952e38366532234a1d475a300d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6937db42119bda509c7e6a60e0d31a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc39c88ce2ae991c0c7496398242804311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ecfd69ef20293e25eded54947c7f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e702b2081f587b494f2467b0ad10b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44689754f7f228519884f84bb5ec99314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a34052f17c8e0663daa47d9077d91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8c49ac8681799120c10cfaa905b46316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d208b2d5248f8bfbea4eb9ecef21327317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8314e2e42e700c5c264660f9c6b6a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f189f7c1962e2a5fa71c28de0f132e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c53762c19fe460d5985cde54993bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219aef869b31e0569daf93c7102e4a1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3796053ccbb938aa453d33b7dd846a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e565e7bfa2526419e17784b6cb068db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b22e0f7c73791339d9b72237bd22f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ce5d87249f1760783edd5fdbb4ede325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fca87365770f20f137014134b4865326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff432ce660744be34bd6d8357cf2380a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1614f4482ecb35ff9af61a25fec1bc4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f29629d8b55e333d6ce8c8808ac2da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4710c1a467fb5abd4e81a8e8353938d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8d626d559922df15e050a8fe06b61331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346729a3768178476f13fff0bc66efca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d45e6589889ff191fc65392a3ebe5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f59d767a9d77733e562a35ac1578d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0221e34528ae9ebb64eaf51fb7465d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50581c951283f9dd110c5782762253336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf579f67351f2b2a07136f06bd797a1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee247e439b53e3f7d658975bbdad6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607c95f3a143cb162f0fbf73e5a1cc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed6a19170c0e02aa95ec62b692428f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7747b29f5e4cbc232bad8f40220cfb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbcc0d59cf542ef7b1e11c99835457342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de37baf3373c20cc7759fb29e9bdf0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeddc8d74ae21d315aaeafbd31d0131344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b54e581fe5020039ed99e098502ce4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d715592a1339c8daf9fe5cca0e7b9e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4eedb401fc7994360b1c6fea537a85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73128c137a33aeb8c7b603c274a0206e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c286f6222e7df98d5dbb9d6bddabc5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0e729e863c88753001b9ea79dfa48350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1decd6d7c500b2cca3ee818f25488b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037f4e493e512edb2511e721ae110f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2bb5e621fa40051a047d03faddd0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae63a693e363db764a4799223d217f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40f9873959896e03db6ef2561ede56355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d49b1b2fdd7e713acd354fb3306f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63cc8f3630c753bb9addda782979ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609f0a96981a57a2177158a675cc8cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d43c3739778d388a7b425279059310359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a7800a9bd683e3fc1ee4bcf15ca1f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f1f4d9f3d0df1b4d48b21845eafcf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256979045c0ae1ad8163338a3189beb8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f291e75b260453c4d9b1173b6f9f212363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507bd78d5e6c06e960abb30f499be64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54f7a183a3fffefb58ffb8bcbb69d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ce820cf0cacbd1e5d73ecf6b7fe38366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a988a192d2db6a1854ea987f8ad6972367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdbb66cb7bd3b97c000072b3037b3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ce118119b0b7c91eb5944f1b64280369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24e9a2c180ca1eae8489e767cb9aa5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa99b23fd2ca91965e136970265e497371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61452b704b989a5ccb58e8e6ff0019372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c0e8c8b8a1a09509e4e0617540b7a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79454446e32b2a75c36b433a6438ecd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23b06a1ff100c200b6d6cc4dd758dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c031f842fe428c47a5beb08270b26a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08b0beac74d415d7966bf8af1e1c9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560b38bae12d31a10253725b43f1fc7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b83b4b29a257a62ea5e5503970d04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f663f129d9d9a76c8183fb9cd0a3301380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28f4a07efb2fa155200cb85c1a82e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4147b514c5dcd940c3dbd0d554193382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906503634e422dc0c5cb5dcb91f8c314383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832fe589ea356563eb874583a0a5b26384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec42193ee4931efc6f4d785e1779d5d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436cf80a7a175ee61337d1a6ccd505b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4be6f89fadd7925981b162ec07df9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb097543f73a2d0e610d96056d28fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c922d3e9338dfaed89dc37942c8eb0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9e77cc7b1fa4e58f8914b00c4af39390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc57cf52dce67fca77540ba0762f7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c831c8172bc22333a588a65b5dd2d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f62bc44303af557a5439ff472708c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c04afc167aad6fb9de410a50a36d34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d074487eae80e3a212a5330426a5467395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159099a68bd2b36e40351423440eac54396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf633dc17b7bc0d2f7e81a79a45efb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0fab74a529b2bef21099293e822d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c370876bbf6419ec18992161b706c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bbb2cc44377ecb1bb0613cdde78c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecd44cb97fb10fc80ecfa30ec02d8c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e595d8895773ba97bdbe7a6ff5789402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eee34ab3b63840317a91a2d1703065403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120108c6193d12ff98c7dfde3b7b717404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d26cf95eecfe02ab1648ad4b0fdbc1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc823f054eb5b6117d00556603a5a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4647e00fecb7811875dfd643f914674407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb155cd02e495a8e1055fc1e6656b3d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d224550a2a17b972bf4dd06c7e92bcd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437394c660e0f54303ad85125429c14410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3dda6dcae05097a38ca90efd60929411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5e8964394c5885b87e0dce26e5404412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95784c778f606fbb7889906340ff2ef5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0226f2f99d5094359647fcb27405e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a04b335bf5b7f48a6bb836b715ff70415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e30e210176119eb595580b8d89edf4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63946ede3669454a09b2b1cc09798606417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6656988d1cf83ad600028439ed4fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861c09714e43fbe5c4989fba73bc3e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed1a6cadba57faf444770f48e11ce5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dfba006618392e842630f78bc058b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e9dd45fe4976ce485bd482501a4dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7626880b45ec2cbb4571bca35a16b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d92050cbacfd2e2bed55446d424ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408efabe6237dee8630157c5cb9e3f98425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11f9faeae0c4bcafe077caef38c90c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea18ee71df57734f24ab3078ac9cd6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dc91322ed43ef408a1e6441c1da9f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fc8fec7ec2bf1df6ff171d12d168d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8fcdf2d903a0c3b8d2251b8280142430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def841619da72e2f1bcc91cdf67ba982431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a91ee7c1c53be678e02a624718db3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746366b85b52f311f59441001659d3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621033eb08272ce685a9c336078e1238434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685d68525f06cc8e967fc2d8fae3b27435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b9bfc567cf4801d1c358b741d7adc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2470f8dc05471915adc8d81f27a65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958c443c49f477588de2f0651b1d63c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173a067766e6964aeacda79de8445a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678796031899e80bb7f6122d96957252440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010987147bdd6f7b5b4d20ced530adf2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f439d3e016f0a37256d21b4e0c3aa8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dce8e560c8bbc9442ba89b1184d85443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742f72c935eb81a82b7149506beaf63444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955496c595054b9fa8fb72cd20ef56c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb6d093bd5368d582b21d04e240446446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f770e6c5f82a76136c5cdf0716ab9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3aaa79ea8e4b663dd8576e2a0703f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92bc9ad72a624b511187fe769c820f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df1298993174034d0ad8a80c8d009a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a6e15aff3f999c90a92fdff271fe0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c1a086c5abc4fc71b4ff1f1c68940452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d26d364af7eef073104f2d82ae59f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd85b889ba1f00a11bac5aa08ade522454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6b2863a23de5372918ee108be5914455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0425e49b53b1c838f75e52559662c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63489aa9aeb34d8266b8de2377dfdf40457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f1f2178450b49cdf2a1ebd9d7d07a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f81eedb4074522a33d36be2a19116459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a38834c508d1fc5ab0803ad83a361e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9de9c8e321993cf753eeb69e704bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2ab1e5094b65edd79afb5b3eac9dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131fd3a9b614714e38e46b940fd48d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd43ce74842f8f9399441538a0ac464464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f1e4678c9740d29890d87bc49fdb4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9b7190530fab2b5fe9390ed0b1cee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b09e2f228dddb53c89c03dbcd541a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77de986eb498437d924641c48f9e875468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13468786edc52a1db1c4887690ac096469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ddf92217058821233d7dd492043e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee3e2bda9b8664ec64fc240491a6aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaa094bce3cf277ebfc8c426f0e68c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33244ffd19e3e546f22358f280575e38473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c46e61ff2be6ff3a29138408e0125474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692e4a3e6d5459db185fb081584f273475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517757b3d32dc5256b79cfb14cbf203b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4fe049a655a45d243b331e0a031d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4b64b115d6ac2e70a2408568fa7cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bb329502c6519c06a8fb67a28b796479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78338ea70f79fd0342ce19e88e2cb3ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c76df288bf4d1b927d221b9015ba6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e281f9259b579ffccf2245b1fcaf4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec22b5487310be977641c369f615fd3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d24bb5effd20c532cc9be62c3f3f9c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d21bb60fed67471546c901dab1003485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d381d08c24011f354688eed5c5f137486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340666ea5549182a0e3d0d6b9865294487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ef7d1b99c184ee33be950c5a2a16a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc150fe1c78a543e5d437193282234489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7134e9f74d0baedc1242d8127aeb8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e73128b6617c16e29dc3dec55f9ba7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee6036fe902c7d6cc4b48a381b493f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f7346c46977c3296163e0977f1e96493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9722202fe7b3429a10830c8d45d1f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb0e13822dd98301cee7de144d1aea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdc692df4891b0e5021770406f57e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b38f353f05d7a151e29ad7152f054497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbc27dbbd0ecb9d260ee069074dbda498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc60f2ab88266691fa536d0d1e661f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d8034c9469c3493ef8ac93e48fff1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce14779d3a411614cfcfaa11c9c941501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdddf06589ed5b7116cfabc177e3b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b8b9bd42c027b22ee1e0033af6adc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1891d563e0bd941a061e177e6d5e41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd3ba3c5d7a72a512c47ec7a944c48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48754ba018a7e98f5934e19fc5103687506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d2482ca82fbb0f8ffbc30a2adf027507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bea3ed3d8ffa717f3fb23468df322a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99348c5feee9c53d75fecb704c44d379509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcebf8a478a563ee3802023b5e5682510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7212f99c63e8613cb360bbbf38e6573511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa223e09c2f99a4905c22998891cd9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934b336ccf99699d1338811b7e915e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0d4f0c7473cfc0ea9fae31358e144514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1960576cbfd21c3e33b8bc2e3bd8b1a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eeaea6870a2276c11df7e7adf874fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c3015107507a410acd2de3301d40a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c5a6d7402966eee554e005e3c5d42518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca2b557bfa1a5b43e9ebdd446e04ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ddce1bce04f089f5b0fc6b42e212b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fa6b60beb101022f3f3261c7f85ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300558a6be2f6df287ce55ca752951e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701655217b91085fe89f0d90067f691523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bddb29513a2c9210a2b76ee1a70a50524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a01baf6d1e9b3b0912dfefe1b0eb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad60978012239f6f4980f58b5dfdb7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3719f4efb93a1e76ad54d7fa039387b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2d1641ae497395dfc39f24b694b84528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729ad8f6a8974be4216ec6764aef9f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e117063b920f5a40fb1dea5fdb90a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3f3486d9d93cca9501d28dee921e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b610f9d265f55cf2a6a84b0c7fb4c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c768022212437f6e92529df863797c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2daebd3a96e2f7a01a5701d3567a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0abcc1b47c3552f470c972ee75dbd7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7f55869df5caeaad0aecb042534f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bfe6d041ee5c10e64382a867c15dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615efee7cdb48ec585045593b77f0ca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611a35d2d9a0a4e874b5c7759308048539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89455ca3ba32f68276b8820a19a4313540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb611b613f2c255a90d91eb42cc2cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365ea545cc8b41fd5fc5fac9e2f52d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f89f770a2bbc6cc50bc79f53bce8eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb496444266b8903bb29b98fb5d3b03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdb92c77e43d7113462105f1fb7cd4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee645220a80f978e89461302044337546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ba2c8819f131ced780b82420e1bc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5b980ea38b25ec71cf5d1c453aa77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad20666103d621ca721bc09b6deca0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d573f437d536e85629dabe6440ec277550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f700ef632c68b474cb6cf798199f82551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc4d42a11739950b2566a7f64f0c3a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7e5747c903ea7243c307ea02a1f15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e1cde912aa220253390964981c538554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90267dde53a785511170ea05d3e5b066555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e583cb938a935f2a1fce32ee826de7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb392c2be5795cdc5ac40096fc049a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f0a99721adc225de8988f8eec1517558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1945b8933e4dbaf9108768ebc0848f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e3bb5e68989a09ff6c2b3f567ea0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89b2725de1ac709802ceb2ba6e4499561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85144e1c963ee9aff2bb6b1087b14d6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff058cae04c970837378f971047ad6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e55f4397700b539e3a2482799754d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58392cbdae2ff5dc4a4d5caf59743bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3906a45f00019e2dee70fbeb51b75566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e33b4451866492100292e1980d15d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341e03a8fcf6c3f20a860a914b17628568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5d77b78c5bcb5a3df03daf0d8569b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c67fce9d3b137c38f3e072c527fbe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1018e0e98ede3895fc1e3fbb438f40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696411f06a690912e0f81963d5b2616572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ff2525a258e8adc64528d04710822573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff39e11d731d65752baab20f118c547574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ffc39c28ebe0c95ea7e788e73a146575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849b90b20987159514efceafde49e25576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a267b87e13f06051e0e18e443e2c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff84daecae07fcb3be534799bd01eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199ddde581b425c2e785c8c9287f408579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16686bc5415b9baff6686a163a6a2e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0836363956d2f2f7beeca25d8103eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b1a839b982d94d66dd2855fcb53cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe48eaada7ca1f24b9ca9b72912220583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098080020a194cf14d48ab1fc4c89ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08744d14f997377ef29485f9a7d140e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5802bada4436c78796b24ac1e5823586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e514f68a673e931db78a39d63a229e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4615aa7d6c8cf78cc5c01c9040983588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f1007ae216c72edf211b997022bb6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3d906beecdc6a089204d812f9b5bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d77100dc2c07b64254ea40999e2fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269989df103d80ade3ec83a4771c47f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd963ddee8bba1e340d627ce004603593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58f1e193d830e28d85d13fc14f4a4f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b89805b5098c987e67154707a03abb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212788ffb59d96066ecea5f1a79ae39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dc86c286d5748551cfec4636ea0ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfb3688cefc0887a5a962110d94ff6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca473ad5330d8feec67d75be30eeb0d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba60905b8a947d6e4437d05e5779d55600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96844960bf92960717fbdb56eae8997601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a532a7e87aca2a885cbf9d5a95d19ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45a73e21dda038b3e5f46da100c254603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81608b6cb727e206692a1067644ca402604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2222d2aa84b0b5b089af7fbe8b9fd97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02f047dfb9fe0f9c5042b2f5d2f40f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fa2995397ccd4020f14928b05d1c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935c0a4ab94623b43384957658fcb42608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ef15109bea5ae962989ee50362dcb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e47cc3afa649ea1ba923915f7a5dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b2bdfdb666dba739bd1a035046247611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8205ac2759a8192651cac39584a7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc34ddd602994db88321871b27c1409613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d4b6560e5bdccc7038580b7beae73614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7cf8eb60d442ea5b4e20dc9946e5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefafdeb98f1327d5549a5cf3f801979616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce080b17b6208580cdab82c37d0479a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a69e38c36e4bfc900ce8290b17ce5f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183841ab91befdd98c26eb98b0d3ad9d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595cc860b5576818e56d77456ab292b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033dab46da71c335935403b43307616621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a66374e609f743d42f6be37a925ea3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745e3211ae88a18261b59abae11a99a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054ff06b4e045f299adef31bcd2fb53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57276e08e59c9ccff6f4fe890605a70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3bd6912235e81f7355c5d53548488626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c832a931ddffa6103a7318392de3fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb15dafa4f188c1169c3c8d02f6dcc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab9c06e9dc96585af5e6cdab74cdc8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81d2053ce272ebf0bc85577d6f8b2e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077858be398572b47ebb949c914ed72631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc7e3f5bed1b1263076f270d73c887632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e96475e65d183d002823364aaab3d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0d5ad593556f1cbbc3f16393c6fc7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c20beebc446dc3c1e6f13ef8c4c58f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b585a74dd6afef9b03a67fa3d36f89a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0eb4d6fccbd15ba2c0090fa5a77e3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74452d02af0594d959dead8a3bb98a58638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636a5e7722b55c20be508fdf3308354639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cee6d9252e695b272a4052a5050e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebcfaff86f34436ac40873dbcf2ba8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4b4f11ddea91c320a3c684266e68d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e7019d83835ced48e8827fca2009e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb04760469fa8d0e8e4f0e909dc126644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd56a56bff5cb3a0556f9daef45d8a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1fac735133ca70680a6b07cddc265646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87aa1917580010e132b6b7d91393a76647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361345a07a412b5708ed560a6a5630c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc50b0cc8cc8c87a2a7822e19c215c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1533c0dc83f6e296abebe4bd804770650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f9818cdf8f921684d3b058af3c970651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abce681afea5159becefaee0c254f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b38bd0aec5b964c66312e72de3243653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0cc102c4817a8b669c1b022f8e778654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5ef9936445bd52785df4aabacb65c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbac38a52cd393c2a6f88e7453cc4e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ab701ca1626a8c0e8976790d8c290657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450ecc5050e751771d5ee0a3163700b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb879adbf7c97ded81c4b86ac35a34659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd53a77f2e4a00daf70a9221618bb36660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dc76e3b5fea2820c6ae18bd14ba0a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cab65936b56f267fa11ebbea69ffd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f6af21a5deb4a8354cf77294d0f74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50287207e5adecc54c114a2628503a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33bca36cd550028c5c43753eb34b05665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a2a676d1cd74a64bf73c5c3d150db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710effc748db3716b4e22bd81aacea1a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6814d24090499789483873bfe3deb31668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0f37927f76ade35e9442371cd5b56669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c701c9cf3562ffc56192a5f1c786f44670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9b69b27b0aa25ff79a76f7adc38c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddd812f3efda67d49a727c22cd9054672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cea80197e067b0a92183c2a6c083c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fca69d33ae7da8d612c4521c65c46674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7b5787adb17fe8e17840bd1b26ff4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b652e22ab2cca078f3ccd74c18c2dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e41bdf8f84b398cf544aa87001acbb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf87cb946a1b5ef0eca969d8d66bd9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b03696455d2b8c4e7280c5aa7006dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a691814e41d90a57c29404250d37b48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ff79977d6bf56d6e8db070927d16d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd6ae7101154b3c399ba71b1752592682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f0b9d849aed5913895bf4a7eec23d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6367b74a864830820bede073a2bde7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5aaf1600225166788bdbd6acd3201b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52111f53a2bc8242e222d513a64f8bea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4610e5976bc17719e28e591173a5bc2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdb0180e5e080e4c98911aebf944fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aac4c466ab0e2174a2f9a4d506c94689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b555217e8eac97f3acf7160aaa9ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fabc5e4e062d1f2a1ff47fdcd99417691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2e5c7296585c4203d9454839adb6d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17248383f19f794d1f11812934ec7fde693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918031e5d57d73973725a534e6b10779694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ae8d27dcd3b694233010644a70534695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1f5ffbb5ec3949fea054498f370c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872fc45486d967f838abf6af666082e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a19812b7f212d5158d5a4fbcf314b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc36d31809995ce192061abded7686a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdae2bc06cb0649a8411655c660a4aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ae02ac96e8b1aecac0b479c171084701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdef1dbfee39d101178a182c318e2f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1f60cab99363c609fe6abe77e63c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe491ffacecde7111ca2253e4ec42e62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f18aec3819c4d51102cec8fb8cd28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a66d95100c2f46cac4b96d52f79972706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18561afb6a22e399d5d09a6208da0c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93c5e29c18aaf803309fc0f38104a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234938db9c0df502e0fe653ec73749fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa71ba245999bd608723699939e490710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccdffc87e8e18b2a8f482221deaa57711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af62bdb5678a333cc6d57b2b8326fc9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a908a22353122113a8f23590c15618a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0f9ee80c7cfd2dc8306e0cef543ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df98232ff631db87a6ba16041ac3fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3057f4eedd959e9f09b383b2f1f509716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3aaa3af0c8b21ed21c79b67949cf4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e403acb87b5950c90682c6efad266718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8bd288882ab2692efd992df088cf9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb89f56b47e142aee33bc7cd117cad6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968658c32cdcd2ec3bbb20720a3ed5a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e08c8b954c59af5b0a270da5c840da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfae4465c1b0965acba7bece4eaa355723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4396eaa959bd72a5745ed2bbd9d955d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cc48f5219763fe7cf66c3b3531fb3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9b5048e0d896397001efee834e690726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208b3cb41d47992a05fdac95274ddc1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47823cc965ad0084cb710080a67a14728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490563f8e26f7e6bd52e409f3676eea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da8a4e00ce142973b8443030cf8a61730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa36f286d17f6560d9fd3c73b03d45731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b59a40ceb24d5e225ccb8f6d3b02ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9537aa94e24ac99c279974e76a27d38733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8125f5784c9dda4e10a9e6de1c4ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a01cfb25016b8458be703f60187128735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7158aabfb24a7633f9bc9aacb346b57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70fd64c123c1518149608832a046bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419b2f227095e6b6e95d71dd0ca0ee7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a0077044f033326f76020396b0789739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c6615dc123b74f31334d3eb97b596740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6009cba086c53bd0551011569db6fda741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e3b85d6023e280fc5cd56642df427742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce68fe71765e67e84100f6c92834a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e373d430750309a3653960059729d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97e7d672ccf014951c9249bd8580a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c9df80b9dc32b451ab77101116f58746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51219f63cc05267b8f335994ce6e4909747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b32587d0d51980085ae8fcbaf13ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbe56d13e4d828a1c6ab3cbf38e444749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae1cb3ecbda39ae09b20f38255578d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5417c45279221e76aa64e0b7d4b228751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7b4daa96d54c7a3e8f854fa66c2e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712606863f475e5b09854fd102d12df5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06b8314fe2fbc8914942bc1daaa258754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc1f73b652c62b872f09829a0210dc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db700890f72edcabcec782fc28ff19b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216cf2ee65018239e38a17ffcc9e7ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9be7b3770aeee50e6b1da36717e9b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b154d0085276d23c1c6c49e1f3d57759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1e2ce5f37e911b2eeb710c000ea3a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f95471c9d9db3627fd79faee98286e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45a05883ca67f1ee8133c6e1701123762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523266e43fef269c529c8b5883197d4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49e83f520d247995da4627e49bddaf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4074f89b7735ade52bb5564b09ecc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ce0df44c9c657117a297b01d956bf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ccc9167d385eab3560fad332e0ee9767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>