--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b363773d5d0ef338be323955055c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ee64800eec80b81c4bf2f02c4668b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757cd7e5e528f0dcf732396161a0e7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3da23aca3b5553d333fad86fd9d8be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c091c60a8915adc606eca8b0c35925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c9f84bc05b1da10daaa4eb90d960d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ead83985c00bdeb410e540a23089ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c055f202bb9b86fae1edd51c281b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19024fba33d381586fc9a00531e3ab89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac851fb99278be3c285f04ca9a0795110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b6a69cdcd2971ea04c6644cd3af3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c2e335bd2c91b6bc309f991bb416112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdf250fb6e3f4910471162e304f33813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0378d145720d86725166d791408c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d95108abe2419b5cbfb4f8c787223615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80d9b171fe6aa903b7d2d7bcfa8a1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b414120718314ff43a8541c6a65cbf717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe943d2bf33acd78e07e1909b8b725e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac1f86e1980c8de5fc5a9f7348bd5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9149401496a4d3106c645df6fbcd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5eaf80b08e527343d2626da8951d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b7a10e2240818dec0c0ec7169eb0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6713f40b0d707443ef57cdf1c16e4b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65125af8a8794b55b8c22779d371b4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778a88e4d7097b67647107086853f0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba3a805fe692b42b34f96d9e198ef226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d4953e18260e980ca1c17bdbd60ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db68b43ff6f82fa37df305823ecbc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73680b9142980edabac1d8aa755bcd5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fb7381755003d5b1d843345d754ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab340b6908df2bd36741293c8d535af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e90acfa31e1a04ced0a30dc7b40a3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b530cd21e8708bd60cdc137b5b734133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ea43d4f40d0da694e07c079f03e2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc5a64dc1395713c71c5682fc8b01735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcb6a2ec49b51cca62505024c4c4bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f8a6542f13efe51151383a574bb3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c31eaa8c5701aad57c0e65a6f3056238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2514958f0ca1ceb1bfb5a10e9905deb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c24b68216cc6c886200f8de768c1a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1b942ffd810844c48013f0e3d3e7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680284eb235ad1738dc6304f4054c9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3c25e3681b875e7ad281aacc90ede43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53d7e931b7056df903e6608504516c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb335dd821fb390ddaece8016ba6bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca850472011b29b35f1d97c6c7822f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb7adad0b6cfa92f7b58ae316088bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354557ff48f3ec5b81b664b7502c6b8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb666ab4372810ddb0c161fec2d3a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af16f1f7bd2a937b6874d642660bfb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396957e19460a1446f20ac2c71e88b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc15a7a34ba1eb07d2485784a9c11e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaacf66354ae711667bf59dba993ebb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fea51ce10624df39a0200728fe322654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36a240847e40fffc953c95c6701c1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2272635c7c29ee054d88ba789b0ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febc40dceb81c9f1b23758a09b6cc1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86a845eb5fab26d6c12ec13efefaea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7cbfb43c5c079604842bbaa60c84d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac7c354293dac61b5d619be9b0477e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9597e5f5cec4eaca3693c282d68ca361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c39c41575aeec5d4fa1c953566a2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481c500aa60863118865a88e6d33c1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea10269d53d78c6bb6b625d2d0fe9a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34725b62105d11e8f5f483166c3babb965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a8b84535646c4579014eb5499cc166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c1b5e1afe3131a429bb3dabff903567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbcfc19b2f27a67ddd020256fc20b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ff1c12befae5bf18ba7d1bf0b67b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439bbe499ff37e8815776314165dff670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894965e8bb0dd3448b8ca822d1b8ec0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfcedc608a90c8810c0a2e019fb0a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725fbb26c1e5b0b0b147a752cd33b0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8e808f6035447e284461f9122644774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d850cadc39fd43a1e46ab031dc65b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78899a1fde5b68a91dd5300a3082476976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f608e0276255f999cf0037ce4a2e9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f3822633727de35be4130d1833a8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f268146979b3783527d5a2c68422c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecc77073b5b26683603593ee59948a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66b4e294a749dbf4e2dba7d8ec80d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eabcf33dfbc6cd5c539dde0bb2ad5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e00c67f01c68fe61a00084170e5fde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c4c56c470517223d5ab51266532a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9992210c11696e3c741857e1488c1ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3130fac89969588cf2dfa4aac1207686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4aeea3e355e6e05654fd18e850d2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88676959218781d0de06965a177aac4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371bd282c97666a00a2855baddb760689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036390e0abf72b1044e4191bb16fde390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c068506287e55ab365cadb6f4fb5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426170a0e1f01dc4613cfe575431f1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bb3773d19481712716b4fd8828b2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95801cdc63e1d3d5b6e01edfe3e52594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4066615c9036656bdbdcbed9e025db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5232664a9e029294ffdcd948595f6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22197c5597fad042536d1b3915ed9b7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af7745e3ca1abd05a4a6c81d77b29998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466589abfdb5413173cacdab918e65c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357c22288eee54185231ac6c65d5efd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc1b3f502642859e75f22f15554d3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0143da04c49cc99720cacba1494d648102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568340bc0d22ebdb9437137a7a25d2ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fe8c79b01ca035c5d217bb5e40790104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39389c78cc1e7073d32c77b29635ed1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7de3632f6123d6427a6992ae88a1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11607bacadff8fe6aa32fa90093f322107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c64ad4a184e0aad755ceea055ae2af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02039cb683aff2e7175921a1d106b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fed9c4e46c01ca15bdbf9cbada0f89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada2c5bcc526fc928bded65c1d4457f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b8b2a4a57522aa788782e94656181112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277bf7e50aae0ffa719abd2f2242fb0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d61707f9ff21729fe71b829a7d6a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbb3092000414b500864f8ae601b68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a207b5b0d50856f36510fb7f17cfd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a57c04526ae158862d5510a9107617117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d5a7dc2993b33f298d4683289f7dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8c707171dfa8520b0f18e0b8aa8d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad287fe1f94baee3ce47ca5b7b727a7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f677dd9d6d83de40f3524de6ad168d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340538f81b5e59783eb514dee9c7fd09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e15398a5800188484cb02ba0d6943123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7951feea1ef3f8dd6445f921c21a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cbc2e4f43da2d4fdc5d99fda1639a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e3a580a3cd7a775805785c1feecd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c164ad0be33f6cb75a57b93a4127baf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f9fc887f32d4774a6af700363cfbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af6c0c1d3571f338a498527e6383e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ccdc694f424b4c7110e6c367769e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f313f24617abdefc1c6c58b49fb11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ce972a0d072ae19f9788304f0e0dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395fc10e948362975e92f159f7b908a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e546798815948271bfd3c552b82b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884a28016d0193fc9bfe52ed4c69618135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc04c39dd671ff12bbf4e7b307996f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64304807f72cae6a806f8b3a05f2dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34595ccb3949ad2e265002e1f7825d2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0045f878e48b80fd482d015704d885139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700316cd4bcc07e84ce7ccfc4e3c20b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb388c1a47516e55ab4b249e94fcbc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5d69bd55fd244296b9c27c8a6ed84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1066cc95f46bdb5a741582df5d3d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13759f38b841efd02638c45e8896065144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483b48efe5862d564068b47f74a94b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fa8a51d3eefbe24e446b43aabbb22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c35426939421676604219dedea0de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c983a17408a870f1326544c6e427490148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52a883fcc2886f4a58b8e9c789918f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0af1ce54f21e7e06369b78766e4cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692d4375da0d781dd75194c3c671fba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087f8385e4458610e7540a497ba7284152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030eb01717bfb56f677dc2226d36dce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52077e2eac2839859af0c56e3f8bbdc7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb168b8c8abc3986f877771c3625c94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654011ad44145988505699ad7654e00156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788b485a6eba33281e48cfc1f5f2b87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed636b80743b9fb3a9eeef670f1189b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2402772ab40ba3993eb6af51a79566159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800487a218f81fd89a9b872e63897d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbf7ab938dec1bed7f903b3c25eb7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47f6a8ba36ee8748278561be2eadc0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a4559d835bc32f9e24b912a55b4b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8aa97849e869c2040c7b8f90893aad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e55d4b2dc232ad66db1893b1db99ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46c850207ca4313edeee9f0ffcb679166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f0a8d95603115919b38aab2e4690b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d70fce8ec386d70d5674251854fd9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80c1d048ca07373e6b4dfe565f7732169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95839f3b8b727c35283f4442e87e703170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4deaa13d801926f68011ea2e4a2e58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541aad6f68b819ba35ec8d632e3303ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f7d4d1cfc5c7e1625e1ae102b5a70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311679a72a9c5cde7c89b2bde24121d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809210d01e8e2803129ab659efb41af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d60847971a9841f7240d40024c353d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2c359be6a00f709ccf05e08cffd1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8730751f77e5b7a9ad6b0e51fd728178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ec7ace5da1709bfc62fe3aeb3de06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b003091fa97350e66e837d93e853305180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce0f0cc1564fd93b2bc56d464b31d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04dee012e9ee174f74a6bf038bc46b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777992bade4e43fd1eaa3d4134771599183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89fc98f1f818ba5065c0dc92fda8b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e381f9d0a32cbc5ca2b335894dc5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f51918fc7759532bf3b2195aefe9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450c57666baf2c08f017f934eea19cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252a917d55842660ac7a2f499310f64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2df1ae9d3555eab313d19be24d86e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383acdd8e9b96d2d53742c05444c019190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05a6bd7fffe3a07b537316e3274731191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb46d7024e5f0b2418864c33fcf654192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1308ee8e32459efba22381d11cc9b8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3d6a81f226548e0d36e1d4130240a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698e54b78fad57d188a3d2a5712f028195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80e301cd91665c85f8007b6c06b8c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcfbdde31121cb5e48e134e3b8108c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1896c57659c51cfe410bc52b123d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8662d60015297929fc46bd096d52d33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7870e63d808e5d00ef172d40b86352200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826803775e1c948ebc47d4b0f411ade201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a371650e7a10383b754fe8ce653917202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73829224872db80d9699d6d66fb84eb8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adb87d66a35a4d7f57bb99600ce682204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edb3236e0ec99ab380f8ffdcb0cc1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251631a886eefda33727ccaa9fa0684f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93922c1ca0bf734613a378a72b844d12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29571abfc5446a9a3949a7bda3fcc18f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864405d439ff6fc1481aec5655cc5e5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816040f459c86bef32f12d9a2ba67012210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efed1bda1dc4beba0738265883ca5be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb245a707d1a517059376ae89da22b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451146c314046d067c93da629a6df28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9bea3633493247809245557771496214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943f78e0224a22b639e328a005ac68e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991b43e2fa818ffe55eae48568f5fce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63350ce10f03383be8a86fc408cf62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10871ccfe7c9c3f6d9215aab185c15218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de2be44f8818b34ddc6742044c8bcf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976fa499aa4dca717291b5c907ea2f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb44fbc0e14e1afb614921dc1a7159221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc7024f2af350157a301676aed6e8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecc5904bda6125e9ad13cb042c6564223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d41eb48ca8cd856e0389f072d10bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d525f5e3f83cc58b1af75e9a879f60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036162978f18ad924970a5ba20bd6990226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925d46558224cd6372d1304a31817e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca03fe679a4ae5df9ba3539d709e57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2827105a1bc70fb4d0cd444f496b1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151df1d6ad3388488396b0923ce7c0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cda0e665aa410101230280de916b71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa57f0c8e21459fc8656535b393ec4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdd66c8732935f9e3d1ef58d9a2861233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67628b9aecdd8fe0ea09d08aa76d4c34234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daae6b042e92472df04882094b1c58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6962adb79a6bb8095bc3b99f87834236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ee2d4d51353a90dd4c413e80740aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d39b9f5e7f091dfa15709d36fc215d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41adc718ffd5c4a47dcbad2e0280d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad9ab574bb9177a1aae45e2ae29bf9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373ca9a79d0c194707a64fd32032ab3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3428095fc3779ca0f473666fafcbea4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdc7a3d264ad14eb60184aba2acee4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14960299fbce433894a1a175c970abd8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788069b7edb607b5d7d1800ad1e0bf8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1f1f1e5cb3468daaf2c6d7f0798a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ced0d957fc6110c0de729a94dc87e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b1542f3f3cbd0a61415850f59c528248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c22568be3efc7b869b780ec292219249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06938c30f35f894072f5a838544c90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f5bb29ee87cd994cd9cf7d8b255fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd49c5e52584a80ba0c6c84aa5653c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed5241c2ce9c6c57088acc08f5eec6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0df2a9e98ef9113fa0856f7c753df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e49ead981fb4118ad075831748844255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956098832b1cc747c4eeb839f3ed8dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97154d88f1e5d6bc92d44aed57391fc0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a7d33a659b361f2436d2d140f3f5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380de259d807f41c11ff34948cbb0b8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9468d87231b088fe70a5f1997095ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f3e19f4d95f8bd1b518e144704b7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733c6f6ef6b236266b49a6cb948417a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f894798af10ffedeba53042392d9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73d0c9d38379ca03fa203f67880c0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b58a6cd68492696640d8bfcc20989265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864c6b75cb6d10ccb8fddfd038f005b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfee51cd24e160c6049b9a55d78b57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ec94c0b5dd0965baae6dee7425726268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a38eb11042f628e57fadb60f9ac942269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757383a5db518a8e4623e2a80e7dbc5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4941d05116a98381e25ebc5bf7f73b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3523928d4dd5fb93f805bcfe0eeb63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5238c664c1eadf934e9dd50ff4453e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba1285c70880fa77b914616e411e9f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116370de1fd8127424effd84e01d05e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c25cf490dd5e72170227e6ac6e7f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166dc1e30ebebf59cd8fe3af49b732d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31a97ced1782f6282b36829d86712d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c606b62823954456deaa486046c351279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796b90837d48c701d3173de3e738075280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fe28fa1e0fac6f82340e348ee0f89281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973498cbae0fb719608d184639cf3fb6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58393e9109263820661966fa5b77624c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496458d3ffe6ec97f21ed7071c9e553284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866755f1622be14a463db58db015672285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e6e314e7c2acb7e0933eaffa49b15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017302efcedb2c5d427631203e3e3e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a12887c64203648fba2b0615eb56aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184c5e3ba34d4d94d98637f9cf4f652289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b56b13a51599aec4fd19d5096f7171290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde5c7e37ed2c588ce9ddd736b23702291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a549830953a5503f843de3f659a7399292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5888e1c3e9ba7d5b742845978de138c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea047963110b3677635b175385d81a4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d909a54070b07ecb91f914ee15ae6da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe5b0359844821ff4cfe22203dc0b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcade50ae72b7f1270132489506660297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7b5f9bebbbaf9709ad41ee3c48cf6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa905247fce1666b5828dc2c29becdc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660516d74ba88e1196fe0a6410908f11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259226f03ece151986cbadee3de4a0d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ac17a0ebdaf9b869df186270652b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1be7e495f9d0f09683a8f139e463c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c2b786484f593acc5af4b4e18788f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585374137ba2c40a93dbf02fe7eb8c36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87ccd904dbef94999f30f9aea4441d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741c4ad37e1812574bcd74f319961d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eab460cd7fe50ad53f3d55a78ae18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8e4aa29f2cfbe3ed7adb7efbbc3ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0d590a647008c745ade2a5b8036b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c172455ce67045887bb2506dba79b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdffdb75f5b8e9ee6f4d206ac2ddb7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ce3305921d69960c297e0b0695bfa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedfb96bb5eaf81f03a0e8ae50125fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741b4c568cefc54b0b63e08a6b23161315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84e2cb53f1bf4aac9d52ea29696cc3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315e09fd80b7d02c6edb2d1a491428d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ff8165750be6616cb0f8776bfbb8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601412fefad6b275c6b2ee8fbc0f6b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201219ae03b5cfc75b3d74bb29191231320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957aea4a21239e3b98205394bc2cbd28321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c29f4a3d8a7a1bea073b175035c8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66950bfed4f85cb4ba5100556ca1558d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38327e8bd5a7ec69af386c72ebd70af5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987482d800a16f7c4f4750988e88753325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcca808ee8ac7a23b69ec0519251d58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87838719480e0beb8119a4a938f1d6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c19368df59f9062a796c2204bbb34f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361b33011a07145be5f24b103e7afb5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43f01187b5d9967651178595c30442330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d1f70e8213110d03f897b031adc54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd0c3409d76fdc5a2c08b8c6d480d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d897033027330627769561a29b882e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21989b4c9f2ba312d326c56087fe46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b256b40e3c5995ba7184e33080de35e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a29e70dedca21fe9cb6d0f475466a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5028c25fc161620c18158cd2840f7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0096fe29194c026fe2e89000558f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d0d269f23661106d62700683ab9f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eab9203df8c7fe87cb9d1b535bfc3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ae7cd3ad02ba8f340f68cbc5e5b12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a654a098dfff7a05db0fd284629b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794084898667c2104ee4b66dacadb49343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801170dd06e3000c754951293b06128344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d720d8b1a262238b6441cd545e4402345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c1b94d511c525843660585151b19f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7129471608b8d09b865361bd3d4460d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90351f2a90acc74279fde4fbf4f0ebce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a794aaf906c264469a6819dce5345a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b73a33f770c114bdb88e299faf0f72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec0ce106b5da0840724ca81f97349e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55793dce850e9597da7e06745621bf83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eee75eeae196cebd808490c311353d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085efc3d6f0c2dbb89c58bb757b3ec4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a62f67a8e2c95c3550e1007f059b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493ed9b9f1a27420377e9e67b91ee38356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da85f1f41f5885ff11b8baf5de56be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0d35e520e7c8c6ad25d53777dbc58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b4ad39e32f0df158acaff830d5367359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27204ea6827dbbcf8090b62579a73c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabbbc3c60fe3855390f3239bb859d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8443e7a93cc9e733fbca12a357a26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb334ade25948c36e01e4170f2e95e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa051641135bf70c0c88f0e9a570a209364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de6478d1fb78ee178f0e06e47a6a2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59228a279369e2b553a71c744ee45b4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b85e937a2fb14a07ce28c40a844aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888183f428fc1ee540ac489ce530cda368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac3764cb16f4a4f235f558b36f8dec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313260dfd8754bccda3e1cbbf0b7a03370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be0f2efdff186cfa565df196a5a695371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb0d0696872e04dc8dbb126031a709372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada8134e7a92085ee7b6774527e2423373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a24d5b38031539d0fd59f2ca244a6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acc148dd7c64bb807da19220bc87c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac529097c62aa3f1af74400ed98db7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a360160e3995c5ed298ba5766538f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bc061598c6ba14f83040954d5db38378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6130ae740f03973512c4c9fd22ad18b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fbcfbf26c0756a565f82c46837cb2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4cc3bd094977ef913ffcbc67b4007381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4598b68d0836d48703f9149f841d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4b14a105836c350eaab8d536962f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9a2a5ab720400f053e245a312e554384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acdef5c7f0bb044cad1bc27433f13f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd803537386f54365dd0f8fe787beb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d1a91b3d79f8f5c54db3f39c8eb75387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8865dac7703ace1df169eb6fc1b6826388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f062eb3301e3780df4682dded66f64389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ff0286a367f8ea1d5ca5233243998390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc497deecf5f18891f655a116458af6b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0bc6247c0f9fb9de41beb1df61316392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a744dd605b441390a1e33e33f3026393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712b7901e5ba8b59fbc9ee66c4debeb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231542cd6eddb929370525dc43b13c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff3fe2d39111d25baf996b113a82dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66acd70564081f8c12bf2fc4d56754e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1330720f371e257c13d8007c7d87fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf3bfa17f65ae0278102bcb062b3f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c00e102789ac36946712d9daa89e26400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512719aa65ac205a92e60c58eb26536401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d8db7b0c4fe83a5060ddc21d7882b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1d491e53184c07b845b2337044339403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7220437b52ea49c0a814b17e7a723ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8dab39e2716b34a15d6ece638ba35405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f071ab2d425067d011399492cb5ea85406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a00af9673d243f9c59ee2d6e057550407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839b4e07843ebf12ea4fa506eb57941408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f395b616671139a963e7f77557f435409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573aa0a3b103c9faebcd5cc31f7af79410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ee694aaae178b2af75d8791b380ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590130015116a585cef018e01745b1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a204db578d9cafde504626cbee8b02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddb3d8632860d576f9fa334d5d7751414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e290651c3e0cfec9fa70e245f239d7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478ff0feeeb0adb466dca1d3732f888416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cc32d7cb8e248109f5d46ffc19441417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f2ab91cdb1a9e3c72ba17cbc86065418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afab4da8f40a93b6be0fbb777f994e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab192a72fbea9d3582f45b4911f086d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a23b84c2f3e702bb40b986cbb9da7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03e06d4f19a073ee306d13ae5d71f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff447d85c99ffe3c38182dcc36547fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12151194ac5522d40b1f950008b35631424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a30c8cc5a87f37a1aa9711322955a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378e75c0f7c70f8acfaa37a2e8d9f38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42f9680f0910e39dcdb0cc0d6d1d28427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2257be0f16876b7d604d23549678cae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d4df102a4b120a06897e3fae90157429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024800d314f8d3bcd7afcb4eaad638a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091d0ffec881baeebc3c6c3ea489f52431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52776b5895a481b01b12a740ce07807432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a44bace35d797d6e8c32af0027591433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f977613777b8cd9c4f083125fb7f4e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218a1c832ad07b420f2c22a1c2050f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8355bca4a475de13b1bd0614830dce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb5f8131fe760cafcee343f538dd0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5c2c4375d646dfca5d06d1ace010d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49795dbd51941b6ca6a4e0df18308621439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82212ffe88f6eac064a0a50b697cfdff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775663c165d0d0a1a65447e1f029ae92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01d3c763de00bc7371499af7cf3a04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068e8df84f08f0a923e9df5ce8eb318443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28136aba829c5722acaeb29e3fecc938444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae2224d229f91ad98bd21958dbaf2c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bc0622379765660294b2f1da2ac3c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1138e46494b30b617c208535b5d7077447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96056da04dcd9071675181afc4963287448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65dd85336d2596a3a40e0bcadbbfa8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bb8f5b2f987a5f075c31ad074098f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919829f89f07df304eb9164e23c9b76451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7b6df513493a7e07815b2ba15a927452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692711e07709bff5c8005ab6db2f53f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a474fffadb213be15ef5c810297d95a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b53131dc339b01099cdaf6e41a9c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbc1dee667181b33c0c5c401dec1f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1302caa3e06cb53dd50bd8690361f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6b1de1409681c986ffca9042f523c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21e3f0662eae700d4be4e6903d3c66459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2e3b41cdef9f7ec61de9362d9863d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6eea197114acf879a2c1be1f357d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb993b5034a4f1646d015ba752760c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdecbf55cb69d92405266e7b77ea62b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30fb46914e920218a295a87647e532464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71b2a9a8c9cdb55eb5feeeadb7dc83465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8217299e7c3fb9e2c2a60310ab9ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afb10015215085ba275efe650d84be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439216fe446c57ac7e71a0af8885802468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615568edbf90434c73d947fd94878c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e13c392131ed20cfa546a5de940701470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d80c0b1f41e84d42b2396d2f16138471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030353620fcc52ef919c5e7ba5b3eac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53b3cc695a35be3bea83e598b49bfc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711e9a2113714a15ea27187b7473e16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1573cf16478fcf191603ee0983d72475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f8f8f1fc050dbc2f40665377cf1a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da673e3b99bd681bcb201c9116822e93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f30b47edd912dbc488f033b91e5bc9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa3258c51a56996152a78f96f8618f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4c168307fc249acd82028abc358ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4ee4ea719c3804ee6dbc68a42f5f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3881c4d4647d80dac1cb3506fd414482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bc703601cc5cbf960674813e619cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca52415165b9cc71c960acc58ba24a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f26c124786f71037140289dd294660485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43163b5fb3d5cf973efe13f613ee23bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1ae402c98eebee15c311f829631c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead441d646151dbe5840300d94500cab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99f0f15f1582cfd3e0f05446ea494e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d28bac0a8e9847d6a3cd5de847a0d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871912122b33182117581fc24c392fe2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67bb5fbf6224c7c175d7eb6921c4f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4245332be1a41b5282307e1e6bce00493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f004e354096f29c718d657867f6a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6a33d2d92318fbe2d4aff4bbdfa94495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40238d851317c09631ebf68caf5c5e55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282933a904609d6e599c29a13b0e1cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5388d6b40362a80111727e5043440c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c764b7c39eb2854c2471d1c5c155e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dbe7f784409bb0b7644e74bb3a6d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a449242013e4b6605ca21026bcba24a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b88fdc1379111f0678432f01345eb5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeed18776f07d2e46d0bf42afd8e4ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99072f14e0218a6423dedc5c490a03f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8e16b2c8bfb61628247109986d74e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5130873d29a9c7aa6c11bd0a9eabeb9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14df9d294f76a68966146851c4cf25d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116d5be0d73654d518fd3b555f603c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5708ea3acaf7f144864ec74e8c69bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2585a8511c0ad29c6eb4173b05d13c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36996d091a9b0adf9c97c9ddc06736511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d880c912658ecd0891a498d4e6b2458512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e764269da42611dd97db680306910513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd285ffd1fccdf01df26c0a578c03d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14cc26467e79c97bf71d46ecba412b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b452fa410e633f7a6e945cd3003c67b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fbf968988ea4a429b3ce297e14e6d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da0d48c44b1f3f19c0a076fc0240d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0e0db8602a4ead31191f8d72ca183519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d359696a34964ed92298cf78f01240520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169318ec9d2fb656c925309876ff5d8c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50905991e50c40eb33c16855629320f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db646f7a9933f01eb6c50b68324a5b18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7e1db847e849b71628624653e59c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b13e09a0aa5d812870868068ef61d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7829d29aefd6d4a6106a6ad6f8be1a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee096701003cec2be9ca8ccbe369181527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1063fdee2770900bba0b95c1f47c89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665325de0f3d68a251348497c5efb31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f075233b24319453408862ea43116530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e3449aca06b40fcbd11a33653d1c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ee34f6591d79475aa02947e9a7352532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ee05db2d50da9ff1153ddaab7b285533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bb6f0646e816f9ebd5ecf3ea64045534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef67fe296668ff5dc2a5ef00f3d122c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee58cd820e5cfe0ceb464f63fcca77536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe60438a0965c8ab39078fd16bfad51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be7a434f2ccc06626869022a359088538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92a931f3cdf1027129e737d78cec1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f192f165f7e2111c9b3f299bc3f8b63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe49382866735c1a84e80469665e0d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583eb1e1c2819c111086cb192845c138542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fccc76200951a946f72eb4ce57f4d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c07ad80136f30a49b228661b0be52c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055d569cbf9e03dba34abd56bf51f9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadc7ec5c558238efd8fd6558f0d249546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876591ddab6c355fefb41d55fea6787547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617d2b725362741917df227cd647300548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aba195bd9cf45c0570a307c4cf38b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d86d2af074f9d46b030dfeb433e9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c505553b06e451242b1502c8bc0cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fec1ff5deeaf8a4085bf532eb3a6da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b224fc9a98c252dde41135947c2fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce83fc3841e467c0a238be12ce612e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b81c3efbe92c6538bb287be6df7823555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c63d83dd27e127d12367a0fb91d38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f95176f6c2c6e422e0e52a3aff04c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25ad8a59cc2e069eefca6f4f8ac0fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ec5833171561a0451e411c59721e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81e017ccdb041e6389e4e24ff7c37a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c847ac9570a85e7da857345972a38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b111971452c1b692403c594eae39b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36586d7f88690805933a6817fc8c4dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b492224e7ecc4d9bb58ad7f952f281564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afad37a26ff1364f1e5c8f714211f78565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec24b186730c503f2ae6bf43dfee8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb30e1ee88b257ecc1cbb11edc0bd1d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f438f4ef7a527adbb22988f91a7b03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71822d59991c996a98b44ff2f479b4b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391b5cddb47f1bf6a35fbd04a098dbe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e1a4664183859fc7bc3e2e53f3245571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77686d0833d25a51076279da43b8dfbf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042274df7ef090421ec04decc542c82e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44af17ee6209a4b37f7b9f6f9ceb3e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036883a53fce37548e5ae9fc968e43f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9243e9f3e4bac8f0e40f485cc8084c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613871b4a14af3a4dc1a6991d93d8e81577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f0d3954ffb0a8c69969dfde4a1569578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f7b08513e19281f3262c2ecc15325579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85649e25047a37e13492d94020174b49580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93831e13a426a7a4f1ad011cf77c872581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f865c80351d2fa59779ac65fbe05aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7b852f150f5b224f9b6ab83de0cc9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851907bf3e79ab7bb9710ad905caf9a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bc59935ccacc16a779d5003cff905585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6128f4efa727c52f12b8424f329c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb0e3f7e83ad033ba81a42662d7da1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca846329a5363ddbca02e12a4b9782e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12561861bdf4b35cd104298a9a391c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ae873a39a97543875cba72151d0c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03472303aa4687067cef2b083d4a6f32591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90959aa2f3b67d7146195cba109200592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e944a520e9e85421ebef4831a7c612593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402c6307adc326ee89f5db7e33e8bd5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c80dcd7f9903f77a0c52be344d95b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d7d8ec260eec07f72edebafd24499596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b82b69e1533d1ffb07d6c199516b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900652af28b878aaa259450ec4489531598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae07ad6a2d8b21dac0ea97f9aa8b3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf40222d5df8cae8cf193a6c095938600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ec6ca74b3b1243e387d6e3cb7b8ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa5532d0c3a7759f0ad98963cac5a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4980031dda2333e0db67ea6dd20e0f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6be959d1bcb3845230c910edca259c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6e2d139cd025e0cf7cab195dc66cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1bbcc8303323e48e537b69187091b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe45af265f195f32b120640c90b952c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212a323c4e6f9acb25971d666939a1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87bf2de0fccf22316ae035f2e2af58609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4f18d6f48d3c8560f528dc0272529610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ec0bf32e22dd4eaa09f0dc990e8e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcafe418732f9222a20eab33ee43b27612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed593dba6d9bad1a80121b665f427702613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e13b2975a9d17c0fe977f866f544e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cb75fe18a6ef3e38cb6116f79842f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882a276a5e94525aac807fc2dbe03ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee940238ad08f655c2329eb28f5d20f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12375fa5b638f1430046af22fce28d99618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d76b47cada3e6e0c884a627846a4d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dcd81cfa6504d579212d22d76128a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff720c963a8d26481138478d4d3e4ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21fb21d4225b60a6ff5f7ba4efa5b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721b9cef497089d8d86c58872bb9910623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be374f6a99b7b3c1915c77a87c797a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eddb6783b0de09c93a1beefb53fb8b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5e0a11eb8bae8e046931249c26455626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc906167440bb8f7542531b0a984e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997246594ec4625400022ecfe8c0f9c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fd4e9e3e5591ccf28712d68dd9d5e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568d3dd72f468b89720972a02888fe2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0929a0bc6b4cc54db6def9712dc2962631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8d1950c17787c8d60dea3ef74f677632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6185cbd8bf9f2e1c78b148ca227515633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fdfbd4e9b289ebb45bdd5783f1462634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbd3a884c648767a61e33cdcb8d9c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890ae10915c375ab491aedd78033d32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8238ac398e4cf067f5c47c2ab259f08637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659abc9302ab11b867c00ff44fc57166638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37c37a2ae14eb00ea640c3df80a6ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1f6f49ac8d703d5a0568646ae6839640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbbac9048b75534090f28ebc5dd726641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc3c75721b9fcfe1d479798d7889cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a54efaeae95a0e32d7e19328e3eda643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5eb670f17ef40312ad506f3fceacb2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3f87d5bc0c4715ccefccf4e2852a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece0d9f9d138ceb4729386576065fb3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a00035c231c6e6b5afb524c95d6f19647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f42aa32c529e2af01c29724b2b1975648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cf4f250db618346ddf7529d2cc78c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c38258d892ed4cebeee5e51d691341650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ef9715d7ba8337caecd46617a609c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae57419bb7ebaab582816181760dc7d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d21fd6b37358f7e6b479f74a3ae62e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9eeb814f8e7e46cc851382178092f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb20377ad91e1a86aae8f190b575904655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170551d5dfb718c3617660ecb8d15287656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078800e95e083247056826e71f2cda4f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4ac0e6b486dee5521811f140af412658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2e8b427fba69592993885e57a8c74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a4326d6ed38bb35fcebf5e6883016660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebeb51be8f5376ef4640dd8b4bc05da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83a65b37cea8778b07668611d4763a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426e7b00c67d4c18a54635b94e19bb4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7f8a665c8f9fc37fd13e974947371664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a04fbf50b28859ac2e5f195b353c5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b982a980ac03bb2f40173d45f7ac849666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da766b03512a01496c6ed6efe86a0a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e469ae61ebe36e76fdf166f742be4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877cb368b393424ee0eda69d44453db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a26ba64f0da32c516cf0ad7f02083670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84bad57fa512054cc2660d39e2ec54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8078bbbcf3cc15d19f5ff95604499672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29455e164a02014135010cc941d09979673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da7739eb67460991efcef9420e32b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692d21f5b4f9371e9c5bbc40a2c5cf1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba11efe4d9bed3bdb4983e262a0c58676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcc6be9ebd66197b0480c13c8b17e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17563476e74f9dffad2e473768b0e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b5d0f9f23e0c08e2072cd1734a70e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fdb3f54b4189e11e59db170cf21bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3369aa1e8489285cbe3085352d775b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ac6641433968b1549269883fd65b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad76d9d053886ce57b065776c60877683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060427db7ecf8075d9977e665f7d229684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3beded104c8cea7c87e9b1353d5b7a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ee4ca5c97b5b588074a7ee573ccd2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd210c20fa2aa31dded5ffee2e3ed72687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68fd742e840b1e02c9838a5e410a8e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1a77c8940e37bc2012f460d808b6c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332419a598f802d3a198450b627c031b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c417bfd4495abfa72015f93987307c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf4f9a503b39fa219a74eb2f3b69cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d3d45285b25f8b14db919dc018ab3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f05fa053804cdc85dd2348fae3848f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723161357ede2e2c080670a5d0637c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf7d9e7196152a9ccc1a86cfd2b19e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48bbffaeef56c7612a9325c2c55be7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2959a671f72dc38a8b0f339205f58a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7c6afd3a32d460c8082d28ccb1de2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a2cfebfd38754fa99053f2fb6095f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223174e4a842a1c9b7c81a611ac80c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2a5853e1b9b45b01a47e550c0e872702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6429b120b4abaaee7b26469e4f6d6e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c415b1fe281293ce48dc4fb592d7b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a7ae18b3f2b59756243082a278e98705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642e985f410ff445ae32b0337585bf5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60034b612eaf7f7786303b68d895a39707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e127167f3786ee2e47542471867267f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05202128089fe1b5d2c2afb9fc708419709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f376d617f91aed9837bdc9acc86a3b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210305976991173225d435d57ba7ee41711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09cb367ddb3cf6b377a99b77cbb569712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10487f5b12a7e0f4d744396cb388e82b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2a888dcbfe5ac05f1bded349e166d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a738287983b63d1332ddace263542f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b2696207c7fc58c03ec8e456e7c5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa68c0f8cf026c63bf31286cc1237ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459da10f5d8bc36650aca64f37f6efcd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba73113f504504ad9c6cc36c55c8435719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e8850f4a25e2e0f26a20214d53328720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f03dab2253cf7f6c0361a2e333f764721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c603d2565ef71f5cea131bc6b33f67722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098907a32528e921f4b736444fb8b84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17bafed681f9093c54390904b74bd4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fb3a291044995134a6fbc342a506d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e928aabe1f820f38f9b1eb5cf1a9efc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce96e9c976d52b55ac3ace060c08a05727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae1b37218507f266bcb3f4ec57d099728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911aa7cafb75e97561b8a63fa18a44ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3fe7619ae8286c7bf1628c9884ec8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdaaca91b2413c1f0104d6d772d44f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbeddfacf41035a0c6970d238f6085732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf43764b393af763672aeb8625796a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c85a8b68ecf651945ed2ef5c478ad0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884503fab14a18b44e7ae3bdbe2a046735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd066bfe7096a2c14d6afb728525cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63867c3fe3796f582df495e6d1a262737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02888827cbce698ade59c49e30e454fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4900922b6ff66a61f7d3c26df0023d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc219c6833209dd3aba7402af22ac9c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a84f5fb79cc9945e0feb72e980bfdc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59d32c620058737c95815d5eb1f914742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a27768cb99d5e94078f3752b3b0e5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f18272613cff17869b83722472a854744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8247741cb3f510d52118e9eae6b64745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ce956188aaa8b3962772a435b6aee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321af5a0476006cd23605cf518a147f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a19ff4cc69b165dd421b376142bc3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939465555ae141ab7d2bd9c042f31e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117fbf71326efde2b89c720a675f1bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f341fbc74a79e0f8067b9052d2446c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647e3857728fec9c2a2707ad4ffb39d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242387a54cc0821d761a5afb5b87b1b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd54075dfebbb97f0a5b1fcc403977754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef488de6ecf3e7ff67de9883838190a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7aa9a38505e093d14677c1ad0dc4e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5657cb71f423dae53846c1b1a425bb1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef062c54a2fae0497a0dcc2460b7931d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffd58dc854250e0ed39ce3bdd9ac31759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6c92a526e4f9dacacb80802e774c8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bdcc4cb21eaaaa7ab3681f7f7b4d5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b02cdb84426f7a22389badbeeb789762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991de105b27cca84ed7a6349f246f066763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcd438bf9596f76a9d0d169a76ac52764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828fd24501aff35f17cf3846ccc93ad765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e7837793611cf0464fe41ad19eca7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d884a52b698735c4223eed4266f3e21767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e36a711817c20c6183d9b85cf8d7ce768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faaad0c66199babf1d8fcc44702b2b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7368f2934ec57a02519a36e815dd6e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ff74efa30761a253353df6d866e7b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04429061efbf5545edd087e16815485772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a264ef779d1f8c1d5fdc79024fdbd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec94fc038358263a115255a49adeb5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afd06c727ae229fd428b664154884c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74b16603d7dd389ccbd93e7ebc5356776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0952b1e924e9026b022c007845f37777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8285857c60cfd4a391e3a7cc53b6a8c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432a296ccd0bc72f08943deda35e900779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdda8342a7cec1084cec8bea1833ab780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198c55724dbb1d0b66d417a87f8b8bb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698f829bbf3fa652afa999c78f49407782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4655550a84d8cfb01066b1feeb97c5b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcb0120cae40f3c0334f83ba44176d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4f9400379e877fa78276452bbbc26785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1965e70ac4a4e47c18b1c0e0450ee786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcf6ffcb3e0717e4a60b52defa2308787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476f2f3df48689856388660ce70713a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973993b8e3fc8f0320c4a3ac48ecc72789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbbc8446decd405cfd78d66592ba85790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44ae0dcc990938694232fac5943ea1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c73edb562e182d1cddf424b9a03ca8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad49829643e59ea6e27ee73bfa25d74793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805623bf698e0c5a49a9ee4dea64e2d7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9861962455fd5ace025ed5df9c35f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e00cdf2907624a1732baae912d9d4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16951b4c29554b8b2b0fbae483b951797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32158f5e4a8cfe1172471db4ae334dd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb0c6a743ccfb091f74028960a9bbb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3a78cbc5ba113eda08799a785d6a5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ff4808caee74df6dd7a84622bb22d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910410247c7c74b6e175a3c53ee0ec48802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3c3fb67fd7b09b7ef5a7c5c30a321803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241de96cd162c3cfdcc3370342ddb23804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de180ea42dc0e3bf17ca13cd3c97b908805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529533bcd010152d54b474ba2b0e5810806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2e24e13885bf4bdf4f71a82b51fff807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f68663d0051020b4676d75bdf4a82808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ada58599fb1fa16124466f0225e1d8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376383c7b608ab90c6e1958f3638f8c2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1c640c7d170971d0c59721190d260811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa26358c28925e314e3fccdf4db107812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7722c1dcb788df769c755dedb7253813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37a95f4aa79587725f663a7f1c4391814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580a23daaa31159d76d08c133777da2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fffaa0c970f7ce0050873cf604cfd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fd6a43511216a644fea218e492c4c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dff0be78712717459ebe9abc70040818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912f519903dc3becd8f1f41e6586c0f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bc9370bd4211de026ef8047c9cfa3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978af4fe1f87aaa76dc264dc90e792f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6680660bfb77cbc83536546d5c6427a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce254d5f76b101998304ceff5e8ea7e3823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e684fbbd9d4d43e9d6f4c0cc06f5811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef50a592f864cbe652360c2299a7502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43ccd8172a7f83282a5419c3018ceb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f485ec1804c391b7dde760de287158d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8dcb4d9da50be9f50fd3351021dc95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f500dc33a2e7d63e79d5daddedc62a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a3b216235fc592adb351797766ec47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3c9bd15e1e905d5821794632b3a0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533f20735c9892421c98f721a3c5ea49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e36067d3633312fb8f48edb6e9eaa810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df193f52d5e56bcedc249e182959119611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a609f8a54c2671deff9df9718826c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f2e525118a6b510b47f23803e9fc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b197c961556d288ea78630bd2798514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1901f297535bbf52d6a681a8e140c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc4f74e42b1e35b0c192c97654decb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e5f7a24335dee03d6939f67731cda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b61e80b478d652e90d094f5429a6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd73cf5f86c092bbbf538f06283e3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99a6097f758c3a90399d1c2aef4fd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58596f39c928da16fb99feae630dc5ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d2b6aded8d0f5efecea4b9ffb194422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f02dde198fa3db03bbe7272b00175423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01724d256d28e8a48bb4288838b1bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ebc6fbdc853da06457bab32adc46e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bb52349e77ebdc568788fc516920c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5259f667bb4eefb42131863646f67c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844e654c13ca02151184da90d95c10b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09487b36ea8fec9f769b752d22bff39a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c474d91946d5cd1d2e014831c9c4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74638696d62fed34845e54ade394041931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8214e9a9181d1b56b7fb8a15d2e679732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07376d20956c170a67c57f5d76e90f7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caf198ee12d5ab5e6c05617ec8bf4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0ac98a580a21652ddf7acdfea91ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72e9cf830c75eacfd68d99e0ac3b7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074384edd00ad1555a5f59312ee97c6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b378d10606e01687acfd25f14821e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cfa14f69a54c98086337d1d9b679539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe71d71df533de3b035a88bc4e5aa3840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205a6ef9e510f11d6cd7988e57f348a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e36a64f4c6c5a1d1d9e0fa5450b23842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871b52e6607f7df9342f9339d1ced3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1b8c815399996651e1dc843f7341e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f120abe6a319abb3e3a129982338eb845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3463bba6129fac9eab72dbf3f69ebf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a10b7713734f648796faeafa57ae8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac31e0828c0ba1a88b85be6611b01ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8684208b2c7790649f7032e5d829e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695ce6acc6f327f4e533e41e71bb26e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b97481ea6775e5b710abdebd3cb60451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb0d9b9651c3580a3206ac7f4f02d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041abd9a8e01df8e09fbae3ec6740de753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3aef6d606fdc6e4dc0302d0308cd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e0dc051c7c582fbacf7fc8ad2a83155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542cf2092b176443244f6efe9ef4cc556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89da81ce99a6cbfa10979fd893ce0dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8b9c5d13a22fafb81684475f5098158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e6ffd8df2f78b3c7570b238bdbd1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ff81965f0abe02e3bb582c8ddab6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd406e8d341c171d5eebc2608796e9be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23de0f448fa345c75f0a780cca4fac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c748c3b7ac4a5e124989d91016d0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b963fc865e5303312aae54709da6cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7dbbc35d892ad8fedc865a1997a7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb93842089f2eb95971a68ad1427e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f460648937e850f70255857595ed1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb7ab9343b0c6494d4fed2a052e82d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c048288189e73a6c5cb24942f0597169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16deabefa3adbe573046d900ac8d06070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbb215e3d5dab146d8a84374f6089371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21164422b8ad991fef29d901702ff37772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea60e653da63247aaf9d310db619ae273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2be8211648d261e7b195d69c3a58574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70d9ae90f8edc33b46f516926ce4f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99859d0e07a71e681a20a210657699ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eabd5add57f271b66b5008bd16123d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a2d9c05bd6cdd1b880132ff427bde78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c08044a6ae44f067fed29a426fb20e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42a962b410d072449f62062b261e2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f28a55ce4eddcbd51b4e2ef41f99b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad7019ec9cfd285b15cfeea2a87a5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9ef13f1536f1328a56e5e043a747883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdd26459e34e507518d911093fd94c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc984e4e3bc02b726e7a3fb65cf5ce5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4197e416af0611033aa29265a8b3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba376ca153384b2b5cfc79487d6fd987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683849d7cdc9ff9a7e7a6d2fa954c6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e50aa888e4eb61bb9a8419542d8e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f34c3629dbd18aa45667d6761607fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b012a50878bce66f6a7cb04da62b31891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ebb1bfb2318e6f7b730cf7e0dc2af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5093a5f67606599440b0106363c0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b19bc7299821d739214dfe23e3a0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbc770f5ac98fae8d313f23575fbd495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b165f71b8ef1cd150ef1b63d0e7bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f04b00acc69a40dee263eb1c09b2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30105090256605f6693d20dfb38a3c5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b299f6605381b2033c785e1597c73199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d10d894f19b8da2d4f3891807859ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df794f3acf0bcc4ba562b3ca07f9b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887999b381c0ddc15a494860669c241a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779ec2e0d2bc44e05e3b9882dd9a500103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101e4bb8371068a6783c897ce2c556a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8877b885f7c40e9cb957be27effd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676604b93f475f675ad71923980f7328106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c34f8c816140f6605822bba2e43dc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b3cf1986bf115e3f24c757ed61c8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8eabeab5651739eca7f583a07bab0e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c6b24d4c8a64058ccef189a765b23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c559515c332f23fb5b33a51c5777e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b87d94de7ecc6d52830286c3b19163112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269121db868ca456d1bbb8b6625df10d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaadc34fdb25ed6e104bb1461567637114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e5bb9688e805c39414201cf391a29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9110c9c3e093ae53392cfd0dbfa59c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8157a0f49f4fb01ed0a17141616e98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00b977b27c4f80a1bf479f4399d036118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ced6d607174c8b9c9fe88a4d623ec7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e992d031da2a4ec8ffa30dc3b3134b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec06709287a4fbd0fe5733f367197d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ef53eba08f55349a8e854a088016f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb7974eeaf26fc7461a2b40c55884e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d9838b927efd852719fd76558de86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0b7308f83e419f04b5a731eae1e38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd649b7c7f95795d4cd214bfb1030a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590a230c8df8a0a556e9d026c431507127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3757443487eaa237aaaebca0ebd91e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873dedf8ddcfb0091367169636a70e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f64a9905303ecc160912d46b3a9a95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d96dfe6988f0a328ddddda6de4563131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23328c11e7925ae5a7b8c48991e8757132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dab25e4daa3c9ae3e6d8d0e9d6393133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237abb65507adb58c498a51d2b44b5f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c376b32e469dbbfbc62e440bed7e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648c67809a4d527c41b09651e8b0061136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c390bb84bafd82b8e3935b1c01d620137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b440a50fea0e4acd37f44581b3dc52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be250920c865b2e9fc2b21cf6e1f380d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd7e153b84d699bbee2f60e79ad815140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bedcb6ac92f53b009234d34de0653c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330dde637e55d438c222fdd771c4d66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdad592ea05cedd7bbe201fcdccd59143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687841172ade6a983628ed5c8b6d9bd8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f549132204be55c3ae92d1cdf4a90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1933827d7217b691825298e26a1ecbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3d4ade23343598de5692e8f90b1d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51628fb79e56a7c856f1855b03a58044148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9c8ae8016b95c4ca2292590d58954149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f319babbf9724ac810cc9e06d13c85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905a4fc7c50fee4a275a48bdf8e93fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fc4dfbf1c7d0813f7699ef9bc4155152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4da17585847777e4081461daeb7390153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1e50f421b4d19b4b9e8fae4c086c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf93849285991808f78896fc6c8cd6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e956861b6b247feca8b22f2fa912f19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed218abb438cf677402474c2f64b775157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226829a537bd5b60e7aace62bfc7d17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dfefc41fde9ebb9e884f9d7a81331159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2091283f4ea0ea6cbabe8325841e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23153668d52de66fca7dedeef2800b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f92676f431fc6fa46f4be7b52ba9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b1938ad1f712d93362dd308773475163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4e6794ff983861d41787ccb9db3e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca23acee77528b235664e348976c1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dcd4a73642cc7fa0042dc59601c9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a60ca6782659df5f142a36b3e7cb98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edf22931633472af442464f92d1c87168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0e556677fc91000cda4cc43c7dec4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6643d383d0762c2a6d8636e907aaa3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e80f049ab3696bd915329c313b7051171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae7c7c3e83d2ce9d777d89f694c372172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b49598dadb8f2ef7356266f42275cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce9c861c990be3555248531f5cbae1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b0627974b4f81323b17a008473607175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29939292321d23d13439fa73cfb46b75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178afd7593c9ba32e81703ff0a04112177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530186b35662ac885fb8ed53594c965178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361382c51af9b96a97c9b804e9645dcc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80222d4966142cd9cce267be921691180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ae9350178fba08821f758236250d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce57f6ee6ad554bdcca28e33242df12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2465e9b13de2b18f1f7d3b8ee84140183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8497d8af933cd3acc82354f6fb4410e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a33aaadb6257735f32782014976e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304544999f64667fb09276d58704403186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038775079b6a861218ca51f375022abd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052b3d6f9e4321835247d90e41b3078188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d95a8642326248cd3f1c16c41af736189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80826520ef6837ea2e2d2829ff714b85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0c15c5ad97cd8db2cee2ba351fd76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52801639d74be0fa4d6e319d1f42f69a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9eb379de8109e4a8b79f1f8f9b4130193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afb8ba9839fda1be061332d9a50f5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dcb733883c59974a090295bfbf112195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a372913971b35288d0577fe1be0c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070b5c672912dd08d935186d47022f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99124c0e0e4e927106f9e51cadcd86f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9124186609ad8b7eb98c2ea8c162e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8375f92f4a58990c26e49feb932f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866f6648b7237e41bb690d5a06eb269201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a198cf44d360dea3e0479504ebccbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757efc2ce353f3e3ddb1a28ebe07145d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687a9f49db54707888fc15cb7270950204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f9af3ee2ae57d1a85205c6d7373bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b3b842fb784244539f9e4fc68ef51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19baf2e6f14aceb0cd82025a8f8c3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d16093600e5eb832ac19e20a74636208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa01b6089cc0a028f78a8a6c0a79d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113032f37b1d405363df56147f42931210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c43e72f9946f410873618ed026045a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62282cad6d06db289af350ebec411c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5a50f9b703a313141db11d4b5a107213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5629cb04b70aa342a47c467de5075e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbd1926b454a565e736c9f4f3c258e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6480daaba797bad4bfb4e4b4b9d849216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfe056178d570ad94cab07d01c61b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fa93d51ebb82efa3940649b12a5d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c61265b081225b1a6300761e668975219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed68748a2d3dc7a5d20f13c8cd8736220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79567236b4356c4e30cd5f36541947d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546a240dc6a6207bc18c46df1d3fc19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b66aa0b5d31311fda7eda36a89612a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaba7b3127c7a8721265d741405091224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e357eb86455c068a06e674de71d6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fcbe78c02453e79fb0dc234fa24b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d1e9a9eb2db06180847952f82899d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fe31d62e863729bb7e4a6f33dc373228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28482b11138e9acfb723138754d20aa5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713328e2b20158a16a043e0a53adfbfe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f84a7bfe75539728e0447a9723a42a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615ddded858260ffcdf2067dbc1e4fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab577073aa67a0329cf43d332421acc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb933fee4e3f4009696265f91d7ff9d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9723429e3fc94651ecf713b89493f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea79c7cbcb2ba2430ba7c65c5700a71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22685b708ce58bc834be76921619a81237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d378bec5bc2589d89771e3a326202b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac5c16a56730fcd5856cff021f1c58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071ecc0abe9ad6e171a37fe52013bd5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef350e7a4d5141e1f7726db88a5203241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff5d97d7021f2b4feef6a603ad81d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd32e1388dcdd302969096364a8d68f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a13b8ec298aee41d3b2d68c5924c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392d06badf36003df0c421c92d83c71245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d531558ce9a2a5c5d4deeed26a391f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8ca9de098ebc9b40393fff4e71ddd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dad5fa62fb4288d7480f81cf711564248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0077f7730b4a8cd0e8ef31fd2c60a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ae72ceb4fa2e455f39d82bc927707250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f5d4a4b16d5a470a042c309de6a6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeced7885ae628962bd3e373460821f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79287806b0e0bd235057f2a24adb5d0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992dfb2e348db3c3c1b463124a5821d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19e1c0836db3d9cc56e7869fe92dde255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce5bf7dba0ffa18e36e1b857844857256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a67643d130d9be21da7e4b717fac90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019607e72f0eac1aa5f2ddc14a3817b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1485b3d4407c1473382d82ad85b8aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5850eb04081192509633ef6eeb16f74260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ec05614f611d01e86303d4a52d46a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0760149565a7d000769ed89da97f0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf164908011ea184dc96cccd3ab0e5f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02508ef8897974d86d76db0517fba7c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4891cb78db756c81f1b15cc1f6e7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050449d5d76ca8d8211f51be6f020520266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ec6ffd1ebff9f157a75ddc4b624e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2666127b72b24e62c81a7bd2d6773ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd1c0f708cfe9d8659e219d43f1ffd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd0ba7afb9d751ca6085206cd6be10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af90ebeb7946386e3d8e854c475909271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a197ec2ea02b9fbfaf01cc9dc52284a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdb11cd1d3f1c6c97f141ce4ba40df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba040d760da78e73dc25b40a575c1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63e9eef3cff8b2637514ede980fd23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8374b326457578e58790a107be05dbb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520015691a4e4dd09ca74c117c61e263277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7cea26442965e2c0fd77d552837dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f020c25b8906a4d4747a511c92f58279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113be6c674a857990e01e05ed658e1e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0afca498bf500c31e2c0181be5c22e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693b79de045700469ed569b31301266282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed0e06bfba207116aad465e1b3fb9f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69ea9c42810c4822c836b79741f37e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a29644bc5c227f4f3c868b433022b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6aafc2e8c247dbd7e1763e6e982e65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f37e4cf54976d57fb104fcc8f70823287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6c352a38bf679b4549c759baf8acf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f6e85124314f92a98a292f211d79a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e92cbaee96fba945ed41695ba15cca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0688839beeb93d36ceeb829c13f38291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db6ab1a6a0b46745914e0f7e6b0011292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb82697f570969517ffe987d7569ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cd104850b66414d5ccbcd36ae13d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7165404118924d7fd81bc8d3c78295295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779b0084490ddb9de5116f26756a7f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039de2f066a2bd8fef295b7d0b5dbde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beb55c0adccdfe899438d71d3ca3c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71cf630a8906f5cc1d08fe6cd32472299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4393a287a041fa34ef2d9c9d13417e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11a4e1ac23380257736cfeabee1f4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25209bfc9b95646db5e84b4cf6a2bf2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba574cbce1d12e5351630544313fe14303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51255ff64fe10a0078c3e06f758a63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc402d1829ce3f67c7456f46a08bd6e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9775fd7b85f8c180495cc0380fd808c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f890e0491b04dd3796523a0a7e448bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2f04334090cee39751a5d58b77018308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd403cb3a9042beae290563476101e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521967067150a20ad441257c53e441c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577aab3053c06df10685a9d95d3f4ed8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520bd03c90e1f8ffe78d7b9d884e889312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200836cf5137d791c3ff385131fcaa5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f384629d26c225529bed678dfda5c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257012e70ae7c29f9ebac7befd301158315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b23f51032770d9a532247797dfcab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d066f4ad4c74d473fea62a23eb84b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f9235343f13c84157f1272a5b1f7e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372add6eedc7c956d614cddd158524ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f15a79b432cfd6e7486198a95c0c2b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13edf6c616c3b3bfa841b490f0a649f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db01654796c5b50bb4fc70562327eab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77996e5892703a4cf9b0126a35ad65c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b04a2c07285c5fb9508217283f423324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6160ea08acff31dab43ccf08dbb7759325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d304a0235c547cad7743ba5b0c3fe2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ac69df41d065fde8f4fe311e809c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f30f78f0baee037ec831eac59b000328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d793bb3fcaa3a82885f655e6ca45eed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21845cfdc77db43f0bdf334f2fb414b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff855e1e3bd68c5906c8f9087232d34331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b4b0e844e10578834194a8f010a9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf4e6e0148135b83ccf8bd37eef8d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6ef664b38e4464b243f83d13a6369334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fae0c7a96e9f3c0023d5c379e901f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d116912b6d9c6d05902553702754f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608561cc18445a375f676ef5989584ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c716579e42e49399a54b0c14e9016338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29644aeab3304c89195e726437aa6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecb8c94f5a7e7f2a644339065a1567340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e23b94974daf524f3d311d0d803e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d950beaee9c55cc0b1cc8da7da7ad0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29095e267f008a66a53fc6bf3ee354d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86afae82b91e14c7f5ac9783e538b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7655f2bff65d9ab6fe8efa38cb000a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22faf0ca324810bebd1233d561045f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48644b1c9aa43be8f55dd8b01afc42bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b88f8e7f21b690f2c4d0639fac55a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50d00a58a592217539b96d1c57ed2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65716b8d9c8a50d4ed1c182c1dcd15de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d294fbbb232f76b46e8bcbfd0c831ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ae5c66276d3179ab4ac8f80c21b59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1c5216fb1a45250a976e7312beedf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f5aa3782b6b2dfe8cff9f55aa8e26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a29e980bc8ec6fface234397c8e2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067c39dc8a336c59d69c958e13becba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25c4f46f9fa61343c8e3c74123da27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28760cd61883481d99b9a3552d7304d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b009000cf22a9e8c09a0734517a7cf0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83a26a57f89c39c8e55c1f0da121bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59859e9bdf7c7a3732440c88369e97c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f154fd539124f9e29fbef4eadf4eee8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faedda12285262fef97905ddfc439a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ba4e75e8ca3e4f1038caa5a583761364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502c0c8c6849bd022691de067c14fd2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddb08e72b93116babbcd7d63eeaeeb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b75e8929dcb07261707e478575658367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216396404e6f2f061b93f838f1e2502368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7025dab98b1e68f8b816dcf8b566e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833442aa9df27afbff16600e54dd9ec0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa2990269d870fdb92b288922cc667371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62a3cf70e7d3e7dc0968b1278831d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758d58808bfcf516cb1a092cfe772df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe3c48ac93108bdd0d2bf15750a071374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63458fe7dfbf5cb0b082750fc9dafb65375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7333baa659fba7a88bea1c278d839376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3790ddb54789d1be381549e559389377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fce15b43e83d9cd3d837d2306b470378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf5afa9bb0e1be7e04a873e0cb8e14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda3c4b629d7f10a543fb121d47d6df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40f434b6344b18f00f979d50c86ea7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf83dcf14345e908018e40c81d64f86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e233dbacd744bb497ce52aabd4613383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bc21b3dd2ab033b95c31a0c90efde384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e87070681828ea9ec5472a708e326385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061ee9dff8a18e13b5bda1b66183082386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62da81cf8c900cf696b7fb490e438a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a6a681bb6eee74921cde484e4289f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6e87670bf7d40d76fdea86bbd4955389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d960c6b0b5ed3f3a192f85568de5da6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb44d2de39eb5110aa065e21e79fc3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ca6682c16c3b8186ee0fafa362678392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150da9969a05c0c48410676f034f703f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d896320efd0d3f15ece0a7879c24c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f64d5b523a4240cf4231922f65e23395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63713380ca83f08fd9f9d0f257fe558b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dcdf3cf404e2f09dcbb6d876021d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f375ca918702afe3f9dd9e2958f07398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4abb3f79eb538a97c5e766b40fc3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efd5898692ae3cfc96538b165e17de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18255f413bfdcfe3123b7512e3313a59401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b5095b98f1fc9470fc1662f520ca0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d91890d1ebb144601b2f4c1be22c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f40f58e3dd1e00075d7eb3a90481e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c493c4237bddadf3e69b3bb5aa35ff8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5b98891f1a3d19a2c146319babe3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b8d11584e63dedd734a532a2992e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a913f6716b64f9707ace6c7d4fac6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17bf6245a99b9e154bb4ef17ac9bc4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017f2981d242c77889fb061fe035fbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7b8e5b52bc4226c8266e2e83bcaca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3826d9345109fc372688af6afd3a67412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1aed15697fe971c3af6039c06167fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb736de56911185193e0aef8816c7bb2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad285208cc31c6cb1a7cb871f6941b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8416b23a5ca664b1cbbdab14b8c82e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522228067992f29972164653d1ac11c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fdd8107a16955f2ee9d600d15660d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cfc9981373c8d7e1b8d2275a2c535419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd41d46139af510085049c16fb887d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d658c4b25174b98e5c68755203511fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc957ca8c6a743f9a3ad25a8914943422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c46969edb064ee113b20013e825d49423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c895ddf1a795848565020b44284e73f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65270d5e05ea17ad6781fadc701310f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982aae4a549a03296e21cb232c1397a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9894984a2219e43eae32288a6312956427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22c57b8f7e31f8bed19995117faa88428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dfd09cc9e48aaeb1071f1707a8fa9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633138da09454a29499d74a94eb8e24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c40c15fecac5e3db1e455cebc066e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6eb10e2a29aa4f1b2458e6efd8f4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420097930cb731794f672d9e09c7188433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9a8f94641de730e0ebf66d6cd0656434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a0d35c6b6d716061fe92ce2e0113b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dfaff792ecc76907e20fd83f82f39436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def82a70cca9242fcd281f84a46dcb2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27372693ace0298bed8ed52c816ad02438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87baf3d5bbc2a997588eccaa642747b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a628d6ec7c5802ec5cc1ed481ee1db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93277a62c67246059cf7a70988a9e08e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbe12428319fc868cb507702b833d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdfd946ac42f0d9ef4454402b06bb0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17013028fbcb8bea9ebaece287174243444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832923c0003dbfb194b537f40e860173445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30830cbfd875d2e75e70e16c407ea401446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2a5e658d6babee7452c2d442f64c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bae25b7f0c8314da0c31f559b3408448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa589e6991e7545c5e6cac6dca59cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad63a3475e4732a84aa30ab4d948aa1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ea722ad051da410058ecb3d21e5b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467e5b9982cdccaec2eb07e5bbcc06b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7cacb6610b40109ab6253c358cc21453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37715ef1fe6a4d0af9717ab02c2925d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da479938d33039d24b0274c34e7d61c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc88380ab39a1de94e52dfa3c464c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba2052753eba67424f2c6e97526ab6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2613dd460b7f3b181d8a260ac47d0b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d0b55e54a16df677dc31f94a9a2ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded34979573e45bb689314f3bf58890460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a2964ae831dfc688c749687bf442e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ca992de015af559d8e82744767a58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134bd9a11a79f7719cd02a32ed94d75463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abe184530402042f15c26680491518464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca99e90f17916f51669d9803dc4114465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bb083302abc02b1d185c406065eb5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef58ad6aa92eed6e0fd090841eaf4d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de2926f398a8918608d08766801914468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9ddb963f205b08e137301256e8fa0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a157131d2c60cb7ae0fbdb032b856470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e0717f2eea4201c9289ecd544c7fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb09b2b98141033c061f1aefe6f0c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43945ea427a5d536c4c7f825e4269736473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac29eb0acb7074c74ff90702c8124c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc08eae1d2dc185acedd63b364e639475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df3a4fec2eb9bed27ba28a6caaa347476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18257d14a65e9feb3d0686f6ac516694477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979771e499a866108520b5e1ab1c06f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bb6166990bbe0f868ef8704da701e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a46d40a01725cc6e9915f51d1d4423480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594885ac7c4fb68c8cfb1a4baf3a1b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f701edbfdb47e121c004d130f7cdf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf1c7a3164fdbc34d728b38bbc982f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e3723ab7f9eebaa9b4fec5d70e431484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62301fb2e8b845c4d1190995da0298485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e755b4b28aa8fd47a4d0ab5dd87da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b2f9ea4801cc16f3a96d1e87494ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821be2ab57f26f2453ce2d4f858a816488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7ea2e8bd9aca61fe7a72ddab6dd43489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29479856033da94ba020b5a528af91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dee3b1824e3d3df6167b1bd5a7c3c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075681b0b1e6bd6cccf727f35c6e039492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711bd741b685ec40e1a2830c7b70ed4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a041d9c235d3b396095dcedf3f0491494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41219bc0076eea294f0c7a98db2e9e65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26635eeeba944bd3bb079ae621f171db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93718c06bb424ee8b894804398c9e68497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844295b019b0f69920545c74a2adeac4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b387747070c9eb902b9bb5092d7f1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803a6147742c312e3ea1b332e808af3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca489d61d1ef030a70c6b8bf0e9958501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921fb8a54033457720e7955f35cfc57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4085512698925601430b89a38536d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c031896cb424253377950ff86dfd4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49938dee8532f405c5fb5f10ebdea2fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dc097d0104e714c20bf5aa0c54a5e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666f77b7139443757995d22679c763b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf229867522870a11913c5d409120e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f5abcff9fc21092456341b15e2187509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a33468fb49d4ab0e699e8b5ce64c0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c93524a5ab2b1e7eee1ad4b8c83122511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a8e6a520be9de22ead45284313dfc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e4d3df2b1e4ce46fa4e706364ae3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8388ecb005ffa03b5173627f8f388dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770e97e670281a3c28f80c0eb3c15de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0a2918da57613ddbbf7627dc754a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b476bc6b6f8c87bf1770540f2189fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ebf334444d12f9ef1f0d87dfbd29f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87f02071f31addd3f086dbf845fef1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d578e18b968d85bab95571a48e692520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a687672fbf23bd6ae42e32d81c14b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f483bdc3890a5d04c568f954e7c06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f612444fb7e28950c508c07926541c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee125cf7c5f5205c1a966646aa452eaa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19a030a00d00c0f335d02da13c19e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857107dbd4be913f70a43f1f2417b981526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe69953e69146a18832b34d7ef0dee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcd2b9b144d46a90cbd63e2130496b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233dd2da164bb2a586731a89068a403529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d2980810eb5707fd14c3b06f3fa9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0ace7287bc2814cd785b293695bad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1425174216ec69899d6c04c5ade5ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc54bb53c9b89b3dd03cd809d9dd73533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dfcee2eb0dac3718d852eee7e204e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0f3df1b251373f86620b378b959fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb9bef46314151aea667b3f474968d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5a22b95f2ddb347dae8addf9de80a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da9c41141533bc861524643fa0d694538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7efd97ac65e5bef9079b71116e57d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c0def4bad62e2395762323e82b815540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36773815868031698c1f3ee7ae63a31c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7aac5fa617075e13b3fbf1ca57b2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817cbfa2401655a9aae304549a67367543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4bb8997537675ad144b449059e747544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acddfd36ddf1cda0e7a1131ecf1e246545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3bfce4c044efd6f1bde65f62ee8bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f7a8735993171f55d50f976d0224c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96bfe08fa5dcc5df3022f4f8fc9a8c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0da00b9a566fac4b177418a30b2d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e8c32cd7a6a1cee0fa4bd3c4122b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5c4926082535b0182a3f2a0d84718551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6668020a376b5c5c1877400e88977e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b659a18aa8d7cb1374f285480711ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decf5985bbe0c34154101d935d74baf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4eac8f704be2880a68d5850ab4980555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df14705bd71dc2874446d3c62190af2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55919783426060bf41155e8115db6236557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921059ca500f4673791599acc2c02b70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d013bb908cbbcc4f40c1b4c34f13d4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f89e5eb75c9caffb79d432402669c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72fb78ebfcf64bf35576eb94907b73561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d55e56ae9bbdc8c596ada15a364c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eefa760a7c58c6bdab343a369b943d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376c5ec318526c898cec3f22f75f329564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9f0753464bf6959e15ef4bbf9a75d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033a90b56fb1f3735a88b8760991b02566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967191486dbaf50847015574f5d365ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536e911484fb69cd9f0ccece4addf75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9473305f46e0cb6ec38f4ee2acc71569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419582151eaf932650e26b4beba63a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ecb3a0a581878d5fdb42c9817a887571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c879010246d11993e4d4d11a04da5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed45d2cae6503ba8a29f795646287e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900970414291c03a53ebe9fa1477a97574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150ddbe5321cd91926eb8e6e0bc143b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb001251dac89da1b39b07030ae36aaa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e40a8e591e26cb1fec315f5588e60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bb25d3a5cb74106dfad00fce369ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515535729c56a9e59f4003a06fa9ecd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbc09e2bcad1a57996292b312a68da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8cfd9ea2f8dab7434eed8e048b747581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5011ba980d3544f07a4fee6fd753001582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36d7153c0a2cfa9d6ba0491797d214583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6f4b8e44b1810786bf2440273e9eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe65c821644670cdfdf4d2b12a8f89e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a6db3e42d8259b68f4c18bf52a9a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ebf42cb99cfeb3ae37e14c3f49036587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a475e99c4b047a8679d444810abbd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22244dc144afa5e2b0be0519fa6df5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5ae25cd57e7aa6c5bf587f51ecb1c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83334c45b8fd1df3a4e7d605e6758e7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38a6c0cee23da6da9ca7a3f41c22e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfd992e8ce8f067644b84af8d7708b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7b0695016e06070c41a6d15afa0ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecc73dde2bb0bac1852cbb58d1763a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0bebd73398b7b0d80c3b6e3e4de4e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257beaaed86c76c5cb486bfe9c62e74c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070c2ce01b560858a7f42d2273b964e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a164576ecc801ae42be7f8739cb73a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aff3aa0584c16c6da05bfee7ec2d5d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456f183541f18cf39fa8d1a65a8c73f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420a9e33b70eff64a492385809831cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc271a0213eacd90324cb2178d7a88d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803253ebb0d301112093cef2054b4bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1217a83fb95bac32f7d3da4e4b923d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd1deb9bf5d82387ee11fc8d0ac5ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf976f4a948193728e7000394870dedb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89359cac81b6e8eea0629b08b716c35608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f0dda5548b2bb2e911d6500f5cf92609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef884f046b7c5e9bce32f4ac3006247610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c569c8e2e68cca4a5ce4b4d2a90f65611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927293bc8189f11b35c95404e316520b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5b5aa3dd5d67bc9fb6520b9af7a57613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6bd17c2b33c68557cb597350e4a4e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9b02e7a72d25d5050b4400f758da8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba09cb119a3ea592d996bbd3078ebf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811cd86682799932762ccbe7d24d671617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c46fa677a7e24344adf0a3366548d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42680b46c5b94eb504b01c1376260e50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cede23e55c05f2c972c1f422614655620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb5f0df86bc405747b3cb639390a50621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8a6f3dc13089b59fe41a1423e3da6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1859d6cc4eb14fbb37209d943c9d07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a636ce1b279a7bbdd0b15e76a3cffad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49deaac7360805a4dd7368d73c830d45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddf147983c69aff54e0ecc4eedd710626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98bb9305928870befbfc2946ec073c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec1c59901d896bfc2f04fc32aab1d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ae0b43be19780130b56fe392729d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62cbded152305150a63fb591eb9d8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb36d8f6e2d32bcc889b901748f3a47631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfaf71a54b6f2fed0ad75f024b1c27632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fbab46b22cc8831854a44a69c42d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea87db3846199f799dfc1c26c0b186634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3ab03b514fa72798f7b5dd0e86b6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5be434756fd54be719bc3968732da8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0c53f83d0e3603998a2c24ec6a6dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedde50f8f3d5986b7c3a1acd14e7f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef8ef9b7f8808ed9d391463ec2b744639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db194044a3e2fe69606666fe84c2fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac8479af45e49795bd97fddd95a717641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0002185bce05583c8d43c56f83779642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030670d53372bfe5e3d8703e6d09866e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38532a98bd58cae7dc3152c6229688644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e00af93bc55f16b4b9ddba13d5be91645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bbdf9af24a825caeefdf55b296fd4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23ac2daf9dc6b7144e12c61d5b6081647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf72e088ada41c1a01fdbf25e5a40b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089252198ea2d09b10fe834a1855b46649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302cd1036cd6aeda421fd35382c289d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719be4c030f0ef343032b0d64c6bcf4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f4be656b63149a1b59b56fde35ef4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8af85f992f4a7472608eb3cffc4dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362be3fe89cd1f673e18514a1bf6dca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d564cd6df4db1585eac00765959b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4105b32582f5ba64b51ddde5b0800656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3fd97b0b925cdff59a8f80633b82a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9cca614ed498f520746410f868b28658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941822567645850c7226509a87a859c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9bad7024ef4f5a09c67c634f44dcd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef98e713e0e71ebc6c6a8d97817ee3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d12a8b61fa3dad59423961fff6b23662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94d8339bc1042aed919f5812c0dea6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa462adb8cb41d8314b6d879a2c124f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d932b5b29f5d97d94c88be98e835f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667593fa6ce4941a73669d664aa22d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcce7f5a22dc142d262d7c771d7783667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d7322c3373aa240697a39de05b7dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0de45e739a681c7fc5d7d94433650669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32dd13a77d83a43fc3669621b0846a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57a427c07e14a34c504ebd43147fb1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dccf0eb10a7e3466630c27764f39a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536bebb5a50e887d9c50f92fd2710a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892d156a54de2fb6816d447a5eb69fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3cc85a357708ff55c326671493083675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c4a7d2064f292552a7b8f7f855de5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3233b9691755c6ca8eff2b291d4338677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195cbf3dd99b32136565b1318f88bd1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a359c208d41d1c2c8d02091947793c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19c0f92d0bf677dd5690994b9e299f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31d7e42aed5c362335450a9f16980d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a2ea68c2895eecf22d93b4955dfb8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9556b6f6adb8d2e6fe3acbe255858683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8b40edb5771b9760fa9c8a570010e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d00e89e793ade817d7e250072bac7d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885055223540b1a75f9a4c051baee66686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524498eacc2fefdae9c14578d73a3e7a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65504fd82bea57827b11720d666861688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ecbcf4cc3a5e2ed6da0fcff3809b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065a7eb24038a68ef8ce0484d13dd10690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ee5e7ff0c21e5a1155cefd46fc298691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2390c92f18135f6b1777a08d2cad94b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c89e0e5fcbfcd16b354471becca04b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85b1e2b89bebe6b0b960b01d7f5aa5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cca6384524b1d5a5fc57e01e1f983695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176617481279c1919a6b82068abc120696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11e60787a4815dad13e029e7edbc93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883d456ac68f720635c38477304759a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d942e6fb1b03d2642b365039bf1d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad1f26a182e4264700cb33100a8d8b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e87ff9a9c575ecbeea7d76aee930f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995292201d5ace2ede36922d8e5cb9e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9a68ecdce419a23fbe1966bcaa2d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6ec94a514338fdc6dfd1cbffdf0e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cedf40ade5be95c0eb19b9f5f8fcf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54cbebf5b71d1749981e0c909d86e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c423ab5d00f981476918a101b2892707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16745b21c60ef44fdd90ce57b907e275708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce07d0426ecae188f24cc21e5feff8a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61148f244e88a5bba91306afc7b61a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e235c0213365ca4c68c0d0ba1a4f02a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882a36fd210111047e24dc71416ed51712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d34a036879d4bbc16ee1ebd02d5dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0580371005334ad8cbdd39d5bd3926714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43e69fa8532e2f67f9420378abb4b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9bedad31b983ce5f565b503a80dc8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2622443aca859c40a4d51a03e65873d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66016b28a55e3c4bfd854b9ef83e8a25718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718ce2b0ab46847fd50539097f13e7f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4ce483af87a80fed9f674a9bfa4a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f55e326addad6ec8b7cb11d90ab8b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf11c68feb9a6446103142e330dbd6b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702136842a19bf76e7ec5cfbaf9de6b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4b3b30da689540cab536443c76157724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5951892f89e8471dc816d5993f6e6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0496bcb7409d895f00ef5821af3eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c878df576a0e9fc0c9c3666892feae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9535bebcb2404f68a43ace967b5b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf4293ba76572f31e5c7168c78a729729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84415430621c893a769f0b855b4dfb4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d82a42cc3f1d22a7365c7e9b557795731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566f5c41ff50452bf550bbb60615d27732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd56fbdb48268bb473425ede24fc275733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4df3ee9d2a8eccc0664829f260c2b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da010e3e1872892e09576bb885a989735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487643ed8a6da2769d502c8479ee92fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81795b8a03e30510b2b2bce1765705b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc7348a0a37c4f81aa6ce4d6a3cdcf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293d2bc085acebc0977db32023a97b1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78730125fb5404bc8c1bd53f8f91bdd3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461054f4f82599286a02c13a317be46b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97216040a7efcf3fe50d84e1242ed968742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9816d9b54947a4542f7304d9f112a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c48efeb8a2336020e6d2f8a9b1fa83744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1dde024bed96354a4ac005f0b50b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e5bbeafaa977c6145a4279433edf4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e39c1fa4532d3eec778e6146bae5d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b5b5eede33deffb3e70cd8f611b5b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba60d48491f70581b406588391a327749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f583858f121384f1acb7da79909dde0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef352c959fc888d049882aeeb4896af4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40161ea137068bf7c0d519b50e222f20752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5789ef2aeab745cae0f13d0792bb471753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544147ffed2c4c98b917fee33070765754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ae5589308d3831b217108c81b1f57755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a92ca639fa998cfbc45dc9eddd7890756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dac997beda79716cc28e6623ca1eff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bf36fb0a41982124986b7adced46a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50b9b5131029ec85db4583973da6b9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92079cefbcff51e04a75cb4f904ef5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d08c6785ee9e96a072e5703cdf3c8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63b13de770422ef41d42e7b03e10e1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac42942482a051ed436631e0153bcd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8f288830e4d469acc8a23588e7949764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729f8f8297a7c85336db598c47128d7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55eabcbf87f7c891ad5f05c8109703766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d7b14be126be402701197ccb632ba767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>